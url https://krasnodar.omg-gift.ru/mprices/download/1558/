--- v0 (2026-08-05)
+++ v1 (2026-10-23)
@@ -14,101 +14,104 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="19">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-08-05 05:09:34</t>
+    <t>Актуальность прайса на: 2026-10-23 05:56:06</t>
   </si>
   <si>
     <t>Лён, парча, сетка, фетр</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>3%</t>
   </si>
   <si>
     <t>5%</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Сумма</t>
   </si>
   <si>
     <t>00028810-1</t>
   </si>
   <si>
     <t>Лён Натуральный 48см*5ярд 1/5 1/20 Арт: 00028810-1</t>
   </si>
   <si>
     <t>https://krasnodar.omg-gift.ru/product/lyon-art-00028810-1/</t>
+  </si>
+  <si>
+    <t>много</t>
   </si>
   <si>
     <t>Итого</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
@@ -661,73 +664,73 @@
       </c>
       <c r="I6" s="16" t="s">
         <v>11</v>
       </c>
       <c r="J6" s="5" t="s">
         <v>12</v>
       </c>
       <c r="K6" s="13" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A7" s="19">
         <v>1</v>
       </c>
       <c r="B7" s="8"/>
       <c r="C7" s="9" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="10" t="s">
         <v>15</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>16</v>
       </c>
-      <c r="F7" s="8">
-        <v>1</v>
+      <c r="F7" s="8" t="s">
+        <v>17</v>
       </c>
       <c r="G7" s="17">
         <v>477.75</v>
       </c>
       <c r="H7" s="17">
         <v>0.0</v>
       </c>
       <c r="I7" s="17">
         <v>0.0</v>
       </c>
       <c r="J7" s="11">
         <v>0</v>
       </c>
       <c r="K7" s="14">
         <f>G7*J7</f>
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="I8" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J8" s="20">
         <f>SUM(J5:J7)</f>
         <v>0</v>
       </c>
       <c r="K8" s="20">
         <f>SUM(K5:K7)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:G1"/>
     <mergeCell ref="A5:K5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="E7" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>