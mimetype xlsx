--- v0 (2026-08-05)
+++ v1 (2026-10-23)
@@ -14,56 +14,56 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="164">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="161">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-08-05 05:09:03</t>
+    <t>Актуальность прайса на: 2026-10-23 05:52:28</t>
   </si>
   <si>
     <t>Наполнитель</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
@@ -241,50 +241,59 @@
   <si>
     <t>Наполнитель Бумажный (Пергамент) Беленый 1/200г 1/25 Арт: 006010</t>
   </si>
   <si>
     <t>https://krasnodar.omg-gift.ru/product/006000-10/</t>
   </si>
   <si>
     <t>005010</t>
   </si>
   <si>
     <t>Наполнитель Бумажный (Пергамент) Беленый 1/100г 1/50 Арт: 005010</t>
   </si>
   <si>
     <t>https://krasnodar.omg-gift.ru/product/005000-10/</t>
   </si>
   <si>
     <t>006011</t>
   </si>
   <si>
     <t>Наполнитель Бумажный Чёрный 1/200г 1/25 Арт: 006011</t>
   </si>
   <si>
     <t>https://krasnodar.omg-gift.ru/product/006000-11/</t>
   </si>
   <si>
+    <t>005011</t>
+  </si>
+  <si>
+    <t>Наполнитель Бумажный Чёрный 1/100г 1/50 Арт: 005011</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/005000-11/</t>
+  </si>
+  <si>
     <t>006012</t>
   </si>
   <si>
     <t>Наполнитель Бумажный Зелёный 1/200г 1/25 Арт: 006012</t>
   </si>
   <si>
     <t>https://krasnodar.omg-gift.ru/product/006000-12/</t>
   </si>
   <si>
     <t>005012</t>
   </si>
   <si>
     <t>Наполнитель Бумажный Зелёный 1/100г 1/50 Арт: 005012</t>
   </si>
   <si>
     <t>https://krasnodar.omg-gift.ru/product/005000-12/</t>
   </si>
   <si>
     <t>006013</t>
   </si>
   <si>
     <t>Наполнитель Бумажный Жёлтый 1/200г 1/25 Арт: 006013</t>
   </si>
   <si>
     <t>https://krasnodar.omg-gift.ru/product/006000-13/</t>
@@ -455,68 +464,50 @@
     <t>006000</t>
   </si>
   <si>
     <t>Наполнитель Бумажный (Крафт) 1/200г 1/25 Арт: 006000</t>
   </si>
   <si>
     <t>https://krasnodar.omg-gift.ru/product/napolnitel-bumazhnyy-kraft-1-200g-1-25-art-006000/</t>
   </si>
   <si>
     <t xml:space="preserve"> 005032</t>
   </si>
   <si>
     <t>Наполнитель Бумажный Пергамент Зелёное яблоко 100г 1/50 Арт: 005032</t>
   </si>
   <si>
     <t>https://krasnodar.omg-gift.ru/product/napolnitel-bumazhnyy-pergament-zelyonoe-yabloko-100g-1-50-art-005032/</t>
   </si>
   <si>
     <t>005031</t>
   </si>
   <si>
     <t>Наполнитель Бумажный Пергамент Фиолетовый 100г 1/50 Арт: 005031</t>
   </si>
   <si>
     <t>https://krasnodar.omg-gift.ru/product/napolnitel-bumazhnyy-pergament-fioletovyy-100g-1-50-art-005031/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://krasnodar.omg-gift.ru/product/napolnitel-bumazhnyy-pergament-rozovyy-100g-1-50-art-005030/</t>
   </si>
   <si>
     <t>006056</t>
   </si>
   <si>
     <t>Наполнитель Бумажный Светло-голубой 200г 1/30 Арт: 006056</t>
   </si>
   <si>
     <t>https://krasnodar.omg-gift.ru/product/006000-23-1/</t>
   </si>
   <si>
     <t>006063</t>
   </si>
   <si>
     <t>Наполнитель Бумажный Жёлтый 200г 1/25 Арт: 006063</t>
   </si>
   <si>
     <t>https://krasnodar.omg-gift.ru/product/napolnitel-bumazhnyy-zhyoltyy-200g-1-25-art-006063/</t>
   </si>
   <si>
     <t>Наполнитель бумажный</t>
   </si>
   <si>
     <t>Наполнитель бумажный 100г.</t>
   </si>
@@ -695,51 +686,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="164" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42068.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47002.96x962.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61360.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61358.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58526.96x965.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47004.96x966.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47009.96x967.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47008.96x968.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47037.96x969.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58524.96x9610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47039.96x9611.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47038.96x9612.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47041.96x9613.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58525.96x9614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47011.96x9615.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47013.96x9616.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47012.96x9617.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47043.96x9618.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61356.96x9619.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47045.96x9620.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47047.96x9621.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47046.96x9622.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47017.96x9623.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47016.96x9624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47018.96x9625.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47022.96x9626.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47025.96x9627.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61359.96x9628.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47051.96x9629.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47050.96x9630.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47028.96x9631.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47031.96x9632.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47030.96x9633.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58523.96x9634.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54609.96x9635.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54612.96x9636.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54613.96x9637.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54616.96x9638.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54617.96x9639.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56356.96x9640.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61355.96x9641.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61361.96x9642.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61842.96x9643.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62341.96x9644.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62342.96x9645.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62427.96x9646.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53252.96x9647.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61299.96x9648.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61355.96x9649.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62427.96x9650.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53252.96x9651.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47002.96x9652.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61360.96x9653.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61358.96x9654.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58526.96x9655.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47004.96x9656.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47009.96x9657.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47008.96x9658.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47037.96x9659.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58524.96x9660.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47039.96x9661.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47038.96x9662.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47041.96x9663.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58525.96x9664.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47011.96x9665.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47013.96x9666.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47012.96x9667.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47043.96x9668.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61356.96x9669.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47045.96x9670.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47047.96x9671.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47046.96x9672.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47017.96x9673.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47016.96x9674.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47018.96x9675.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47022.96x9676.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47025.96x9677.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61359.96x9678.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47051.96x9679.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47050.96x9680.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47028.96x9681.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47031.96x9682.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47030.96x9683.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61299.96x9684.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61842.96x9685.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56356.96x9686.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54613.96x9687.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61361.96x9688.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54612.96x9689.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54617.96x9690.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54616.96x9691.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54609.96x9692.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58523.96x9693.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62342.96x9694.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62341.96x9695.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47002.96x9696.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61358.96x9697.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47004.96x9698.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47008.96x9699.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58524.96x96100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47038.96x96101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58525.96x96102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47012.96x96103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61356.96x96104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47046.96x96105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47016.96x96106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47018.96x96107.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47050.96x96108.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47028.96x96109.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47030.96x96110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58523.96x96111.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54609.96x96112.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54616.96x96113.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56356.96x96114.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61355.96x96115.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61842.96x96116.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62341.96x96117.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62427.96x96118.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61360.96x96119.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58526.96x96120.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47009.96x96121.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47037.96x96122.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47039.96x96123.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47041.96x96124.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47011.96x96125.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47013.96x96126.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47043.96x96127.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47045.96x96128.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47047.96x96129.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47017.96x96130.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47022.96x96131.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47025.96x96132.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61359.96x96133.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47051.96x96134.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47031.96x96135.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53252.96x96136.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54612.96x96137.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54613.96x96138.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54617.96x96139.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61299.96x96140.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61361.96x96141.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62342.96x96142.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42068.96x96143.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42068.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47002.96x962.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61360.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61358.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58526.96x965.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47004.96x966.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47009.96x967.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47008.96x968.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47037.96x969.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58524.96x9610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47039.96x9611.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47038.96x9612.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47041.96x9613.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58525.96x9614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47011.96x9615.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47013.96x9616.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47012.96x9617.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47043.96x9618.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61356.96x9619.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47045.96x9620.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47044.96x9621.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47047.96x9622.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47046.96x9623.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47017.96x9624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47016.96x9625.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47018.96x9626.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47022.96x9627.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47025.96x9628.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61359.96x9629.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47051.96x9630.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47050.96x9631.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47028.96x9632.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47031.96x9633.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47030.96x9634.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58523.96x9635.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54609.96x9636.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54612.96x9637.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54613.96x9638.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54616.96x9639.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54617.96x9640.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56356.96x9641.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61355.96x9642.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61361.96x9643.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61842.96x9644.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62341.96x9645.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53252.96x9646.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61299.96x9647.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61355.96x9648.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53252.96x9649.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47002.96x9650.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61360.96x9651.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61358.96x9652.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58526.96x9653.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47004.96x9654.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47009.96x9655.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47008.96x9656.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47037.96x9657.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58524.96x9658.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47039.96x9659.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47038.96x9660.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47041.96x9661.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58525.96x9662.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47011.96x9663.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47013.96x9664.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47012.96x9665.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47043.96x9666.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61356.96x9667.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47045.96x9668.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47044.96x9669.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47047.96x9670.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47046.96x9671.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47017.96x9672.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47016.96x9673.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47018.96x9674.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47022.96x9675.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47025.96x9676.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61359.96x9677.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47051.96x9678.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47050.96x9679.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47028.96x9680.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47031.96x9681.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47030.96x9682.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61299.96x9683.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61842.96x9684.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56356.96x9685.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54613.96x9686.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61361.96x9687.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54612.96x9688.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54617.96x9689.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54616.96x9690.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54609.96x9691.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58523.96x9692.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62341.96x9693.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47002.96x9694.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61358.96x9695.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47004.96x9696.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47008.96x9697.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58524.96x9698.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47038.96x9699.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58525.96x96100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47012.96x96101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61356.96x96102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47044.96x96103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47046.96x96104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47016.96x96105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47018.96x96106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47050.96x96107.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47028.96x96108.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47030.96x96109.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58523.96x96110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54609.96x96111.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54616.96x96112.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56356.96x96113.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61355.96x96114.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61842.96x96115.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62341.96x96116.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61360.96x96117.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58526.96x96118.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47009.96x96119.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47037.96x96120.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47039.96x96121.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47041.96x96122.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47011.96x96123.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47013.96x96124.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47043.96x96125.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47045.96x96126.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47047.96x96127.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47017.96x96128.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47022.96x96129.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47025.96x96130.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61359.96x96131.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47051.96x96132.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47031.96x96133.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53252.96x96134.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54612.96x96135.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54613.96x96136.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54617.96x96137.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61299.96x96138.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61361.96x96139.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42068.96x96140.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="product_13297" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1310,3717 +1301,3627 @@
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="21" name="product_14835" descr=""/>
+        <xdr:cNvPr id="21" name="product_14804" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="22" name="product_14836" descr=""/>
+        <xdr:cNvPr id="22" name="product_14835" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="23" name="product_14837" descr=""/>
+        <xdr:cNvPr id="23" name="product_14836" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="24" name="product_14838" descr=""/>
+        <xdr:cNvPr id="24" name="product_14837" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="25" name="product_14840" descr=""/>
+        <xdr:cNvPr id="25" name="product_14838" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="26" name="product_14843" descr=""/>
+        <xdr:cNvPr id="26" name="product_14840" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="27" name="product_14845" descr=""/>
+        <xdr:cNvPr id="27" name="product_14843" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="28" name="product_14849" descr=""/>
+        <xdr:cNvPr id="28" name="product_14845" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="29" name="product_14851" descr=""/>
+        <xdr:cNvPr id="29" name="product_14849" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="30" name="product_14852" descr=""/>
+        <xdr:cNvPr id="30" name="product_14851" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="31" name="product_14854" descr=""/>
+        <xdr:cNvPr id="31" name="product_14852" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="32" name="product_14855" descr=""/>
+        <xdr:cNvPr id="32" name="product_14854" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="33" name="product_14856" descr=""/>
+        <xdr:cNvPr id="33" name="product_14855" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="34" name="product_18263" descr=""/>
+        <xdr:cNvPr id="34" name="product_14856" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="35" name="product_19203" descr=""/>
+        <xdr:cNvPr id="35" name="product_18263" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="36" name="product_19206" descr=""/>
+        <xdr:cNvPr id="36" name="product_19203" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>42</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="37" name="product_19207" descr=""/>
+        <xdr:cNvPr id="37" name="product_19206" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>43</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="38" name="product_19210" descr=""/>
+        <xdr:cNvPr id="38" name="product_19207" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="39" name="product_19211" descr=""/>
+        <xdr:cNvPr id="39" name="product_19210" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="40" name="product_20335" descr=""/>
+        <xdr:cNvPr id="40" name="product_19211" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="41" name="product_23411" descr=""/>
+        <xdr:cNvPr id="41" name="product_20335" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="42" name="product_23412" descr=""/>
+        <xdr:cNvPr id="42" name="product_23411" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>48</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="43" name="product_23601" descr=""/>
+        <xdr:cNvPr id="43" name="product_23412" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>49</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="44" name="product_23785" descr=""/>
+        <xdr:cNvPr id="44" name="product_23601" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>50</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="45" name="product_23786" descr=""/>
+        <xdr:cNvPr id="45" name="product_23785" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>51</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="46" name="product_23833" descr=""/>
+        <xdr:cNvPr id="46" name="product_18264" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>52</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="47" name="product_18264" descr=""/>
+        <xdr:cNvPr id="47" name="product_23375" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>53</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="48" name="product_23375" descr=""/>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="48" name="product_23411" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="49" name="product_23411" descr=""/>
+        <xdr:cNvPr id="49" name="product_18264" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>57</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="50" name="product_23833" descr=""/>
+        <xdr:cNvPr id="50" name="product_14782" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>58</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="51" name="product_18264" descr=""/>
+        <xdr:cNvPr id="51" name="product_14783" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>59</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="52" name="product_14782" descr=""/>
+        <xdr:cNvPr id="52" name="product_14784" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>60</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="53" name="product_14783" descr=""/>
+        <xdr:cNvPr id="53" name="product_14785" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>61</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="54" name="product_14784" descr=""/>
+        <xdr:cNvPr id="54" name="product_14786" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>62</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="55" name="product_14785" descr=""/>
+        <xdr:cNvPr id="55" name="product_14789" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="56" name="product_14786" descr=""/>
+        <xdr:cNvPr id="56" name="product_14790" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>64</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="57" name="product_14789" descr=""/>
+        <xdr:cNvPr id="57" name="product_14791" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>65</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="58" name="product_14790" descr=""/>
+        <xdr:cNvPr id="58" name="product_14792" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="59" name="product_14791" descr=""/>
+        <xdr:cNvPr id="59" name="product_14793" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>67</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="60" name="product_14792" descr=""/>
+        <xdr:cNvPr id="60" name="product_14794" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="61" name="product_14793" descr=""/>
+        <xdr:cNvPr id="61" name="product_14795" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>69</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="62" name="product_14794" descr=""/>
+        <xdr:cNvPr id="62" name="product_14796" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>70</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="product_14795" descr=""/>
+        <xdr:cNvPr id="63" name="product_14797" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>71</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="64" name="product_14796" descr=""/>
+        <xdr:cNvPr id="64" name="product_14799" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>72</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="65" name="product_14797" descr=""/>
+        <xdr:cNvPr id="65" name="product_14800" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>73</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="66" name="product_14799" descr=""/>
+        <xdr:cNvPr id="66" name="product_14801" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>74</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="67" name="product_14800" descr=""/>
+        <xdr:cNvPr id="67" name="product_14802" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>75</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="68" name="product_14801" descr=""/>
+        <xdr:cNvPr id="68" name="product_14803" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>76</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="product_14802" descr=""/>
+        <xdr:cNvPr id="69" name="product_14804" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>77</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="70" name="product_14803" descr=""/>
+        <xdr:cNvPr id="70" name="product_14835" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>78</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="71" name="product_14835" descr=""/>
+        <xdr:cNvPr id="71" name="product_14836" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="72" name="product_14836" descr=""/>
+        <xdr:cNvPr id="72" name="product_14837" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="73" name="product_14837" descr=""/>
+        <xdr:cNvPr id="73" name="product_14838" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="74" name="product_14838" descr=""/>
+        <xdr:cNvPr id="74" name="product_14840" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="75" name="product_14840" descr=""/>
+        <xdr:cNvPr id="75" name="product_14843" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="76" name="product_14843" descr=""/>
+        <xdr:cNvPr id="76" name="product_14845" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>84</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="77" name="product_14845" descr=""/>
+        <xdr:cNvPr id="77" name="product_14849" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>85</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="78" name="product_14849" descr=""/>
+        <xdr:cNvPr id="78" name="product_14851" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>86</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="79" name="product_14851" descr=""/>
+        <xdr:cNvPr id="79" name="product_14852" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="80" name="product_14852" descr=""/>
+        <xdr:cNvPr id="80" name="product_14854" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>88</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="81" name="product_14854" descr=""/>
+        <xdr:cNvPr id="81" name="product_14855" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>89</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="82" name="product_14855" descr=""/>
+        <xdr:cNvPr id="82" name="product_14856" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>90</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="83" name="product_14856" descr=""/>
+        <xdr:cNvPr id="83" name="product_23375" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>91</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="84" name="product_23375" descr=""/>
+        <xdr:cNvPr id="84" name="product_23601" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>92</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="85" name="product_23601" descr=""/>
+        <xdr:cNvPr id="85" name="product_20335" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="86" name="product_20335" descr=""/>
+        <xdr:cNvPr id="86" name="product_19207" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="87" name="product_19207" descr=""/>
+        <xdr:cNvPr id="87" name="product_23412" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="88" name="product_23412" descr=""/>
+        <xdr:cNvPr id="88" name="product_19206" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="89" name="product_19206" descr=""/>
+        <xdr:cNvPr id="89" name="product_19211" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="90" name="product_19211" descr=""/>
+        <xdr:cNvPr id="90" name="product_19210" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="91" name="product_19210" descr=""/>
+        <xdr:cNvPr id="91" name="product_19203" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="92" name="product_19203" descr=""/>
+        <xdr:cNvPr id="92" name="product_18263" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="93" name="product_18263" descr=""/>
+        <xdr:cNvPr id="93" name="product_23785" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>101</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="94" name="product_23786" descr=""/>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="94" name="product_14782" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>102</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="95" name="product_23785" descr=""/>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="95" name="product_14784" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>105</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="96" name="product_14782" descr=""/>
+        <xdr:cNvPr id="96" name="product_14786" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>106</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="97" name="product_14784" descr=""/>
+        <xdr:cNvPr id="97" name="product_14790" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>107</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="98" name="product_14786" descr=""/>
+        <xdr:cNvPr id="98" name="product_14792" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>108</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="99" name="product_14790" descr=""/>
+        <xdr:cNvPr id="99" name="product_14794" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>109</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="100" name="product_14792" descr=""/>
+        <xdr:cNvPr id="100" name="product_14796" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>110</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="101" name="product_14794" descr=""/>
+        <xdr:cNvPr id="101" name="product_14800" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>111</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="102" name="product_14796" descr=""/>
+        <xdr:cNvPr id="102" name="product_14802" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>112</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="103" name="product_14800" descr=""/>
+        <xdr:cNvPr id="103" name="product_14804" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>113</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="104" name="product_14802" descr=""/>
+        <xdr:cNvPr id="104" name="product_14836" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>114</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="105" name="product_14836" descr=""/>
+        <xdr:cNvPr id="105" name="product_14838" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>115</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="106" name="product_14838" descr=""/>
+        <xdr:cNvPr id="106" name="product_14840" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>116</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="107" name="product_14840" descr=""/>
+        <xdr:cNvPr id="107" name="product_14852" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>117</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="108" name="product_14852" descr=""/>
+        <xdr:cNvPr id="108" name="product_14854" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>118</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="109" name="product_14854" descr=""/>
+        <xdr:cNvPr id="109" name="product_14856" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>119</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="110" name="product_14856" descr=""/>
+        <xdr:cNvPr id="110" name="product_18263" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>120</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="111" name="product_18263" descr=""/>
+        <xdr:cNvPr id="111" name="product_19203" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>121</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="112" name="product_19203" descr=""/>
+        <xdr:cNvPr id="112" name="product_19210" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>122</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="113" name="product_19210" descr=""/>
+        <xdr:cNvPr id="113" name="product_20335" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>123</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="114" name="product_20335" descr=""/>
+        <xdr:cNvPr id="114" name="product_23411" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>124</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="115" name="product_23411" descr=""/>
+        <xdr:cNvPr id="115" name="product_23601" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>125</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="116" name="product_23601" descr=""/>
+        <xdr:cNvPr id="116" name="product_23785" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>126</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="117" name="product_23785" descr=""/>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="117" name="product_14783" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>127</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="118" name="product_23833" descr=""/>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="118" name="product_14785" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>130</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="119" name="product_14783" descr=""/>
+        <xdr:cNvPr id="119" name="product_14789" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>131</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="120" name="product_14785" descr=""/>
+        <xdr:cNvPr id="120" name="product_14791" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>132</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="121" name="product_14789" descr=""/>
+        <xdr:cNvPr id="121" name="product_14793" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>133</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="122" name="product_14791" descr=""/>
+        <xdr:cNvPr id="122" name="product_14795" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>134</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="123" name="product_14793" descr=""/>
+        <xdr:cNvPr id="123" name="product_14797" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>135</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="124" name="product_14795" descr=""/>
+        <xdr:cNvPr id="124" name="product_14799" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>136</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="125" name="product_14797" descr=""/>
+        <xdr:cNvPr id="125" name="product_14801" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>137</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="126" name="product_14799" descr=""/>
+        <xdr:cNvPr id="126" name="product_14803" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>138</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="127" name="product_14801" descr=""/>
+        <xdr:cNvPr id="127" name="product_14835" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>139</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="128" name="product_14803" descr=""/>
+        <xdr:cNvPr id="128" name="product_14837" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>140</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="129" name="product_14835" descr=""/>
+        <xdr:cNvPr id="129" name="product_14843" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>141</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="130" name="product_14837" descr=""/>
+        <xdr:cNvPr id="130" name="product_14845" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>142</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="131" name="product_14843" descr=""/>
+        <xdr:cNvPr id="131" name="product_14849" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="132" name="product_14845" descr=""/>
+        <xdr:cNvPr id="132" name="product_14851" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="133" name="product_14849" descr=""/>
+        <xdr:cNvPr id="133" name="product_14855" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>145</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="134" name="product_14851" descr=""/>
+        <xdr:cNvPr id="134" name="product_18264" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>146</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="135" name="product_14855" descr=""/>
+        <xdr:cNvPr id="135" name="product_19206" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>147</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="136" name="product_18264" descr=""/>
+        <xdr:cNvPr id="136" name="product_19207" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId136"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>148</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="137" name="product_19206" descr=""/>
+        <xdr:cNvPr id="137" name="product_19211" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>149</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="138" name="product_19207" descr=""/>
+        <xdr:cNvPr id="138" name="product_23375" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId138"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>150</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="139" name="product_19211" descr=""/>
+        <xdr:cNvPr id="139" name="product_23412" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId139"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>151</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="140" name="product_23375" descr=""/>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="140" name="product_13297" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140"/>
-        <a:stretch>
-[...88 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId143"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -5279,59 +5180,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/napolnitel-art-28829931-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/005000/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/006000-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/005000-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/006000-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/005000-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/006000-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/005000-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/006000-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/005000-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/006000-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/005000-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/006000-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/005000-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/006000-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/006000-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/005000-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/006000-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/005000-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/006000-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/006000-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/005000-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/006000-13/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/005000-13/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/005000-14/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/006000-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/006000-17/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/006000-19/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/006000-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/005000-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/005000-21/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/006000-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/005000-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/005000-23-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/005000-1-1-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/006000-19-1-2-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/006000-19-1-2-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/005000-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/006000-19-1-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/005000-16-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/22505/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/napolnitel-bumazhnyy-kraft-1-200g-1-25-art-006000/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/napolnitel-bumazhnyy-pergament-zelyonoe-yabloko-100g-1-50-art-005032/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/napolnitel-bumazhnyy-pergament-fioletovyy-100g-1-50-art-005031/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/napolnitel-bumazhnyy-pergament-fioletovyy-200g-1-25-art-006031/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/napolnitel-bumazhnyy-pergament-rozovyy-100g-1-50-art-005030/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/006000-23-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/napolnitel-bumazhnyy-zhyoltyy-200g-1-25-art-006063/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/22505/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/napolnitel-bumazhnyy-pergament-rozovyy-100g-1-50-art-005030/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/006000-23-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/005000/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/006000-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/005000-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/006000-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/005000-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/006000-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/005000-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/006000-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/005000-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/006000-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/005000-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/006000-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/005000-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/006000-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/006000-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/005000-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/006000-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/005000-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/006000-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/006000-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/005000-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/006000-13/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/005000-13/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/005000-14/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/006000-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/006000-17/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/006000-19/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/006000-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/005000-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/005000-21/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/006000-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/005000-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/napolnitel-bumazhnyy-zhyoltyy-200g-1-25-art-006063/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/napolnitel-bumazhnyy-pergament-zelyonoe-yabloko-100g-1-50-art-005032/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/005000-16-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/006000-19-1-2-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/napolnitel-bumazhnyy-kraft-1-200g-1-25-art-006000/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/006000-19-1-2-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/006000-19-1-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/005000-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/005000-1-1-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/005000-23-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/napolnitel-bumazhnyy-pergament-fioletovyy-200g-1-25-art-006031/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/napolnitel-bumazhnyy-pergament-fioletovyy-100g-1-50-art-005031/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/005000/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/005000-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/005000-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/005000-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/005000-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/005000-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/005000-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/005000-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/005000-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/005000-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/005000-13/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/005000-14/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/005000-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/005000-21/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/005000-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/005000-23-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/005000-1-1-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/005000-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/005000-16-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/22505/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/napolnitel-bumazhnyy-pergament-zelyonoe-yabloko-100g-1-50-art-005032/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/napolnitel-bumazhnyy-pergament-fioletovyy-100g-1-50-art-005031/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/napolnitel-bumazhnyy-pergament-rozovyy-100g-1-50-art-005030/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/006000-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/006000-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/006000-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/006000-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/006000-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/006000-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/006000-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/006000-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/006000-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/006000-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/006000-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/006000-13/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/006000-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/006000-17/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/006000-19/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/006000-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/006000-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/006000-23-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/006000-19-1-2-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/006000-19-1-2-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/006000-19-1-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/napolnitel-bumazhnyy-zhyoltyy-200g-1-25-art-006063/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/napolnitel-bumazhnyy-kraft-1-200g-1-25-art-006000/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/napolnitel-bumazhnyy-pergament-fioletovyy-200g-1-25-art-006031/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/napolnitel-art-28829931-3-1/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/napolnitel-art-28829931-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/005000/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/006000-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/005000-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/006000-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/005000-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/006000-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/005000-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/006000-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/005000-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/006000-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/005000-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/006000-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/005000-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/006000-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/006000-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/005000-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/006000-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/005000-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/006000-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/005000-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/006000-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/005000-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/006000-13/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/005000-13/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/005000-14/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/006000-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/006000-17/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/006000-19/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/006000-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/005000-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/005000-21/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/006000-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/005000-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/005000-23-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/005000-1-1-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/006000-19-1-2-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/006000-19-1-2-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/005000-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/006000-19-1-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/005000-16-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/22505/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/napolnitel-bumazhnyy-kraft-1-200g-1-25-art-006000/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/napolnitel-bumazhnyy-pergament-zelyonoe-yabloko-100g-1-50-art-005032/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/napolnitel-bumazhnyy-pergament-fioletovyy-100g-1-50-art-005031/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/006000-23-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/napolnitel-bumazhnyy-zhyoltyy-200g-1-25-art-006063/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/22505/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/006000-23-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/005000/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/006000-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/005000-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/006000-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/005000-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/006000-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/005000-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/006000-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/005000-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/006000-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/005000-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/006000-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/005000-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/006000-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/006000-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/005000-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/006000-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/005000-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/006000-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/005000-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/006000-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/005000-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/006000-13/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/005000-13/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/005000-14/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/006000-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/006000-17/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/006000-19/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/006000-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/005000-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/005000-21/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/006000-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/005000-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/napolnitel-bumazhnyy-zhyoltyy-200g-1-25-art-006063/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/napolnitel-bumazhnyy-pergament-zelyonoe-yabloko-100g-1-50-art-005032/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/005000-16-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/006000-19-1-2-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/napolnitel-bumazhnyy-kraft-1-200g-1-25-art-006000/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/006000-19-1-2-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/006000-19-1-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/005000-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/005000-1-1-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/005000-23-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/napolnitel-bumazhnyy-pergament-fioletovyy-100g-1-50-art-005031/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/005000/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/005000-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/005000-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/005000-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/005000-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/005000-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/005000-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/005000-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/005000-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/005000-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/005000-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/005000-13/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/005000-14/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/005000-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/005000-21/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/005000-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/005000-23-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/005000-1-1-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/005000-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/005000-16-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/22505/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/napolnitel-bumazhnyy-pergament-zelyonoe-yabloko-100g-1-50-art-005032/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/napolnitel-bumazhnyy-pergament-fioletovyy-100g-1-50-art-005031/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/006000-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/006000-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/006000-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/006000-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/006000-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/006000-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/006000-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/006000-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/006000-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/006000-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/006000-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/006000-13/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/006000-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/006000-17/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/006000-19/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/006000-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/006000-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/006000-23-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/006000-19-1-2-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/006000-19-1-2-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/006000-19-1-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/napolnitel-bumazhnyy-zhyoltyy-200g-1-25-art-006063/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/napolnitel-bumazhnyy-kraft-1-200g-1-25-art-006000/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/napolnitel-art-28829931-3-1/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K158"/>
+  <dimension ref="A1:K155"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="3" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="12" customWidth="true" style="0"/>
     <col min="9" max="9" width="12" customWidth="true" style="0"/>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
     <col min="4" max="4" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="12" customWidth="true" style="0"/>
     <col min="10" max="10" width="12" customWidth="true" style="0"/>
     <col min="11" max="11" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
@@ -6067,153 +5968,153 @@
         <v>0</v>
       </c>
       <c r="K26" s="14">
         <f>G26*J26</f>
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A27" s="19">
         <v>21</v>
       </c>
       <c r="B27" s="8"/>
       <c r="C27" s="9" t="s">
         <v>75</v>
       </c>
       <c r="D27" s="10" t="s">
         <v>76</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>77</v>
       </c>
       <c r="F27" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G27" s="17">
-        <v>176.0</v>
+        <v>90.0</v>
       </c>
       <c r="H27" s="17">
         <v>0.0</v>
       </c>
       <c r="I27" s="17">
         <v>0.0</v>
       </c>
       <c r="J27" s="11">
         <v>0</v>
       </c>
       <c r="K27" s="14">
         <f>G27*J27</f>
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A28" s="19">
         <v>22</v>
       </c>
       <c r="B28" s="8"/>
       <c r="C28" s="9" t="s">
         <v>78</v>
       </c>
       <c r="D28" s="10" t="s">
         <v>79</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>80</v>
       </c>
       <c r="F28" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G28" s="17">
-        <v>87.3</v>
+        <v>176.0</v>
       </c>
       <c r="H28" s="17">
         <v>0.0</v>
       </c>
       <c r="I28" s="17">
         <v>0.0</v>
       </c>
       <c r="J28" s="11">
         <v>0</v>
       </c>
       <c r="K28" s="14">
         <f>G28*J28</f>
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A29" s="19">
         <v>23</v>
       </c>
       <c r="B29" s="8"/>
       <c r="C29" s="9" t="s">
         <v>81</v>
       </c>
       <c r="D29" s="10" t="s">
         <v>82</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>83</v>
       </c>
       <c r="F29" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G29" s="17">
-        <v>176.0</v>
+        <v>87.3</v>
       </c>
       <c r="H29" s="17">
         <v>0.0</v>
       </c>
       <c r="I29" s="17">
         <v>0.0</v>
       </c>
       <c r="J29" s="11">
         <v>0</v>
       </c>
       <c r="K29" s="14">
         <f>G29*J29</f>
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A30" s="19">
         <v>24</v>
       </c>
       <c r="B30" s="8"/>
       <c r="C30" s="9" t="s">
         <v>84</v>
       </c>
       <c r="D30" s="10" t="s">
         <v>85</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>86</v>
       </c>
       <c r="F30" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G30" s="17">
-        <v>87.3</v>
+        <v>176.0</v>
       </c>
       <c r="H30" s="17">
         <v>0.0</v>
       </c>
       <c r="I30" s="17">
         <v>0.0</v>
       </c>
       <c r="J30" s="11">
         <v>0</v>
       </c>
       <c r="K30" s="14">
         <f>G30*J30</f>
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A31" s="19">
         <v>25</v>
       </c>
       <c r="B31" s="8"/>
       <c r="C31" s="9" t="s">
         <v>87</v>
       </c>
       <c r="D31" s="10" t="s">
         <v>88</v>
@@ -6237,51 +6138,51 @@
         <v>0</v>
       </c>
       <c r="K31" s="14">
         <f>G31*J31</f>
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A32" s="19">
         <v>26</v>
       </c>
       <c r="B32" s="8"/>
       <c r="C32" s="9" t="s">
         <v>90</v>
       </c>
       <c r="D32" s="10" t="s">
         <v>91</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>92</v>
       </c>
       <c r="F32" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G32" s="17">
-        <v>176.0</v>
+        <v>87.3</v>
       </c>
       <c r="H32" s="17">
         <v>0.0</v>
       </c>
       <c r="I32" s="17">
         <v>0.0</v>
       </c>
       <c r="J32" s="11">
         <v>0</v>
       </c>
       <c r="K32" s="14">
         <f>G32*J32</f>
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A33" s="19">
         <v>27</v>
       </c>
       <c r="B33" s="8"/>
       <c r="C33" s="9" t="s">
         <v>93</v>
       </c>
       <c r="D33" s="10" t="s">
         <v>94</v>
@@ -6373,51 +6274,51 @@
         <v>0</v>
       </c>
       <c r="K35" s="14">
         <f>G35*J35</f>
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A36" s="19">
         <v>30</v>
       </c>
       <c r="B36" s="8"/>
       <c r="C36" s="9" t="s">
         <v>102</v>
       </c>
       <c r="D36" s="10" t="s">
         <v>103</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>104</v>
       </c>
       <c r="F36" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G36" s="17">
-        <v>87.3</v>
+        <v>176.0</v>
       </c>
       <c r="H36" s="17">
         <v>0.0</v>
       </c>
       <c r="I36" s="17">
         <v>0.0</v>
       </c>
       <c r="J36" s="11">
         <v>0</v>
       </c>
       <c r="K36" s="14">
         <f>G36*J36</f>
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A37" s="19">
         <v>31</v>
       </c>
       <c r="B37" s="8"/>
       <c r="C37" s="9" t="s">
         <v>105</v>
       </c>
       <c r="D37" s="10" t="s">
         <v>106</v>
@@ -6441,85 +6342,85 @@
         <v>0</v>
       </c>
       <c r="K37" s="14">
         <f>G37*J37</f>
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A38" s="19">
         <v>32</v>
       </c>
       <c r="B38" s="8"/>
       <c r="C38" s="9" t="s">
         <v>108</v>
       </c>
       <c r="D38" s="10" t="s">
         <v>109</v>
       </c>
       <c r="E38" s="10" t="s">
         <v>110</v>
       </c>
       <c r="F38" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G38" s="17">
-        <v>176.0</v>
+        <v>87.3</v>
       </c>
       <c r="H38" s="17">
         <v>0.0</v>
       </c>
       <c r="I38" s="17">
         <v>0.0</v>
       </c>
       <c r="J38" s="11">
         <v>0</v>
       </c>
       <c r="K38" s="14">
         <f>G38*J38</f>
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A39" s="19">
         <v>33</v>
       </c>
       <c r="B39" s="8"/>
       <c r="C39" s="9" t="s">
         <v>111</v>
       </c>
       <c r="D39" s="10" t="s">
         <v>112</v>
       </c>
       <c r="E39" s="10" t="s">
         <v>113</v>
       </c>
       <c r="F39" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G39" s="17">
-        <v>87.3</v>
+        <v>176.0</v>
       </c>
       <c r="H39" s="17">
         <v>0.0</v>
       </c>
       <c r="I39" s="17">
         <v>0.0</v>
       </c>
       <c r="J39" s="11">
         <v>0</v>
       </c>
       <c r="K39" s="14">
         <f>G39*J39</f>
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A40" s="19">
         <v>34</v>
       </c>
       <c r="B40" s="8"/>
       <c r="C40" s="9" t="s">
         <v>114</v>
       </c>
       <c r="D40" s="10" t="s">
         <v>115</v>
@@ -6577,51 +6478,51 @@
         <v>0</v>
       </c>
       <c r="K41" s="14">
         <f>G41*J41</f>
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A42" s="19">
         <v>36</v>
       </c>
       <c r="B42" s="8"/>
       <c r="C42" s="9" t="s">
         <v>120</v>
       </c>
       <c r="D42" s="10" t="s">
         <v>121</v>
       </c>
       <c r="E42" s="10" t="s">
         <v>122</v>
       </c>
       <c r="F42" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G42" s="17">
-        <v>176.0</v>
+        <v>87.3</v>
       </c>
       <c r="H42" s="17">
         <v>0.0</v>
       </c>
       <c r="I42" s="17">
         <v>0.0</v>
       </c>
       <c r="J42" s="11">
         <v>0</v>
       </c>
       <c r="K42" s="14">
         <f>G42*J42</f>
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A43" s="19">
         <v>37</v>
       </c>
       <c r="B43" s="8"/>
       <c r="C43" s="9" t="s">
         <v>123</v>
       </c>
       <c r="D43" s="10" t="s">
         <v>124</v>
@@ -6645,119 +6546,119 @@
         <v>0</v>
       </c>
       <c r="K43" s="14">
         <f>G43*J43</f>
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A44" s="19">
         <v>38</v>
       </c>
       <c r="B44" s="8"/>
       <c r="C44" s="9" t="s">
         <v>126</v>
       </c>
       <c r="D44" s="10" t="s">
         <v>127</v>
       </c>
       <c r="E44" s="10" t="s">
         <v>128</v>
       </c>
       <c r="F44" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G44" s="17">
-        <v>87.3</v>
+        <v>176.0</v>
       </c>
       <c r="H44" s="17">
         <v>0.0</v>
       </c>
       <c r="I44" s="17">
         <v>0.0</v>
       </c>
       <c r="J44" s="11">
         <v>0</v>
       </c>
       <c r="K44" s="14">
         <f>G44*J44</f>
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A45" s="19">
         <v>39</v>
       </c>
       <c r="B45" s="8"/>
       <c r="C45" s="9" t="s">
         <v>129</v>
       </c>
       <c r="D45" s="10" t="s">
         <v>130</v>
       </c>
       <c r="E45" s="10" t="s">
         <v>131</v>
       </c>
       <c r="F45" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G45" s="17">
-        <v>176.0</v>
+        <v>87.3</v>
       </c>
       <c r="H45" s="17">
         <v>0.0</v>
       </c>
       <c r="I45" s="17">
         <v>0.0</v>
       </c>
       <c r="J45" s="11">
         <v>0</v>
       </c>
       <c r="K45" s="14">
         <f>G45*J45</f>
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A46" s="19">
         <v>40</v>
       </c>
       <c r="B46" s="8"/>
       <c r="C46" s="9" t="s">
         <v>132</v>
       </c>
       <c r="D46" s="10" t="s">
         <v>133</v>
       </c>
       <c r="E46" s="10" t="s">
         <v>134</v>
       </c>
       <c r="F46" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G46" s="17">
-        <v>87.3</v>
+        <v>176.0</v>
       </c>
       <c r="H46" s="17">
         <v>0.0</v>
       </c>
       <c r="I46" s="17">
         <v>0.0</v>
       </c>
       <c r="J46" s="11">
         <v>0</v>
       </c>
       <c r="K46" s="14">
         <f>G46*J46</f>
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A47" s="19">
         <v>41</v>
       </c>
       <c r="B47" s="8"/>
       <c r="C47" s="9" t="s">
         <v>135</v>
       </c>
       <c r="D47" s="10" t="s">
         <v>136</v>
@@ -6781,85 +6682,85 @@
         <v>0</v>
       </c>
       <c r="K47" s="14">
         <f>G47*J47</f>
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A48" s="19">
         <v>42</v>
       </c>
       <c r="B48" s="8"/>
       <c r="C48" s="9" t="s">
         <v>138</v>
       </c>
       <c r="D48" s="10" t="s">
         <v>139</v>
       </c>
       <c r="E48" s="10" t="s">
         <v>140</v>
       </c>
       <c r="F48" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G48" s="17">
-        <v>116.0</v>
+        <v>87.3</v>
       </c>
       <c r="H48" s="17">
         <v>0.0</v>
       </c>
       <c r="I48" s="17">
         <v>0.0</v>
       </c>
       <c r="J48" s="11">
         <v>0</v>
       </c>
       <c r="K48" s="14">
         <f>G48*J48</f>
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A49" s="19">
         <v>43</v>
       </c>
       <c r="B49" s="8"/>
       <c r="C49" s="9" t="s">
         <v>141</v>
       </c>
       <c r="D49" s="10" t="s">
         <v>142</v>
       </c>
       <c r="E49" s="10" t="s">
         <v>143</v>
       </c>
       <c r="F49" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G49" s="17">
-        <v>87.3</v>
+        <v>116.0</v>
       </c>
       <c r="H49" s="17">
         <v>0.0</v>
       </c>
       <c r="I49" s="17">
         <v>0.0</v>
       </c>
       <c r="J49" s="11">
         <v>0</v>
       </c>
       <c r="K49" s="14">
         <f>G49*J49</f>
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A50" s="19">
         <v>44</v>
       </c>
       <c r="B50" s="8"/>
       <c r="C50" s="9" t="s">
         <v>144</v>
       </c>
       <c r="D50" s="10" t="s">
         <v>145</v>
@@ -6883,3765 +6784,3660 @@
         <v>0</v>
       </c>
       <c r="K50" s="14">
         <f>G50*J50</f>
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A51" s="19">
         <v>45</v>
       </c>
       <c r="B51" s="8"/>
       <c r="C51" s="9" t="s">
         <v>147</v>
       </c>
       <c r="D51" s="10" t="s">
         <v>148</v>
       </c>
       <c r="E51" s="10" t="s">
         <v>149</v>
       </c>
       <c r="F51" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G51" s="17">
-        <v>176.0</v>
+        <v>87.3</v>
       </c>
       <c r="H51" s="17">
         <v>0.0</v>
       </c>
       <c r="I51" s="17">
         <v>0.0</v>
       </c>
       <c r="J51" s="11">
         <v>0</v>
       </c>
       <c r="K51" s="14">
         <f>G51*J51</f>
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A52" s="19">
         <v>46</v>
       </c>
       <c r="B52" s="8"/>
       <c r="C52" s="9" t="s">
         <v>150</v>
       </c>
       <c r="D52" s="10" t="s">
         <v>151</v>
       </c>
       <c r="E52" s="10" t="s">
         <v>152</v>
       </c>
       <c r="F52" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G52" s="17">
-        <v>87.3</v>
+        <v>176.0</v>
       </c>
       <c r="H52" s="17">
         <v>0.0</v>
       </c>
       <c r="I52" s="17">
         <v>0.0</v>
       </c>
       <c r="J52" s="11">
         <v>0</v>
       </c>
       <c r="K52" s="14">
         <f>G52*J52</f>
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A53" s="19">
         <v>47</v>
       </c>
       <c r="B53" s="8"/>
       <c r="C53" s="9" t="s">
         <v>153</v>
       </c>
       <c r="D53" s="10" t="s">
         <v>154</v>
       </c>
       <c r="E53" s="10" t="s">
         <v>155</v>
       </c>
       <c r="F53" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G53" s="17">
-        <v>176.0</v>
+        <v>168.0</v>
       </c>
       <c r="H53" s="17">
         <v>0.0</v>
       </c>
       <c r="I53" s="17">
         <v>0.0</v>
       </c>
       <c r="J53" s="11">
         <v>0</v>
       </c>
       <c r="K53" s="14">
         <f>G53*J53</f>
         <v>0</v>
       </c>
     </row>
-    <row r="54" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
-[...4 lines deleted...]
-      <c r="C54" s="9" t="s">
+    <row r="54" spans="1:11" outlineLevel="1">
+      <c r="A54" s="20" t="s">
         <v>156</v>
       </c>
-      <c r="D54" s="10" t="s">
-[...41 lines deleted...]
-      <c r="A56" s="3" t="s">
+      <c r="B54" s="2"/>
+      <c r="C54" s="2"/>
+      <c r="D54" s="2"/>
+      <c r="E54" s="2"/>
+      <c r="F54" s="2"/>
+      <c r="G54" s="12"/>
+      <c r="H54" s="12"/>
+      <c r="I54" s="12"/>
+      <c r="J54" s="2"/>
+      <c r="K54" s="12"/>
+    </row>
+    <row r="55" spans="1:11" outlineLevel="2">
+      <c r="A55" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="B56" s="4" t="s">
+      <c r="B55" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="C56" s="4" t="s">
+      <c r="C55" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="D56" s="5" t="s">
+      <c r="D55" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="E56" s="5" t="s">
+      <c r="E55" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="F56" s="6" t="s">
+      <c r="F55" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="G56" s="16" t="s">
+      <c r="G55" s="16" t="s">
         <v>9</v>
       </c>
-      <c r="H56" s="16" t="s">
+      <c r="H55" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="I56" s="16" t="s">
+      <c r="I55" s="16" t="s">
         <v>11</v>
       </c>
-      <c r="J56" s="5" t="s">
+      <c r="J55" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="K56" s="13" t="s">
+      <c r="K55" s="13" t="s">
         <v>13</v>
+      </c>
+    </row>
+    <row r="56" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A56" s="19">
+        <v>1</v>
+      </c>
+      <c r="B56" s="8"/>
+      <c r="C56" s="9" t="s">
+        <v>138</v>
+      </c>
+      <c r="D56" s="10" t="s">
+        <v>139</v>
+      </c>
+      <c r="E56" s="10" t="s">
+        <v>140</v>
+      </c>
+      <c r="F56" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G56" s="17">
+        <v>87.3</v>
+      </c>
+      <c r="H56" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I56" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J56" s="11">
+        <v>0</v>
+      </c>
+      <c r="K56" s="14">
+        <f>G56*J56</f>
+        <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A57" s="19">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B57" s="8"/>
       <c r="C57" s="9" t="s">
-        <v>135</v>
+        <v>150</v>
       </c>
       <c r="D57" s="10" t="s">
-        <v>136</v>
+        <v>151</v>
       </c>
       <c r="E57" s="10" t="s">
-        <v>137</v>
+        <v>152</v>
       </c>
       <c r="F57" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G57" s="17">
-        <v>87.3</v>
+        <v>176.0</v>
       </c>
       <c r="H57" s="17">
         <v>0.0</v>
       </c>
       <c r="I57" s="17">
         <v>0.0</v>
       </c>
       <c r="J57" s="11">
         <v>0</v>
       </c>
       <c r="K57" s="14">
         <f>G57*J57</f>
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A58" s="19">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B58" s="8"/>
       <c r="C58" s="9" t="s">
-        <v>150</v>
+        <v>18</v>
       </c>
       <c r="D58" s="10" t="s">
-        <v>151</v>
+        <v>19</v>
       </c>
       <c r="E58" s="10" t="s">
-        <v>152</v>
+        <v>20</v>
       </c>
       <c r="F58" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G58" s="17">
-        <v>87.3</v>
+        <v>57.75</v>
       </c>
       <c r="H58" s="17">
         <v>0.0</v>
       </c>
       <c r="I58" s="17">
         <v>0.0</v>
       </c>
       <c r="J58" s="11">
         <v>0</v>
       </c>
       <c r="K58" s="14">
         <f>G58*J58</f>
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A59" s="19">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B59" s="8"/>
       <c r="C59" s="9" t="s">
-        <v>153</v>
+        <v>21</v>
       </c>
       <c r="D59" s="10" t="s">
-        <v>154</v>
+        <v>22</v>
       </c>
       <c r="E59" s="10" t="s">
-        <v>155</v>
+        <v>23</v>
       </c>
       <c r="F59" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G59" s="17">
-        <v>176.0</v>
+        <v>116.0</v>
       </c>
       <c r="H59" s="17">
         <v>0.0</v>
       </c>
       <c r="I59" s="17">
         <v>0.0</v>
       </c>
       <c r="J59" s="11">
         <v>0</v>
       </c>
       <c r="K59" s="14">
         <f>G59*J59</f>
         <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A60" s="19">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B60" s="8"/>
       <c r="C60" s="9" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="D60" s="10" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="E60" s="10" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="F60" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G60" s="17">
         <v>57.75</v>
       </c>
       <c r="H60" s="17">
         <v>0.0</v>
       </c>
       <c r="I60" s="17">
         <v>0.0</v>
       </c>
       <c r="J60" s="11">
         <v>0</v>
       </c>
       <c r="K60" s="14">
         <f>G60*J60</f>
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A61" s="19">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B61" s="8"/>
       <c r="C61" s="9" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="D61" s="10" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="E61" s="10" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="F61" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G61" s="17">
-        <v>116.0</v>
+        <v>176.0</v>
       </c>
       <c r="H61" s="17">
         <v>0.0</v>
       </c>
       <c r="I61" s="17">
         <v>0.0</v>
       </c>
       <c r="J61" s="11">
         <v>0</v>
       </c>
       <c r="K61" s="14">
         <f>G61*J61</f>
         <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A62" s="19">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B62" s="8"/>
       <c r="C62" s="9" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="D62" s="10" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="E62" s="10" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="F62" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G62" s="17">
-        <v>57.75</v>
+        <v>87.3</v>
       </c>
       <c r="H62" s="17">
         <v>0.0</v>
       </c>
       <c r="I62" s="17">
         <v>0.0</v>
       </c>
       <c r="J62" s="11">
         <v>0</v>
       </c>
       <c r="K62" s="14">
         <f>G62*J62</f>
         <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A63" s="19">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B63" s="8"/>
       <c r="C63" s="9" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="D63" s="10" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="E63" s="10" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="F63" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G63" s="17">
-        <v>176.0</v>
+        <v>116.0</v>
       </c>
       <c r="H63" s="17">
         <v>0.0</v>
       </c>
       <c r="I63" s="17">
         <v>0.0</v>
       </c>
       <c r="J63" s="11">
         <v>0</v>
       </c>
       <c r="K63" s="14">
         <f>G63*J63</f>
         <v>0</v>
       </c>
     </row>
     <row r="64" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A64" s="19">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B64" s="8"/>
       <c r="C64" s="9" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="D64" s="10" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="E64" s="10" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="F64" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G64" s="17">
-        <v>87.3</v>
+        <v>57.75</v>
       </c>
       <c r="H64" s="17">
         <v>0.0</v>
       </c>
       <c r="I64" s="17">
         <v>0.0</v>
       </c>
       <c r="J64" s="11">
         <v>0</v>
       </c>
       <c r="K64" s="14">
         <f>G64*J64</f>
         <v>0</v>
       </c>
     </row>
     <row r="65" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A65" s="19">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B65" s="8"/>
       <c r="C65" s="9" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D65" s="10" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="E65" s="10" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="F65" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G65" s="17">
-        <v>116.0</v>
+        <v>176.0</v>
       </c>
       <c r="H65" s="17">
         <v>0.0</v>
       </c>
       <c r="I65" s="17">
         <v>0.0</v>
       </c>
       <c r="J65" s="11">
         <v>0</v>
       </c>
       <c r="K65" s="14">
         <f>G65*J65</f>
         <v>0</v>
       </c>
     </row>
     <row r="66" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A66" s="19">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B66" s="8"/>
       <c r="C66" s="9" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="D66" s="10" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="E66" s="10" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="F66" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G66" s="17">
-        <v>57.75</v>
+        <v>87.3</v>
       </c>
       <c r="H66" s="17">
         <v>0.0</v>
       </c>
       <c r="I66" s="17">
         <v>0.0</v>
       </c>
       <c r="J66" s="11">
         <v>0</v>
       </c>
       <c r="K66" s="14">
         <f>G66*J66</f>
         <v>0</v>
       </c>
     </row>
     <row r="67" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A67" s="19">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B67" s="8"/>
       <c r="C67" s="9" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="D67" s="10" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="E67" s="10" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="F67" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G67" s="17">
-        <v>176.0</v>
+        <v>116.0</v>
       </c>
       <c r="H67" s="17">
         <v>0.0</v>
       </c>
       <c r="I67" s="17">
         <v>0.0</v>
       </c>
       <c r="J67" s="11">
         <v>0</v>
       </c>
       <c r="K67" s="14">
         <f>G67*J67</f>
         <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A68" s="19">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B68" s="8"/>
       <c r="C68" s="9" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="D68" s="10" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="E68" s="10" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="F68" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G68" s="17">
-        <v>87.3</v>
+        <v>57.75</v>
       </c>
       <c r="H68" s="17">
         <v>0.0</v>
       </c>
       <c r="I68" s="17">
         <v>0.0</v>
       </c>
       <c r="J68" s="11">
         <v>0</v>
       </c>
       <c r="K68" s="14">
         <f>G68*J68</f>
         <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A69" s="19">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B69" s="8"/>
       <c r="C69" s="9" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="D69" s="10" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="E69" s="10" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="F69" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G69" s="17">
-        <v>116.0</v>
+        <v>176.0</v>
       </c>
       <c r="H69" s="17">
         <v>0.0</v>
       </c>
       <c r="I69" s="17">
         <v>0.0</v>
       </c>
       <c r="J69" s="11">
         <v>0</v>
       </c>
       <c r="K69" s="14">
         <f>G69*J69</f>
         <v>0</v>
       </c>
     </row>
     <row r="70" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A70" s="19">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B70" s="8"/>
       <c r="C70" s="9" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="D70" s="10" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="E70" s="10" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="F70" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G70" s="17">
-        <v>57.75</v>
+        <v>87.3</v>
       </c>
       <c r="H70" s="17">
         <v>0.0</v>
       </c>
       <c r="I70" s="17">
         <v>0.0</v>
       </c>
       <c r="J70" s="11">
         <v>0</v>
       </c>
       <c r="K70" s="14">
         <f>G70*J70</f>
         <v>0</v>
       </c>
     </row>
     <row r="71" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A71" s="19">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B71" s="8"/>
       <c r="C71" s="9" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="D71" s="10" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="E71" s="10" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="F71" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G71" s="17">
         <v>176.0</v>
       </c>
       <c r="H71" s="17">
         <v>0.0</v>
       </c>
       <c r="I71" s="17">
         <v>0.0</v>
       </c>
       <c r="J71" s="11">
         <v>0</v>
       </c>
       <c r="K71" s="14">
         <f>G71*J71</f>
         <v>0</v>
       </c>
     </row>
     <row r="72" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A72" s="19">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B72" s="8"/>
       <c r="C72" s="9" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="D72" s="10" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="E72" s="10" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="F72" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G72" s="17">
-        <v>87.3</v>
+        <v>176.0</v>
       </c>
       <c r="H72" s="17">
         <v>0.0</v>
       </c>
       <c r="I72" s="17">
         <v>0.0</v>
       </c>
       <c r="J72" s="11">
         <v>0</v>
       </c>
       <c r="K72" s="14">
         <f>G72*J72</f>
         <v>0</v>
       </c>
     </row>
     <row r="73" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A73" s="19">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B73" s="8"/>
       <c r="C73" s="9" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="D73" s="10" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="E73" s="10" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="F73" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G73" s="17">
-        <v>176.0</v>
+        <v>87.3</v>
       </c>
       <c r="H73" s="17">
         <v>0.0</v>
       </c>
       <c r="I73" s="17">
         <v>0.0</v>
       </c>
       <c r="J73" s="11">
         <v>0</v>
       </c>
       <c r="K73" s="14">
         <f>G73*J73</f>
         <v>0</v>
       </c>
     </row>
     <row r="74" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A74" s="19">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B74" s="8"/>
       <c r="C74" s="9" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="D74" s="10" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="E74" s="10" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="F74" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G74" s="17">
-        <v>176.0</v>
+        <v>215.71</v>
       </c>
       <c r="H74" s="17">
         <v>0.0</v>
       </c>
       <c r="I74" s="17">
         <v>0.0</v>
       </c>
       <c r="J74" s="11">
         <v>0</v>
       </c>
       <c r="K74" s="14">
         <f>G74*J74</f>
         <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A75" s="19">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B75" s="8"/>
       <c r="C75" s="9" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="D75" s="10" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="E75" s="10" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="F75" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G75" s="17">
-        <v>87.3</v>
+        <v>109.05</v>
       </c>
       <c r="H75" s="17">
         <v>0.0</v>
       </c>
       <c r="I75" s="17">
         <v>0.0</v>
       </c>
       <c r="J75" s="11">
         <v>0</v>
       </c>
       <c r="K75" s="14">
         <f>G75*J75</f>
         <v>0</v>
       </c>
     </row>
     <row r="76" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A76" s="19">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B76" s="8"/>
       <c r="C76" s="9" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="D76" s="10" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="E76" s="10" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="F76" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G76" s="17">
-        <v>215.71</v>
+        <v>176.0</v>
       </c>
       <c r="H76" s="17">
         <v>0.0</v>
       </c>
       <c r="I76" s="17">
         <v>0.0</v>
       </c>
       <c r="J76" s="11">
         <v>0</v>
       </c>
       <c r="K76" s="14">
         <f>G76*J76</f>
         <v>0</v>
       </c>
     </row>
     <row r="77" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A77" s="19">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B77" s="8"/>
       <c r="C77" s="9" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="D77" s="10" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="E77" s="10" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="F77" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G77" s="17">
-        <v>109.05</v>
+        <v>90.0</v>
       </c>
       <c r="H77" s="17">
         <v>0.0</v>
       </c>
       <c r="I77" s="17">
         <v>0.0</v>
       </c>
       <c r="J77" s="11">
         <v>0</v>
       </c>
       <c r="K77" s="14">
         <f>G77*J77</f>
         <v>0</v>
       </c>
     </row>
     <row r="78" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A78" s="19">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B78" s="8"/>
       <c r="C78" s="9" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="D78" s="10" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="E78" s="10" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="F78" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G78" s="17">
         <v>176.0</v>
       </c>
       <c r="H78" s="17">
         <v>0.0</v>
       </c>
       <c r="I78" s="17">
         <v>0.0</v>
       </c>
       <c r="J78" s="11">
         <v>0</v>
       </c>
       <c r="K78" s="14">
         <f>G78*J78</f>
         <v>0</v>
       </c>
     </row>
     <row r="79" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A79" s="19">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B79" s="8"/>
       <c r="C79" s="9" t="s">
-        <v>75</v>
+        <v>81</v>
       </c>
       <c r="D79" s="10" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="E79" s="10" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="F79" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G79" s="17">
-        <v>176.0</v>
+        <v>87.3</v>
       </c>
       <c r="H79" s="17">
         <v>0.0</v>
       </c>
       <c r="I79" s="17">
         <v>0.0</v>
       </c>
       <c r="J79" s="11">
         <v>0</v>
       </c>
       <c r="K79" s="14">
         <f>G79*J79</f>
         <v>0</v>
       </c>
     </row>
     <row r="80" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A80" s="19">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B80" s="8"/>
       <c r="C80" s="9" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="D80" s="10" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="E80" s="10" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="F80" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G80" s="17">
-        <v>87.3</v>
+        <v>176.0</v>
       </c>
       <c r="H80" s="17">
         <v>0.0</v>
       </c>
       <c r="I80" s="17">
         <v>0.0</v>
       </c>
       <c r="J80" s="11">
         <v>0</v>
       </c>
       <c r="K80" s="14">
         <f>G80*J80</f>
         <v>0</v>
       </c>
     </row>
     <row r="81" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A81" s="19">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B81" s="8"/>
       <c r="C81" s="9" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="D81" s="10" t="s">
-        <v>82</v>
+        <v>88</v>
       </c>
       <c r="E81" s="10" t="s">
-        <v>83</v>
+        <v>89</v>
       </c>
       <c r="F81" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G81" s="17">
-        <v>176.0</v>
+        <v>87.3</v>
       </c>
       <c r="H81" s="17">
         <v>0.0</v>
       </c>
       <c r="I81" s="17">
         <v>0.0</v>
       </c>
       <c r="J81" s="11">
         <v>0</v>
       </c>
       <c r="K81" s="14">
         <f>G81*J81</f>
         <v>0</v>
       </c>
     </row>
     <row r="82" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A82" s="19">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B82" s="8"/>
       <c r="C82" s="9" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="D82" s="10" t="s">
-        <v>85</v>
+        <v>91</v>
       </c>
       <c r="E82" s="10" t="s">
-        <v>86</v>
+        <v>92</v>
       </c>
       <c r="F82" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G82" s="17">
         <v>87.3</v>
       </c>
       <c r="H82" s="17">
         <v>0.0</v>
       </c>
       <c r="I82" s="17">
         <v>0.0</v>
       </c>
       <c r="J82" s="11">
         <v>0</v>
       </c>
       <c r="K82" s="14">
         <f>G82*J82</f>
         <v>0</v>
       </c>
     </row>
     <row r="83" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A83" s="19">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B83" s="8"/>
       <c r="C83" s="9" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="D83" s="10" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="E83" s="10" t="s">
-        <v>89</v>
+        <v>95</v>
       </c>
       <c r="F83" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G83" s="17">
-        <v>87.3</v>
+        <v>176.0</v>
       </c>
       <c r="H83" s="17">
         <v>0.0</v>
       </c>
       <c r="I83" s="17">
         <v>0.0</v>
       </c>
       <c r="J83" s="11">
         <v>0</v>
       </c>
       <c r="K83" s="14">
         <f>G83*J83</f>
         <v>0</v>
       </c>
     </row>
     <row r="84" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A84" s="19">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B84" s="8"/>
       <c r="C84" s="9" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="D84" s="10" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="E84" s="10" t="s">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="F84" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G84" s="17">
         <v>176.0</v>
       </c>
       <c r="H84" s="17">
         <v>0.0</v>
       </c>
       <c r="I84" s="17">
         <v>0.0</v>
       </c>
       <c r="J84" s="11">
         <v>0</v>
       </c>
       <c r="K84" s="14">
         <f>G84*J84</f>
         <v>0</v>
       </c>
     </row>
     <row r="85" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A85" s="19">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B85" s="8"/>
       <c r="C85" s="9" t="s">
-        <v>93</v>
+        <v>99</v>
       </c>
       <c r="D85" s="10" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="E85" s="10" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="F85" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G85" s="17">
         <v>176.0</v>
       </c>
       <c r="H85" s="17">
         <v>0.0</v>
       </c>
       <c r="I85" s="17">
         <v>0.0</v>
       </c>
       <c r="J85" s="11">
         <v>0</v>
       </c>
       <c r="K85" s="14">
         <f>G85*J85</f>
         <v>0</v>
       </c>
     </row>
     <row r="86" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A86" s="19">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B86" s="8"/>
       <c r="C86" s="9" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="D86" s="10" t="s">
-        <v>97</v>
+        <v>103</v>
       </c>
       <c r="E86" s="10" t="s">
-        <v>98</v>
+        <v>104</v>
       </c>
       <c r="F86" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G86" s="17">
         <v>176.0</v>
       </c>
       <c r="H86" s="17">
         <v>0.0</v>
       </c>
       <c r="I86" s="17">
         <v>0.0</v>
       </c>
       <c r="J86" s="11">
         <v>0</v>
       </c>
       <c r="K86" s="14">
         <f>G86*J86</f>
         <v>0</v>
       </c>
     </row>
     <row r="87" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A87" s="19">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B87" s="8"/>
       <c r="C87" s="9" t="s">
-        <v>99</v>
+        <v>105</v>
       </c>
       <c r="D87" s="10" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="E87" s="10" t="s">
-        <v>101</v>
+        <v>107</v>
       </c>
       <c r="F87" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G87" s="17">
-        <v>176.0</v>
+        <v>87.3</v>
       </c>
       <c r="H87" s="17">
         <v>0.0</v>
       </c>
       <c r="I87" s="17">
         <v>0.0</v>
       </c>
       <c r="J87" s="11">
         <v>0</v>
       </c>
       <c r="K87" s="14">
         <f>G87*J87</f>
         <v>0</v>
       </c>
     </row>
     <row r="88" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A88" s="19">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B88" s="8"/>
       <c r="C88" s="9" t="s">
-        <v>102</v>
+        <v>108</v>
       </c>
       <c r="D88" s="10" t="s">
-        <v>103</v>
+        <v>109</v>
       </c>
       <c r="E88" s="10" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="F88" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G88" s="17">
         <v>87.3</v>
       </c>
       <c r="H88" s="17">
         <v>0.0</v>
       </c>
       <c r="I88" s="17">
         <v>0.0</v>
       </c>
       <c r="J88" s="11">
         <v>0</v>
       </c>
       <c r="K88" s="14">
         <f>G88*J88</f>
         <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A89" s="19">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B89" s="8"/>
       <c r="C89" s="9" t="s">
-        <v>105</v>
+        <v>111</v>
       </c>
       <c r="D89" s="10" t="s">
-        <v>106</v>
+        <v>112</v>
       </c>
       <c r="E89" s="10" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="F89" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G89" s="17">
-        <v>87.3</v>
+        <v>176.0</v>
       </c>
       <c r="H89" s="17">
         <v>0.0</v>
       </c>
       <c r="I89" s="17">
         <v>0.0</v>
       </c>
       <c r="J89" s="11">
         <v>0</v>
       </c>
       <c r="K89" s="14">
         <f>G89*J89</f>
         <v>0</v>
       </c>
     </row>
     <row r="90" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A90" s="19">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B90" s="8"/>
       <c r="C90" s="9" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="D90" s="10" t="s">
-        <v>109</v>
+        <v>115</v>
       </c>
       <c r="E90" s="10" t="s">
-        <v>110</v>
+        <v>116</v>
       </c>
       <c r="F90" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G90" s="17">
-        <v>176.0</v>
+        <v>87.3</v>
       </c>
       <c r="H90" s="17">
         <v>0.0</v>
       </c>
       <c r="I90" s="17">
         <v>0.0</v>
       </c>
       <c r="J90" s="11">
         <v>0</v>
       </c>
       <c r="K90" s="14">
         <f>G90*J90</f>
         <v>0</v>
       </c>
     </row>
     <row r="91" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A91" s="19">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B91" s="8"/>
       <c r="C91" s="9" t="s">
-        <v>111</v>
+        <v>153</v>
       </c>
       <c r="D91" s="10" t="s">
-        <v>112</v>
+        <v>154</v>
       </c>
       <c r="E91" s="10" t="s">
-        <v>113</v>
+        <v>155</v>
       </c>
       <c r="F91" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G91" s="17">
-        <v>87.3</v>
+        <v>168.0</v>
       </c>
       <c r="H91" s="17">
         <v>0.0</v>
       </c>
       <c r="I91" s="17">
         <v>0.0</v>
       </c>
       <c r="J91" s="11">
         <v>0</v>
       </c>
       <c r="K91" s="14">
         <f>G91*J91</f>
         <v>0</v>
       </c>
     </row>
     <row r="92" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A92" s="19">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B92" s="8"/>
       <c r="C92" s="9" t="s">
-        <v>156</v>
+        <v>144</v>
       </c>
       <c r="D92" s="10" t="s">
-        <v>157</v>
+        <v>145</v>
       </c>
       <c r="E92" s="10" t="s">
-        <v>158</v>
+        <v>146</v>
       </c>
       <c r="F92" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G92" s="17">
-        <v>168.0</v>
+        <v>87.3</v>
       </c>
       <c r="H92" s="17">
         <v>0.0</v>
       </c>
       <c r="I92" s="17">
         <v>0.0</v>
       </c>
       <c r="J92" s="11">
         <v>0</v>
       </c>
       <c r="K92" s="14">
         <f>G92*J92</f>
         <v>0</v>
       </c>
     </row>
     <row r="93" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A93" s="19">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B93" s="8"/>
       <c r="C93" s="9" t="s">
-        <v>141</v>
+        <v>135</v>
       </c>
       <c r="D93" s="10" t="s">
-        <v>142</v>
+        <v>136</v>
       </c>
       <c r="E93" s="10" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="F93" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G93" s="17">
         <v>87.3</v>
       </c>
       <c r="H93" s="17">
         <v>0.0</v>
       </c>
       <c r="I93" s="17">
         <v>0.0</v>
       </c>
       <c r="J93" s="11">
         <v>0</v>
       </c>
       <c r="K93" s="14">
         <f>G93*J93</f>
         <v>0</v>
       </c>
     </row>
     <row r="94" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A94" s="19">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B94" s="8"/>
       <c r="C94" s="9" t="s">
-        <v>132</v>
+        <v>126</v>
       </c>
       <c r="D94" s="10" t="s">
-        <v>133</v>
+        <v>127</v>
       </c>
       <c r="E94" s="10" t="s">
-        <v>134</v>
+        <v>128</v>
       </c>
       <c r="F94" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G94" s="17">
-        <v>87.3</v>
+        <v>176.0</v>
       </c>
       <c r="H94" s="17">
         <v>0.0</v>
       </c>
       <c r="I94" s="17">
         <v>0.0</v>
       </c>
       <c r="J94" s="11">
         <v>0</v>
       </c>
       <c r="K94" s="14">
         <f>G94*J94</f>
         <v>0</v>
       </c>
     </row>
     <row r="95" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A95" s="19">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B95" s="8"/>
       <c r="C95" s="9" t="s">
-        <v>123</v>
+        <v>141</v>
       </c>
       <c r="D95" s="10" t="s">
-        <v>124</v>
+        <v>142</v>
       </c>
       <c r="E95" s="10" t="s">
-        <v>125</v>
+        <v>143</v>
       </c>
       <c r="F95" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G95" s="17">
-        <v>176.0</v>
+        <v>116.0</v>
       </c>
       <c r="H95" s="17">
         <v>0.0</v>
       </c>
       <c r="I95" s="17">
         <v>0.0</v>
       </c>
       <c r="J95" s="11">
         <v>0</v>
       </c>
       <c r="K95" s="14">
         <f>G95*J95</f>
         <v>0</v>
       </c>
     </row>
     <row r="96" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A96" s="19">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B96" s="8"/>
       <c r="C96" s="9" t="s">
-        <v>138</v>
+        <v>123</v>
       </c>
       <c r="D96" s="10" t="s">
-        <v>139</v>
+        <v>124</v>
       </c>
       <c r="E96" s="10" t="s">
-        <v>140</v>
+        <v>125</v>
       </c>
       <c r="F96" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G96" s="17">
-        <v>116.0</v>
+        <v>176.0</v>
       </c>
       <c r="H96" s="17">
         <v>0.0</v>
       </c>
       <c r="I96" s="17">
         <v>0.0</v>
       </c>
       <c r="J96" s="11">
         <v>0</v>
       </c>
       <c r="K96" s="14">
         <f>G96*J96</f>
         <v>0</v>
       </c>
     </row>
     <row r="97" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A97" s="19">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B97" s="8"/>
       <c r="C97" s="9" t="s">
-        <v>120</v>
+        <v>132</v>
       </c>
       <c r="D97" s="10" t="s">
-        <v>121</v>
+        <v>133</v>
       </c>
       <c r="E97" s="10" t="s">
-        <v>122</v>
+        <v>134</v>
       </c>
       <c r="F97" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G97" s="17">
         <v>176.0</v>
       </c>
       <c r="H97" s="17">
         <v>0.0</v>
       </c>
       <c r="I97" s="17">
         <v>0.0</v>
       </c>
       <c r="J97" s="11">
         <v>0</v>
       </c>
       <c r="K97" s="14">
         <f>G97*J97</f>
         <v>0</v>
       </c>
     </row>
     <row r="98" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A98" s="19">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B98" s="8"/>
       <c r="C98" s="9" t="s">
         <v>129</v>
       </c>
       <c r="D98" s="10" t="s">
         <v>130</v>
       </c>
       <c r="E98" s="10" t="s">
         <v>131</v>
       </c>
       <c r="F98" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G98" s="17">
-        <v>176.0</v>
+        <v>87.3</v>
       </c>
       <c r="H98" s="17">
         <v>0.0</v>
       </c>
       <c r="I98" s="17">
         <v>0.0</v>
       </c>
       <c r="J98" s="11">
         <v>0</v>
       </c>
       <c r="K98" s="14">
         <f>G98*J98</f>
         <v>0</v>
       </c>
     </row>
     <row r="99" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A99" s="19">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B99" s="8"/>
       <c r="C99" s="9" t="s">
-        <v>126</v>
+        <v>120</v>
       </c>
       <c r="D99" s="10" t="s">
-        <v>127</v>
+        <v>121</v>
       </c>
       <c r="E99" s="10" t="s">
-        <v>128</v>
+        <v>122</v>
       </c>
       <c r="F99" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G99" s="17">
         <v>87.3</v>
       </c>
       <c r="H99" s="17">
         <v>0.0</v>
       </c>
       <c r="I99" s="17">
         <v>0.0</v>
       </c>
       <c r="J99" s="11">
         <v>0</v>
       </c>
       <c r="K99" s="14">
         <f>G99*J99</f>
         <v>0</v>
       </c>
     </row>
     <row r="100" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A100" s="19">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B100" s="8"/>
       <c r="C100" s="9" t="s">
         <v>117</v>
       </c>
       <c r="D100" s="10" t="s">
         <v>118</v>
       </c>
       <c r="E100" s="10" t="s">
         <v>119</v>
       </c>
       <c r="F100" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G100" s="17">
         <v>87.3</v>
       </c>
       <c r="H100" s="17">
         <v>0.0</v>
       </c>
       <c r="I100" s="17">
         <v>0.0</v>
       </c>
       <c r="J100" s="11">
         <v>0</v>
       </c>
       <c r="K100" s="14">
         <f>G100*J100</f>
         <v>0</v>
       </c>
     </row>
     <row r="101" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A101" s="19">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B101" s="8"/>
       <c r="C101" s="9" t="s">
-        <v>114</v>
+        <v>147</v>
       </c>
       <c r="D101" s="10" t="s">
-        <v>115</v>
+        <v>148</v>
       </c>
       <c r="E101" s="10" t="s">
-        <v>116</v>
+        <v>149</v>
       </c>
       <c r="F101" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G101" s="17">
         <v>87.3</v>
       </c>
       <c r="H101" s="17">
         <v>0.0</v>
       </c>
       <c r="I101" s="17">
         <v>0.0</v>
       </c>
       <c r="J101" s="11">
         <v>0</v>
       </c>
       <c r="K101" s="14">
         <f>G101*J101</f>
         <v>0</v>
       </c>
     </row>
-    <row r="102" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
-[...83 lines deleted...]
-      <c r="A105" s="3" t="s">
+    <row r="102" spans="1:11" outlineLevel="2">
+      <c r="A102" s="21" t="s">
+        <v>157</v>
+      </c>
+      <c r="B102" s="2"/>
+      <c r="C102" s="2"/>
+      <c r="D102" s="2"/>
+      <c r="E102" s="2"/>
+      <c r="F102" s="2"/>
+      <c r="G102" s="12"/>
+      <c r="H102" s="12"/>
+      <c r="I102" s="12"/>
+      <c r="J102" s="2"/>
+      <c r="K102" s="12"/>
+    </row>
+    <row r="103" spans="1:11" outlineLevel="3">
+      <c r="A103" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="B105" s="4" t="s">
+      <c r="B103" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="C105" s="4" t="s">
+      <c r="C103" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="D105" s="5" t="s">
+      <c r="D103" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="E105" s="5" t="s">
+      <c r="E103" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="F105" s="6" t="s">
+      <c r="F103" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="G105" s="16" t="s">
+      <c r="G103" s="16" t="s">
         <v>9</v>
       </c>
-      <c r="H105" s="16" t="s">
+      <c r="H103" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="I105" s="16" t="s">
+      <c r="I103" s="16" t="s">
         <v>11</v>
       </c>
-      <c r="J105" s="5" t="s">
+      <c r="J103" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="K105" s="13" t="s">
+      <c r="K103" s="13" t="s">
         <v>13</v>
+      </c>
+    </row>
+    <row r="104" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A104" s="19">
+        <v>1</v>
+      </c>
+      <c r="B104" s="8"/>
+      <c r="C104" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="D104" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="E104" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="F104" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G104" s="17">
+        <v>57.75</v>
+      </c>
+      <c r="H104" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I104" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J104" s="11">
+        <v>0</v>
+      </c>
+      <c r="K104" s="14">
+        <f>G104*J104</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="105" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A105" s="19">
+        <v>2</v>
+      </c>
+      <c r="B105" s="8"/>
+      <c r="C105" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="D105" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="E105" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="F105" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G105" s="17">
+        <v>57.75</v>
+      </c>
+      <c r="H105" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I105" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J105" s="11">
+        <v>0</v>
+      </c>
+      <c r="K105" s="14">
+        <f>G105*J105</f>
+        <v>0</v>
       </c>
     </row>
     <row r="106" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A106" s="19">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B106" s="8"/>
       <c r="C106" s="9" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="D106" s="10" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="E106" s="10" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="F106" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G106" s="17">
-        <v>57.75</v>
+        <v>87.3</v>
       </c>
       <c r="H106" s="17">
         <v>0.0</v>
       </c>
       <c r="I106" s="17">
         <v>0.0</v>
       </c>
       <c r="J106" s="11">
         <v>0</v>
       </c>
       <c r="K106" s="14">
         <f>G106*J106</f>
         <v>0</v>
       </c>
     </row>
     <row r="107" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A107" s="19">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B107" s="8"/>
       <c r="C107" s="9" t="s">
-        <v>24</v>
+        <v>36</v>
       </c>
       <c r="D107" s="10" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="E107" s="10" t="s">
-        <v>26</v>
+        <v>38</v>
       </c>
       <c r="F107" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G107" s="17">
         <v>57.75</v>
       </c>
       <c r="H107" s="17">
         <v>0.0</v>
       </c>
       <c r="I107" s="17">
         <v>0.0</v>
       </c>
       <c r="J107" s="11">
         <v>0</v>
       </c>
       <c r="K107" s="14">
         <f>G107*J107</f>
         <v>0</v>
       </c>
     </row>
     <row r="108" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A108" s="19">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B108" s="8"/>
       <c r="C108" s="9" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="D108" s="10" t="s">
-        <v>31</v>
+        <v>43</v>
       </c>
       <c r="E108" s="10" t="s">
-        <v>32</v>
+        <v>44</v>
       </c>
       <c r="F108" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G108" s="17">
         <v>87.3</v>
       </c>
       <c r="H108" s="17">
         <v>0.0</v>
       </c>
       <c r="I108" s="17">
         <v>0.0</v>
       </c>
       <c r="J108" s="11">
         <v>0</v>
       </c>
       <c r="K108" s="14">
         <f>G108*J108</f>
         <v>0</v>
       </c>
     </row>
     <row r="109" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A109" s="19">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B109" s="8"/>
       <c r="C109" s="9" t="s">
-        <v>36</v>
+        <v>48</v>
       </c>
       <c r="D109" s="10" t="s">
-        <v>37</v>
+        <v>49</v>
       </c>
       <c r="E109" s="10" t="s">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="F109" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G109" s="17">
         <v>57.75</v>
       </c>
       <c r="H109" s="17">
         <v>0.0</v>
       </c>
       <c r="I109" s="17">
         <v>0.0</v>
       </c>
       <c r="J109" s="11">
         <v>0</v>
       </c>
       <c r="K109" s="14">
         <f>G109*J109</f>
         <v>0</v>
       </c>
     </row>
     <row r="110" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A110" s="19">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B110" s="8"/>
       <c r="C110" s="9" t="s">
-        <v>42</v>
+        <v>54</v>
       </c>
       <c r="D110" s="10" t="s">
-        <v>43</v>
+        <v>55</v>
       </c>
       <c r="E110" s="10" t="s">
-        <v>44</v>
+        <v>56</v>
       </c>
       <c r="F110" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G110" s="17">
         <v>87.3</v>
       </c>
       <c r="H110" s="17">
         <v>0.0</v>
       </c>
       <c r="I110" s="17">
         <v>0.0</v>
       </c>
       <c r="J110" s="11">
         <v>0</v>
       </c>
       <c r="K110" s="14">
         <f>G110*J110</f>
         <v>0</v>
       </c>
     </row>
     <row r="111" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A111" s="19">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B111" s="8"/>
       <c r="C111" s="9" t="s">
-        <v>48</v>
+        <v>63</v>
       </c>
       <c r="D111" s="10" t="s">
-        <v>49</v>
+        <v>64</v>
       </c>
       <c r="E111" s="10" t="s">
-        <v>50</v>
+        <v>65</v>
       </c>
       <c r="F111" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G111" s="17">
-        <v>57.75</v>
+        <v>87.3</v>
       </c>
       <c r="H111" s="17">
         <v>0.0</v>
       </c>
       <c r="I111" s="17">
         <v>0.0</v>
       </c>
       <c r="J111" s="11">
         <v>0</v>
       </c>
       <c r="K111" s="14">
         <f>G111*J111</f>
         <v>0</v>
       </c>
     </row>
     <row r="112" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A112" s="19">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B112" s="8"/>
       <c r="C112" s="9" t="s">
-        <v>54</v>
+        <v>69</v>
       </c>
       <c r="D112" s="10" t="s">
-        <v>55</v>
+        <v>70</v>
       </c>
       <c r="E112" s="10" t="s">
-        <v>56</v>
+        <v>71</v>
       </c>
       <c r="F112" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G112" s="17">
-        <v>87.3</v>
+        <v>109.05</v>
       </c>
       <c r="H112" s="17">
         <v>0.0</v>
       </c>
       <c r="I112" s="17">
         <v>0.0</v>
       </c>
       <c r="J112" s="11">
         <v>0</v>
       </c>
       <c r="K112" s="14">
         <f>G112*J112</f>
         <v>0</v>
       </c>
     </row>
     <row r="113" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A113" s="19">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B113" s="8"/>
       <c r="C113" s="9" t="s">
-        <v>63</v>
+        <v>75</v>
       </c>
       <c r="D113" s="10" t="s">
-        <v>64</v>
+        <v>76</v>
       </c>
       <c r="E113" s="10" t="s">
-        <v>65</v>
+        <v>77</v>
       </c>
       <c r="F113" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G113" s="17">
-        <v>87.3</v>
+        <v>90.0</v>
       </c>
       <c r="H113" s="17">
         <v>0.0</v>
       </c>
       <c r="I113" s="17">
         <v>0.0</v>
       </c>
       <c r="J113" s="11">
         <v>0</v>
       </c>
       <c r="K113" s="14">
         <f>G113*J113</f>
         <v>0</v>
       </c>
     </row>
     <row r="114" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A114" s="19">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B114" s="8"/>
       <c r="C114" s="9" t="s">
-        <v>69</v>
+        <v>81</v>
       </c>
       <c r="D114" s="10" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="E114" s="10" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="F114" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G114" s="17">
-        <v>109.05</v>
+        <v>87.3</v>
       </c>
       <c r="H114" s="17">
         <v>0.0</v>
       </c>
       <c r="I114" s="17">
         <v>0.0</v>
       </c>
       <c r="J114" s="11">
         <v>0</v>
       </c>
       <c r="K114" s="14">
         <f>G114*J114</f>
         <v>0</v>
       </c>
     </row>
     <row r="115" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A115" s="19">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B115" s="8"/>
       <c r="C115" s="9" t="s">
-        <v>78</v>
+        <v>87</v>
       </c>
       <c r="D115" s="10" t="s">
-        <v>79</v>
+        <v>88</v>
       </c>
       <c r="E115" s="10" t="s">
-        <v>80</v>
+        <v>89</v>
       </c>
       <c r="F115" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G115" s="17">
         <v>87.3</v>
       </c>
       <c r="H115" s="17">
         <v>0.0</v>
       </c>
       <c r="I115" s="17">
         <v>0.0</v>
       </c>
       <c r="J115" s="11">
         <v>0</v>
       </c>
       <c r="K115" s="14">
         <f>G115*J115</f>
         <v>0</v>
       </c>
     </row>
     <row r="116" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A116" s="19">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B116" s="8"/>
       <c r="C116" s="9" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="D116" s="10" t="s">
-        <v>85</v>
+        <v>91</v>
       </c>
       <c r="E116" s="10" t="s">
-        <v>86</v>
+        <v>92</v>
       </c>
       <c r="F116" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G116" s="17">
         <v>87.3</v>
       </c>
       <c r="H116" s="17">
         <v>0.0</v>
       </c>
       <c r="I116" s="17">
         <v>0.0</v>
       </c>
       <c r="J116" s="11">
         <v>0</v>
       </c>
       <c r="K116" s="14">
         <f>G116*J116</f>
         <v>0</v>
       </c>
     </row>
     <row r="117" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A117" s="19">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B117" s="8"/>
       <c r="C117" s="9" t="s">
-        <v>87</v>
+        <v>105</v>
       </c>
       <c r="D117" s="10" t="s">
-        <v>88</v>
+        <v>106</v>
       </c>
       <c r="E117" s="10" t="s">
-        <v>89</v>
+        <v>107</v>
       </c>
       <c r="F117" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G117" s="17">
         <v>87.3</v>
       </c>
       <c r="H117" s="17">
         <v>0.0</v>
       </c>
       <c r="I117" s="17">
         <v>0.0</v>
       </c>
       <c r="J117" s="11">
         <v>0</v>
       </c>
       <c r="K117" s="14">
         <f>G117*J117</f>
         <v>0</v>
       </c>
     </row>
     <row r="118" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A118" s="19">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B118" s="8"/>
       <c r="C118" s="9" t="s">
-        <v>102</v>
+        <v>108</v>
       </c>
       <c r="D118" s="10" t="s">
-        <v>103</v>
+        <v>109</v>
       </c>
       <c r="E118" s="10" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="F118" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G118" s="17">
         <v>87.3</v>
       </c>
       <c r="H118" s="17">
         <v>0.0</v>
       </c>
       <c r="I118" s="17">
         <v>0.0</v>
       </c>
       <c r="J118" s="11">
         <v>0</v>
       </c>
       <c r="K118" s="14">
         <f>G118*J118</f>
         <v>0</v>
       </c>
     </row>
     <row r="119" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A119" s="19">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B119" s="8"/>
       <c r="C119" s="9" t="s">
-        <v>105</v>
+        <v>114</v>
       </c>
       <c r="D119" s="10" t="s">
-        <v>106</v>
+        <v>115</v>
       </c>
       <c r="E119" s="10" t="s">
-        <v>107</v>
+        <v>116</v>
       </c>
       <c r="F119" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G119" s="17">
         <v>87.3</v>
       </c>
       <c r="H119" s="17">
         <v>0.0</v>
       </c>
       <c r="I119" s="17">
         <v>0.0</v>
       </c>
       <c r="J119" s="11">
         <v>0</v>
       </c>
       <c r="K119" s="14">
         <f>G119*J119</f>
         <v>0</v>
       </c>
     </row>
     <row r="120" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A120" s="19">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B120" s="8"/>
       <c r="C120" s="9" t="s">
-        <v>111</v>
+        <v>117</v>
       </c>
       <c r="D120" s="10" t="s">
-        <v>112</v>
+        <v>118</v>
       </c>
       <c r="E120" s="10" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="F120" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G120" s="17">
         <v>87.3</v>
       </c>
       <c r="H120" s="17">
         <v>0.0</v>
       </c>
       <c r="I120" s="17">
         <v>0.0</v>
       </c>
       <c r="J120" s="11">
         <v>0</v>
       </c>
       <c r="K120" s="14">
         <f>G120*J120</f>
         <v>0</v>
       </c>
     </row>
     <row r="121" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A121" s="19">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B121" s="8"/>
       <c r="C121" s="9" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="D121" s="10" t="s">
-        <v>115</v>
+        <v>121</v>
       </c>
       <c r="E121" s="10" t="s">
-        <v>116</v>
+        <v>122</v>
       </c>
       <c r="F121" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G121" s="17">
         <v>87.3</v>
       </c>
       <c r="H121" s="17">
         <v>0.0</v>
       </c>
       <c r="I121" s="17">
         <v>0.0</v>
       </c>
       <c r="J121" s="11">
         <v>0</v>
       </c>
       <c r="K121" s="14">
         <f>G121*J121</f>
         <v>0</v>
       </c>
     </row>
     <row r="122" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A122" s="19">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B122" s="8"/>
       <c r="C122" s="9" t="s">
-        <v>117</v>
+        <v>129</v>
       </c>
       <c r="D122" s="10" t="s">
-        <v>118</v>
+        <v>130</v>
       </c>
       <c r="E122" s="10" t="s">
-        <v>119</v>
+        <v>131</v>
       </c>
       <c r="F122" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G122" s="17">
         <v>87.3</v>
       </c>
       <c r="H122" s="17">
         <v>0.0</v>
       </c>
       <c r="I122" s="17">
         <v>0.0</v>
       </c>
       <c r="J122" s="11">
         <v>0</v>
       </c>
       <c r="K122" s="14">
         <f>G122*J122</f>
         <v>0</v>
       </c>
     </row>
     <row r="123" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A123" s="19">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B123" s="8"/>
       <c r="C123" s="9" t="s">
-        <v>126</v>
+        <v>135</v>
       </c>
       <c r="D123" s="10" t="s">
-        <v>127</v>
+        <v>136</v>
       </c>
       <c r="E123" s="10" t="s">
-        <v>128</v>
+        <v>137</v>
       </c>
       <c r="F123" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G123" s="17">
         <v>87.3</v>
       </c>
       <c r="H123" s="17">
         <v>0.0</v>
       </c>
       <c r="I123" s="17">
         <v>0.0</v>
       </c>
       <c r="J123" s="11">
         <v>0</v>
       </c>
       <c r="K123" s="14">
         <f>G123*J123</f>
         <v>0</v>
       </c>
     </row>
     <row r="124" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A124" s="19">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="B124" s="8"/>
       <c r="C124" s="9" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="D124" s="10" t="s">
-        <v>133</v>
+        <v>139</v>
       </c>
       <c r="E124" s="10" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="F124" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G124" s="17">
         <v>87.3</v>
       </c>
       <c r="H124" s="17">
         <v>0.0</v>
       </c>
       <c r="I124" s="17">
         <v>0.0</v>
       </c>
       <c r="J124" s="11">
         <v>0</v>
       </c>
       <c r="K124" s="14">
         <f>G124*J124</f>
         <v>0</v>
       </c>
     </row>
     <row r="125" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A125" s="19">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B125" s="8"/>
       <c r="C125" s="9" t="s">
-        <v>135</v>
+        <v>144</v>
       </c>
       <c r="D125" s="10" t="s">
-        <v>136</v>
+        <v>145</v>
       </c>
       <c r="E125" s="10" t="s">
-        <v>137</v>
+        <v>146</v>
       </c>
       <c r="F125" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G125" s="17">
         <v>87.3</v>
       </c>
       <c r="H125" s="17">
         <v>0.0</v>
       </c>
       <c r="I125" s="17">
         <v>0.0</v>
       </c>
       <c r="J125" s="11">
         <v>0</v>
       </c>
       <c r="K125" s="14">
         <f>G125*J125</f>
         <v>0</v>
       </c>
     </row>
     <row r="126" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A126" s="19">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B126" s="8"/>
       <c r="C126" s="9" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="D126" s="10" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="E126" s="10" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="F126" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G126" s="17">
         <v>87.3</v>
       </c>
       <c r="H126" s="17">
         <v>0.0</v>
       </c>
       <c r="I126" s="17">
         <v>0.0</v>
       </c>
       <c r="J126" s="11">
         <v>0</v>
       </c>
       <c r="K126" s="14">
         <f>G126*J126</f>
         <v>0</v>
       </c>
     </row>
-    <row r="127" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A127" s="19">
+    <row r="127" spans="1:11" outlineLevel="2">
+      <c r="A127" s="21" t="s">
+        <v>158</v>
+      </c>
+      <c r="B127" s="2"/>
+      <c r="C127" s="2"/>
+      <c r="D127" s="2"/>
+      <c r="E127" s="2"/>
+      <c r="F127" s="2"/>
+      <c r="G127" s="12"/>
+      <c r="H127" s="12"/>
+      <c r="I127" s="12"/>
+      <c r="J127" s="2"/>
+      <c r="K127" s="12"/>
+    </row>
+    <row r="128" spans="1:11" outlineLevel="3">
+      <c r="A128" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="B128" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="C128" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D128" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="E128" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="F128" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="G128" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="H128" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="I128" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="J128" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="K128" s="13" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="129" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A129" s="19">
+        <v>1</v>
+      </c>
+      <c r="B129" s="8"/>
+      <c r="C129" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="D129" s="10" t="s">
         <v>22</v>
       </c>
-      <c r="B127" s="8"/>
-[...30 lines deleted...]
-      <c r="A128" s="19">
+      <c r="E129" s="10" t="s">
         <v>23</v>
       </c>
-      <c r="B128" s="8"/>
-[...76 lines deleted...]
-        <v>13</v>
+      <c r="F129" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G129" s="17">
+        <v>116.0</v>
+      </c>
+      <c r="H129" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I129" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J129" s="11">
+        <v>0</v>
+      </c>
+      <c r="K129" s="14">
+        <f>G129*J129</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="130" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A130" s="19">
+        <v>2</v>
+      </c>
+      <c r="B130" s="8"/>
+      <c r="C130" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="D130" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="E130" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="F130" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G130" s="17">
+        <v>176.0</v>
+      </c>
+      <c r="H130" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I130" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J130" s="11">
+        <v>0</v>
+      </c>
+      <c r="K130" s="14">
+        <f>G130*J130</f>
+        <v>0</v>
       </c>
     </row>
     <row r="131" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A131" s="19">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B131" s="8"/>
       <c r="C131" s="9" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="D131" s="10" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E131" s="10" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="F131" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G131" s="17">
         <v>116.0</v>
       </c>
       <c r="H131" s="17">
         <v>0.0</v>
       </c>
       <c r="I131" s="17">
         <v>0.0</v>
       </c>
       <c r="J131" s="11">
         <v>0</v>
       </c>
       <c r="K131" s="14">
         <f>G131*J131</f>
         <v>0</v>
       </c>
     </row>
     <row r="132" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A132" s="19">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B132" s="8"/>
       <c r="C132" s="9" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="D132" s="10" t="s">
-        <v>28</v>
+        <v>40</v>
       </c>
       <c r="E132" s="10" t="s">
-        <v>29</v>
+        <v>41</v>
       </c>
       <c r="F132" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G132" s="17">
         <v>176.0</v>
       </c>
       <c r="H132" s="17">
         <v>0.0</v>
       </c>
       <c r="I132" s="17">
         <v>0.0</v>
       </c>
       <c r="J132" s="11">
         <v>0</v>
       </c>
       <c r="K132" s="14">
         <f>G132*J132</f>
         <v>0</v>
       </c>
     </row>
     <row r="133" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A133" s="19">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B133" s="8"/>
       <c r="C133" s="9" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="D133" s="10" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="E133" s="10" t="s">
-        <v>35</v>
+        <v>47</v>
       </c>
       <c r="F133" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G133" s="17">
         <v>116.0</v>
       </c>
       <c r="H133" s="17">
         <v>0.0</v>
       </c>
       <c r="I133" s="17">
         <v>0.0</v>
       </c>
       <c r="J133" s="11">
         <v>0</v>
       </c>
       <c r="K133" s="14">
         <f>G133*J133</f>
         <v>0</v>
       </c>
     </row>
     <row r="134" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A134" s="19">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B134" s="8"/>
       <c r="C134" s="9" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="D134" s="10" t="s">
-        <v>40</v>
+        <v>52</v>
       </c>
       <c r="E134" s="10" t="s">
-        <v>41</v>
+        <v>53</v>
       </c>
       <c r="F134" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G134" s="17">
         <v>176.0</v>
       </c>
       <c r="H134" s="17">
         <v>0.0</v>
       </c>
       <c r="I134" s="17">
         <v>0.0</v>
       </c>
       <c r="J134" s="11">
         <v>0</v>
       </c>
       <c r="K134" s="14">
         <f>G134*J134</f>
         <v>0</v>
       </c>
     </row>
     <row r="135" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A135" s="19">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B135" s="8"/>
       <c r="C135" s="9" t="s">
-        <v>45</v>
+        <v>57</v>
       </c>
       <c r="D135" s="10" t="s">
-        <v>46</v>
+        <v>58</v>
       </c>
       <c r="E135" s="10" t="s">
-        <v>47</v>
+        <v>59</v>
       </c>
       <c r="F135" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G135" s="17">
-        <v>116.0</v>
+        <v>176.0</v>
       </c>
       <c r="H135" s="17">
         <v>0.0</v>
       </c>
       <c r="I135" s="17">
         <v>0.0</v>
       </c>
       <c r="J135" s="11">
         <v>0</v>
       </c>
       <c r="K135" s="14">
         <f>G135*J135</f>
         <v>0</v>
       </c>
     </row>
     <row r="136" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A136" s="19">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B136" s="8"/>
       <c r="C136" s="9" t="s">
-        <v>51</v>
+        <v>60</v>
       </c>
       <c r="D136" s="10" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="E136" s="10" t="s">
-        <v>53</v>
+        <v>62</v>
       </c>
       <c r="F136" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G136" s="17">
         <v>176.0</v>
       </c>
       <c r="H136" s="17">
         <v>0.0</v>
       </c>
       <c r="I136" s="17">
         <v>0.0</v>
       </c>
       <c r="J136" s="11">
         <v>0</v>
       </c>
       <c r="K136" s="14">
         <f>G136*J136</f>
         <v>0</v>
       </c>
     </row>
     <row r="137" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A137" s="19">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B137" s="8"/>
       <c r="C137" s="9" t="s">
-        <v>57</v>
+        <v>66</v>
       </c>
       <c r="D137" s="10" t="s">
-        <v>58</v>
+        <v>67</v>
       </c>
       <c r="E137" s="10" t="s">
-        <v>59</v>
+        <v>68</v>
       </c>
       <c r="F137" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G137" s="17">
-        <v>176.0</v>
+        <v>215.71</v>
       </c>
       <c r="H137" s="17">
         <v>0.0</v>
       </c>
       <c r="I137" s="17">
         <v>0.0</v>
       </c>
       <c r="J137" s="11">
         <v>0</v>
       </c>
       <c r="K137" s="14">
         <f>G137*J137</f>
         <v>0</v>
       </c>
     </row>
     <row r="138" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A138" s="19">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B138" s="8"/>
       <c r="C138" s="9" t="s">
-        <v>60</v>
+        <v>72</v>
       </c>
       <c r="D138" s="10" t="s">
-        <v>61</v>
+        <v>73</v>
       </c>
       <c r="E138" s="10" t="s">
-        <v>62</v>
+        <v>74</v>
       </c>
       <c r="F138" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G138" s="17">
         <v>176.0</v>
       </c>
       <c r="H138" s="17">
         <v>0.0</v>
       </c>
       <c r="I138" s="17">
         <v>0.0</v>
       </c>
       <c r="J138" s="11">
         <v>0</v>
       </c>
       <c r="K138" s="14">
         <f>G138*J138</f>
         <v>0</v>
       </c>
     </row>
     <row r="139" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A139" s="19">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B139" s="8"/>
       <c r="C139" s="9" t="s">
-        <v>66</v>
+        <v>78</v>
       </c>
       <c r="D139" s="10" t="s">
-        <v>67</v>
+        <v>79</v>
       </c>
       <c r="E139" s="10" t="s">
-        <v>68</v>
+        <v>80</v>
       </c>
       <c r="F139" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G139" s="17">
-        <v>215.71</v>
+        <v>176.0</v>
       </c>
       <c r="H139" s="17">
         <v>0.0</v>
       </c>
       <c r="I139" s="17">
         <v>0.0</v>
       </c>
       <c r="J139" s="11">
         <v>0</v>
       </c>
       <c r="K139" s="14">
         <f>G139*J139</f>
         <v>0</v>
       </c>
     </row>
     <row r="140" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A140" s="19">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B140" s="8"/>
       <c r="C140" s="9" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="D140" s="10" t="s">
-        <v>73</v>
+        <v>85</v>
       </c>
       <c r="E140" s="10" t="s">
-        <v>74</v>
+        <v>86</v>
       </c>
       <c r="F140" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G140" s="17">
         <v>176.0</v>
       </c>
       <c r="H140" s="17">
         <v>0.0</v>
       </c>
       <c r="I140" s="17">
         <v>0.0</v>
       </c>
       <c r="J140" s="11">
         <v>0</v>
       </c>
       <c r="K140" s="14">
         <f>G140*J140</f>
         <v>0</v>
       </c>
     </row>
     <row r="141" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A141" s="19">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B141" s="8"/>
       <c r="C141" s="9" t="s">
-        <v>75</v>
+        <v>93</v>
       </c>
       <c r="D141" s="10" t="s">
-        <v>76</v>
+        <v>94</v>
       </c>
       <c r="E141" s="10" t="s">
-        <v>77</v>
+        <v>95</v>
       </c>
       <c r="F141" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G141" s="17">
         <v>176.0</v>
       </c>
       <c r="H141" s="17">
         <v>0.0</v>
       </c>
       <c r="I141" s="17">
         <v>0.0</v>
       </c>
       <c r="J141" s="11">
         <v>0</v>
       </c>
       <c r="K141" s="14">
         <f>G141*J141</f>
         <v>0</v>
       </c>
     </row>
     <row r="142" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A142" s="19">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B142" s="8"/>
       <c r="C142" s="9" t="s">
-        <v>81</v>
+        <v>96</v>
       </c>
       <c r="D142" s="10" t="s">
-        <v>82</v>
+        <v>97</v>
       </c>
       <c r="E142" s="10" t="s">
-        <v>83</v>
+        <v>98</v>
       </c>
       <c r="F142" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G142" s="17">
         <v>176.0</v>
       </c>
       <c r="H142" s="17">
         <v>0.0</v>
       </c>
       <c r="I142" s="17">
         <v>0.0</v>
       </c>
       <c r="J142" s="11">
         <v>0</v>
       </c>
       <c r="K142" s="14">
         <f>G142*J142</f>
         <v>0</v>
       </c>
     </row>
     <row r="143" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A143" s="19">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B143" s="8"/>
       <c r="C143" s="9" t="s">
-        <v>90</v>
+        <v>99</v>
       </c>
       <c r="D143" s="10" t="s">
-        <v>91</v>
+        <v>100</v>
       </c>
       <c r="E143" s="10" t="s">
-        <v>92</v>
+        <v>101</v>
       </c>
       <c r="F143" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G143" s="17">
         <v>176.0</v>
       </c>
       <c r="H143" s="17">
         <v>0.0</v>
       </c>
       <c r="I143" s="17">
         <v>0.0</v>
       </c>
       <c r="J143" s="11">
         <v>0</v>
       </c>
       <c r="K143" s="14">
         <f>G143*J143</f>
         <v>0</v>
       </c>
     </row>
     <row r="144" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A144" s="19">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B144" s="8"/>
       <c r="C144" s="9" t="s">
-        <v>93</v>
+        <v>102</v>
       </c>
       <c r="D144" s="10" t="s">
-        <v>94</v>
+        <v>103</v>
       </c>
       <c r="E144" s="10" t="s">
-        <v>95</v>
+        <v>104</v>
       </c>
       <c r="F144" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G144" s="17">
         <v>176.0</v>
       </c>
       <c r="H144" s="17">
         <v>0.0</v>
       </c>
       <c r="I144" s="17">
         <v>0.0</v>
       </c>
       <c r="J144" s="11">
         <v>0</v>
       </c>
       <c r="K144" s="14">
         <f>G144*J144</f>
         <v>0</v>
       </c>
     </row>
     <row r="145" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A145" s="19">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B145" s="8"/>
       <c r="C145" s="9" t="s">
-        <v>96</v>
+        <v>111</v>
       </c>
       <c r="D145" s="10" t="s">
-        <v>97</v>
+        <v>112</v>
       </c>
       <c r="E145" s="10" t="s">
-        <v>98</v>
+        <v>113</v>
       </c>
       <c r="F145" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G145" s="17">
         <v>176.0</v>
       </c>
       <c r="H145" s="17">
         <v>0.0</v>
       </c>
       <c r="I145" s="17">
         <v>0.0</v>
       </c>
       <c r="J145" s="11">
         <v>0</v>
       </c>
       <c r="K145" s="14">
         <f>G145*J145</f>
         <v>0</v>
       </c>
     </row>
     <row r="146" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A146" s="19">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B146" s="8"/>
       <c r="C146" s="9" t="s">
-        <v>99</v>
+        <v>150</v>
       </c>
       <c r="D146" s="10" t="s">
-        <v>100</v>
+        <v>151</v>
       </c>
       <c r="E146" s="10" t="s">
-        <v>101</v>
+        <v>152</v>
       </c>
       <c r="F146" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G146" s="17">
         <v>176.0</v>
       </c>
       <c r="H146" s="17">
         <v>0.0</v>
       </c>
       <c r="I146" s="17">
         <v>0.0</v>
       </c>
       <c r="J146" s="11">
         <v>0</v>
       </c>
       <c r="K146" s="14">
         <f>G146*J146</f>
         <v>0</v>
       </c>
     </row>
     <row r="147" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A147" s="19">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B147" s="8"/>
       <c r="C147" s="9" t="s">
-        <v>108</v>
+        <v>123</v>
       </c>
       <c r="D147" s="10" t="s">
-        <v>109</v>
+        <v>124</v>
       </c>
       <c r="E147" s="10" t="s">
-        <v>110</v>
+        <v>125</v>
       </c>
       <c r="F147" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G147" s="17">
         <v>176.0</v>
       </c>
       <c r="H147" s="17">
         <v>0.0</v>
       </c>
       <c r="I147" s="17">
         <v>0.0</v>
       </c>
       <c r="J147" s="11">
         <v>0</v>
       </c>
       <c r="K147" s="14">
         <f>G147*J147</f>
         <v>0</v>
       </c>
     </row>
     <row r="148" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A148" s="19">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B148" s="8"/>
       <c r="C148" s="9" t="s">
-        <v>153</v>
+        <v>126</v>
       </c>
       <c r="D148" s="10" t="s">
-        <v>154</v>
+        <v>127</v>
       </c>
       <c r="E148" s="10" t="s">
-        <v>155</v>
+        <v>128</v>
       </c>
       <c r="F148" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G148" s="17">
         <v>176.0</v>
       </c>
       <c r="H148" s="17">
         <v>0.0</v>
       </c>
       <c r="I148" s="17">
         <v>0.0</v>
       </c>
       <c r="J148" s="11">
         <v>0</v>
       </c>
       <c r="K148" s="14">
         <f>G148*J148</f>
         <v>0</v>
       </c>
     </row>
     <row r="149" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A149" s="19">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="B149" s="8"/>
       <c r="C149" s="9" t="s">
-        <v>120</v>
+        <v>132</v>
       </c>
       <c r="D149" s="10" t="s">
-        <v>121</v>
+        <v>133</v>
       </c>
       <c r="E149" s="10" t="s">
-        <v>122</v>
+        <v>134</v>
       </c>
       <c r="F149" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G149" s="17">
         <v>176.0</v>
       </c>
       <c r="H149" s="17">
         <v>0.0</v>
       </c>
       <c r="I149" s="17">
         <v>0.0</v>
       </c>
       <c r="J149" s="11">
         <v>0</v>
       </c>
       <c r="K149" s="14">
         <f>G149*J149</f>
         <v>0</v>
       </c>
     </row>
     <row r="150" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A150" s="19">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B150" s="8"/>
       <c r="C150" s="9" t="s">
-        <v>123</v>
+        <v>153</v>
       </c>
       <c r="D150" s="10" t="s">
-        <v>124</v>
+        <v>154</v>
       </c>
       <c r="E150" s="10" t="s">
-        <v>125</v>
+        <v>155</v>
       </c>
       <c r="F150" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G150" s="17">
-        <v>176.0</v>
+        <v>168.0</v>
       </c>
       <c r="H150" s="17">
         <v>0.0</v>
       </c>
       <c r="I150" s="17">
         <v>0.0</v>
       </c>
       <c r="J150" s="11">
         <v>0</v>
       </c>
       <c r="K150" s="14">
         <f>G150*J150</f>
         <v>0</v>
       </c>
     </row>
     <row r="151" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A151" s="19">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B151" s="8"/>
       <c r="C151" s="9" t="s">
-        <v>129</v>
+        <v>141</v>
       </c>
       <c r="D151" s="10" t="s">
-        <v>130</v>
+        <v>142</v>
       </c>
       <c r="E151" s="10" t="s">
-        <v>131</v>
+        <v>143</v>
       </c>
       <c r="F151" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G151" s="17">
-        <v>176.0</v>
+        <v>116.0</v>
       </c>
       <c r="H151" s="17">
         <v>0.0</v>
       </c>
       <c r="I151" s="17">
         <v>0.0</v>
       </c>
       <c r="J151" s="11">
         <v>0</v>
       </c>
       <c r="K151" s="14">
         <f>G151*J151</f>
         <v>0</v>
       </c>
     </row>
-    <row r="152" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
-[...67 lines deleted...]
-    <row r="154" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
+    <row r="152" spans="1:11" outlineLevel="1">
+      <c r="A152" s="20" t="s">
+        <v>159</v>
+      </c>
+      <c r="B152" s="2"/>
+      <c r="C152" s="2"/>
+      <c r="D152" s="2"/>
+      <c r="E152" s="2"/>
+      <c r="F152" s="2"/>
+      <c r="G152" s="12"/>
+      <c r="H152" s="12"/>
+      <c r="I152" s="12"/>
+      <c r="J152" s="2"/>
+      <c r="K152" s="12"/>
+    </row>
+    <row r="153" spans="1:11" outlineLevel="2">
+      <c r="A153" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="B153" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="C153" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D153" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="E153" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="F153" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="G153" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="H153" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="I153" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="J153" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="K153" s="13" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="154" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A154" s="19">
-        <v>24</v>
+        <v>1</v>
       </c>
       <c r="B154" s="8"/>
       <c r="C154" s="9" t="s">
-        <v>147</v>
+        <v>14</v>
       </c>
       <c r="D154" s="10" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="E154" s="10" t="s">
-        <v>149</v>
+        <v>16</v>
       </c>
       <c r="F154" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G154" s="17">
-        <v>176.0</v>
+        <v>68.25</v>
       </c>
       <c r="H154" s="17">
         <v>0.0</v>
       </c>
       <c r="I154" s="17">
         <v>0.0</v>
       </c>
       <c r="J154" s="11">
         <v>0</v>
       </c>
       <c r="K154" s="14">
         <f>G154*J154</f>
         <v>0</v>
       </c>
     </row>
-    <row r="155" spans="1:11" outlineLevel="1">
-[...92 lines deleted...]
-        <f>SUM(K5:K157)</f>
+    <row r="155" spans="1:11">
+      <c r="I155" s="7" t="s">
+        <v>160</v>
+      </c>
+      <c r="J155" s="22">
+        <f>SUM(J5:J154)</f>
+        <v>0</v>
+      </c>
+      <c r="K155" s="22">
+        <f>SUM(K5:K154)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:G1"/>
     <mergeCell ref="A5:K5"/>
-    <mergeCell ref="A55:K55"/>
-[...2 lines deleted...]
-    <mergeCell ref="A155:K155"/>
+    <mergeCell ref="A54:K54"/>
+    <mergeCell ref="A102:K102"/>
+    <mergeCell ref="A127:K127"/>
+    <mergeCell ref="A152:K152"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="E7" r:id="rId_hyperlink_1"/>
     <hyperlink ref="E8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="E9" r:id="rId_hyperlink_3"/>
     <hyperlink ref="E10" r:id="rId_hyperlink_4"/>
     <hyperlink ref="E11" r:id="rId_hyperlink_5"/>
     <hyperlink ref="E12" r:id="rId_hyperlink_6"/>
     <hyperlink ref="E13" r:id="rId_hyperlink_7"/>
     <hyperlink ref="E14" r:id="rId_hyperlink_8"/>
     <hyperlink ref="E15" r:id="rId_hyperlink_9"/>
     <hyperlink ref="E16" r:id="rId_hyperlink_10"/>
     <hyperlink ref="E17" r:id="rId_hyperlink_11"/>
     <hyperlink ref="E18" r:id="rId_hyperlink_12"/>
     <hyperlink ref="E19" r:id="rId_hyperlink_13"/>
     <hyperlink ref="E20" r:id="rId_hyperlink_14"/>
     <hyperlink ref="E21" r:id="rId_hyperlink_15"/>
     <hyperlink ref="E22" r:id="rId_hyperlink_16"/>
     <hyperlink ref="E23" r:id="rId_hyperlink_17"/>
     <hyperlink ref="E24" r:id="rId_hyperlink_18"/>
     <hyperlink ref="E25" r:id="rId_hyperlink_19"/>
     <hyperlink ref="E26" r:id="rId_hyperlink_20"/>
     <hyperlink ref="E27" r:id="rId_hyperlink_21"/>
     <hyperlink ref="E28" r:id="rId_hyperlink_22"/>
     <hyperlink ref="E29" r:id="rId_hyperlink_23"/>
     <hyperlink ref="E30" r:id="rId_hyperlink_24"/>
     <hyperlink ref="E31" r:id="rId_hyperlink_25"/>
     <hyperlink ref="E32" r:id="rId_hyperlink_26"/>
     <hyperlink ref="E33" r:id="rId_hyperlink_27"/>
     <hyperlink ref="E34" r:id="rId_hyperlink_28"/>
     <hyperlink ref="E35" r:id="rId_hyperlink_29"/>
     <hyperlink ref="E36" r:id="rId_hyperlink_30"/>
     <hyperlink ref="E37" r:id="rId_hyperlink_31"/>
     <hyperlink ref="E38" r:id="rId_hyperlink_32"/>
     <hyperlink ref="E39" r:id="rId_hyperlink_33"/>
     <hyperlink ref="E40" r:id="rId_hyperlink_34"/>
     <hyperlink ref="E41" r:id="rId_hyperlink_35"/>
     <hyperlink ref="E42" r:id="rId_hyperlink_36"/>
     <hyperlink ref="E43" r:id="rId_hyperlink_37"/>
     <hyperlink ref="E44" r:id="rId_hyperlink_38"/>
     <hyperlink ref="E45" r:id="rId_hyperlink_39"/>
     <hyperlink ref="E46" r:id="rId_hyperlink_40"/>
     <hyperlink ref="E47" r:id="rId_hyperlink_41"/>
     <hyperlink ref="E48" r:id="rId_hyperlink_42"/>
     <hyperlink ref="E49" r:id="rId_hyperlink_43"/>
     <hyperlink ref="E50" r:id="rId_hyperlink_44"/>
     <hyperlink ref="E51" r:id="rId_hyperlink_45"/>
     <hyperlink ref="E52" r:id="rId_hyperlink_46"/>
     <hyperlink ref="E53" r:id="rId_hyperlink_47"/>
-    <hyperlink ref="E54" r:id="rId_hyperlink_48"/>
+    <hyperlink ref="E56" r:id="rId_hyperlink_48"/>
     <hyperlink ref="E57" r:id="rId_hyperlink_49"/>
     <hyperlink ref="E58" r:id="rId_hyperlink_50"/>
     <hyperlink ref="E59" r:id="rId_hyperlink_51"/>
     <hyperlink ref="E60" r:id="rId_hyperlink_52"/>
     <hyperlink ref="E61" r:id="rId_hyperlink_53"/>
     <hyperlink ref="E62" r:id="rId_hyperlink_54"/>
     <hyperlink ref="E63" r:id="rId_hyperlink_55"/>
     <hyperlink ref="E64" r:id="rId_hyperlink_56"/>
     <hyperlink ref="E65" r:id="rId_hyperlink_57"/>
     <hyperlink ref="E66" r:id="rId_hyperlink_58"/>
     <hyperlink ref="E67" r:id="rId_hyperlink_59"/>
     <hyperlink ref="E68" r:id="rId_hyperlink_60"/>
     <hyperlink ref="E69" r:id="rId_hyperlink_61"/>
     <hyperlink ref="E70" r:id="rId_hyperlink_62"/>
     <hyperlink ref="E71" r:id="rId_hyperlink_63"/>
     <hyperlink ref="E72" r:id="rId_hyperlink_64"/>
     <hyperlink ref="E73" r:id="rId_hyperlink_65"/>
     <hyperlink ref="E74" r:id="rId_hyperlink_66"/>
     <hyperlink ref="E75" r:id="rId_hyperlink_67"/>
     <hyperlink ref="E76" r:id="rId_hyperlink_68"/>
     <hyperlink ref="E77" r:id="rId_hyperlink_69"/>
     <hyperlink ref="E78" r:id="rId_hyperlink_70"/>
     <hyperlink ref="E79" r:id="rId_hyperlink_71"/>
     <hyperlink ref="E80" r:id="rId_hyperlink_72"/>
     <hyperlink ref="E81" r:id="rId_hyperlink_73"/>
     <hyperlink ref="E82" r:id="rId_hyperlink_74"/>
     <hyperlink ref="E83" r:id="rId_hyperlink_75"/>
     <hyperlink ref="E84" r:id="rId_hyperlink_76"/>
     <hyperlink ref="E85" r:id="rId_hyperlink_77"/>
     <hyperlink ref="E86" r:id="rId_hyperlink_78"/>
     <hyperlink ref="E87" r:id="rId_hyperlink_79"/>
     <hyperlink ref="E88" r:id="rId_hyperlink_80"/>
     <hyperlink ref="E89" r:id="rId_hyperlink_81"/>
     <hyperlink ref="E90" r:id="rId_hyperlink_82"/>
     <hyperlink ref="E91" r:id="rId_hyperlink_83"/>
     <hyperlink ref="E92" r:id="rId_hyperlink_84"/>
     <hyperlink ref="E93" r:id="rId_hyperlink_85"/>
     <hyperlink ref="E94" r:id="rId_hyperlink_86"/>
     <hyperlink ref="E95" r:id="rId_hyperlink_87"/>
     <hyperlink ref="E96" r:id="rId_hyperlink_88"/>
     <hyperlink ref="E97" r:id="rId_hyperlink_89"/>
     <hyperlink ref="E98" r:id="rId_hyperlink_90"/>
     <hyperlink ref="E99" r:id="rId_hyperlink_91"/>
     <hyperlink ref="E100" r:id="rId_hyperlink_92"/>
     <hyperlink ref="E101" r:id="rId_hyperlink_93"/>
-    <hyperlink ref="E102" r:id="rId_hyperlink_94"/>
-    <hyperlink ref="E103" r:id="rId_hyperlink_95"/>
+    <hyperlink ref="E104" r:id="rId_hyperlink_94"/>
+    <hyperlink ref="E105" r:id="rId_hyperlink_95"/>
     <hyperlink ref="E106" r:id="rId_hyperlink_96"/>
     <hyperlink ref="E107" r:id="rId_hyperlink_97"/>
     <hyperlink ref="E108" r:id="rId_hyperlink_98"/>
     <hyperlink ref="E109" r:id="rId_hyperlink_99"/>
     <hyperlink ref="E110" r:id="rId_hyperlink_100"/>
     <hyperlink ref="E111" r:id="rId_hyperlink_101"/>
     <hyperlink ref="E112" r:id="rId_hyperlink_102"/>
     <hyperlink ref="E113" r:id="rId_hyperlink_103"/>
     <hyperlink ref="E114" r:id="rId_hyperlink_104"/>
     <hyperlink ref="E115" r:id="rId_hyperlink_105"/>
     <hyperlink ref="E116" r:id="rId_hyperlink_106"/>
     <hyperlink ref="E117" r:id="rId_hyperlink_107"/>
     <hyperlink ref="E118" r:id="rId_hyperlink_108"/>
     <hyperlink ref="E119" r:id="rId_hyperlink_109"/>
     <hyperlink ref="E120" r:id="rId_hyperlink_110"/>
     <hyperlink ref="E121" r:id="rId_hyperlink_111"/>
     <hyperlink ref="E122" r:id="rId_hyperlink_112"/>
     <hyperlink ref="E123" r:id="rId_hyperlink_113"/>
     <hyperlink ref="E124" r:id="rId_hyperlink_114"/>
     <hyperlink ref="E125" r:id="rId_hyperlink_115"/>
     <hyperlink ref="E126" r:id="rId_hyperlink_116"/>
-    <hyperlink ref="E127" r:id="rId_hyperlink_117"/>
-    <hyperlink ref="E128" r:id="rId_hyperlink_118"/>
+    <hyperlink ref="E129" r:id="rId_hyperlink_117"/>
+    <hyperlink ref="E130" r:id="rId_hyperlink_118"/>
     <hyperlink ref="E131" r:id="rId_hyperlink_119"/>
     <hyperlink ref="E132" r:id="rId_hyperlink_120"/>
     <hyperlink ref="E133" r:id="rId_hyperlink_121"/>
     <hyperlink ref="E134" r:id="rId_hyperlink_122"/>
     <hyperlink ref="E135" r:id="rId_hyperlink_123"/>
     <hyperlink ref="E136" r:id="rId_hyperlink_124"/>
     <hyperlink ref="E137" r:id="rId_hyperlink_125"/>
     <hyperlink ref="E138" r:id="rId_hyperlink_126"/>
     <hyperlink ref="E139" r:id="rId_hyperlink_127"/>
     <hyperlink ref="E140" r:id="rId_hyperlink_128"/>
     <hyperlink ref="E141" r:id="rId_hyperlink_129"/>
     <hyperlink ref="E142" r:id="rId_hyperlink_130"/>
     <hyperlink ref="E143" r:id="rId_hyperlink_131"/>
     <hyperlink ref="E144" r:id="rId_hyperlink_132"/>
     <hyperlink ref="E145" r:id="rId_hyperlink_133"/>
     <hyperlink ref="E146" r:id="rId_hyperlink_134"/>
     <hyperlink ref="E147" r:id="rId_hyperlink_135"/>
     <hyperlink ref="E148" r:id="rId_hyperlink_136"/>
     <hyperlink ref="E149" r:id="rId_hyperlink_137"/>
     <hyperlink ref="E150" r:id="rId_hyperlink_138"/>
     <hyperlink ref="E151" r:id="rId_hyperlink_139"/>
-    <hyperlink ref="E152" r:id="rId_hyperlink_140"/>
-[...2 lines deleted...]
-    <hyperlink ref="E157" r:id="rId_hyperlink_143"/>
+    <hyperlink ref="E154" r:id="rId_hyperlink_140"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>