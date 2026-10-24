--- v0 (2026-08-05)
+++ v1 (2026-10-24)
@@ -15,608 +15,1166 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jfif" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="583">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1201">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-08-05 08:53:19</t>
+    <t>Актуальность прайса на: 2026-10-24 07:24:02</t>
   </si>
   <si>
     <t>Новинки</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>3%</t>
   </si>
   <si>
     <t>5%</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Сумма</t>
   </si>
   <si>
-    <t>721807/7</t>
-[...5 lines deleted...]
-    <t>https://krasnodar.omg-gift.ru/product/korobka-pryamougolnaya-28-5-20-5-11-5-s-prozrachnoy-kryshkoy-i-bantom-belyy-chyornyy-1-12-art-721807-7/</t>
+    <t>720887/3</t>
+  </si>
+  <si>
+    <t>Коробка Круглая 25*15 сборная Белый 1/14 Арт: 720887/3</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/7208871-2-1-1/</t>
   </si>
   <si>
     <t>много</t>
   </si>
   <si>
-    <t>720113/3</t>
-[...68 lines deleted...]
-    <t>https://krasnodar.omg-gift.ru/product/4201501-1-2/</t>
+    <t>000811A/103</t>
+  </si>
+  <si>
+    <t>Мешочки бархатные 30*40 класс Б Синий 1/20 1/300 Арт: 000811A/103</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/meshochki-barkhatnye-30-40-klass-b-siniy-1-20-1-300-art-000811a-103/</t>
+  </si>
+  <si>
+    <t>000170P/559</t>
+  </si>
+  <si>
+    <t>Пакет подарочный "Ваза для цветов" 15*13*13 230г Бледно-зелёный 1/10 1/120 Арт: 000170P/559</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/paket-podarochnyy-vaza-dlya-tsvetov-15-13-13-230g-bledno-zelyonyy-1-10-1-120-art-000170p-559/</t>
+  </si>
+  <si>
+    <t>000989-10</t>
+  </si>
+  <si>
+    <t>Скотч двухсторонний 1,0см/25ярд 1/20 1/360 Арт: 000989-10</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/skotch-dvukhstoronniy-1-0sm-25yard-1-20-1-360-art-000989-10/</t>
+  </si>
+  <si>
+    <t>2710/15</t>
+  </si>
+  <si>
+    <t>Лента Анкор для цветов 15мм*50м 1/8 1/48 Арт: 2710/15</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/lenta-ankor-dlya-tsvetov-15mm-50m-1-8-1-48-art-2710-15/</t>
+  </si>
+  <si>
+    <t>1063/1</t>
+  </si>
+  <si>
+    <t>Нож флористический 35см 108г Розовый 1/24 1/144 Арт: 1063/1</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/nozh-floristicheskiy-35sm-108g-rozovyy-1-24-1-144-art-1063-1/</t>
+  </si>
+  <si>
+    <t>420075/9</t>
+  </si>
+  <si>
+    <t>Проволока 0,9мм*40см Коричневый 1кг 1/15 Арт: 420075/9</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/provoloka-0-9mm-40sm-korichnevyy-1kg-1-15-art-420075-9/</t>
+  </si>
+  <si>
+    <t>000170G/3375</t>
+  </si>
+  <si>
+    <t>Пакет подарочный "Ваза для цветов" 15,5*13*9,5 230г Тиффани 1/10 1/150 Арт: 000170G/3375</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/paket-podarochnyy-vaza-dlya-tsvetov-15-5-13-9-5-230g-tiffani-1-10-1-150-art-000170g-3375/</t>
+  </si>
+  <si>
+    <t>000989-20</t>
+  </si>
+  <si>
+    <t>Скотч двухсторонний 2см/25ярд 1/15 1/180 Арт: 000989-20</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/skotch-dvukhstoronniy-2sm-25yard-1-15-1-180-art-000989-20/</t>
+  </si>
+  <si>
+    <t>000783/1</t>
+  </si>
+  <si>
+    <t>Скрепки декоративные фигурные набор (48 шт.) 2,9*1,8 "Heart Note" Бронзовый 1/12 1/240 Арт: 000783/1</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/skrepki-dekorativnye-figurnye-nabor-48-sht-2-9-1-8-heart-note-bronzovyy-1-12-1-240-art-000783-1-1/</t>
+  </si>
+  <si>
+    <t>000782/1</t>
+  </si>
+  <si>
+    <t>Скрепки декоративные фигурные набор (50 шт.) 2,5*2,2 "Сердце" Бронзовый 1/12 1/240 Арт: 000782/1</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/skrepki-dekorativnye-figurnye-nabor-50-sht-2-5-2-2-serdtse-bronzovyy-1-12-1-240-art-000782-1-1/</t>
+  </si>
+  <si>
+    <t>60955/1</t>
+  </si>
+  <si>
+    <t>Коробка Квадратная 5,5*5,5*3,5 Чёрный 1/12 1/180 Арт: 60955/1</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/korobka-kvadratnaya-5-5-5-5-3-5-chyornyy-1-12-1-180-art-60955-1/</t>
+  </si>
+  <si>
+    <t>62386/3</t>
+  </si>
+  <si>
+    <t>Коробка Квадратная 5,5*5,5*3,5 Чёрный 1/24 1/360 Арт: 62386/3</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/korobka-kvadratnaya-5-5-5-5-3-5-chyornyy-1-24-1-360-art-62386-3/</t>
+  </si>
+  <si>
+    <t>551-40/1</t>
+  </si>
+  <si>
+    <t>Лента Органза с леской 4см*25ярд Белый 1/5 1/100 Арт: 551-40/1</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/lenta-organza-s-leskoy-4sm-25yard-belyy-1-5-1-100-art-551-40-1/</t>
+  </si>
+  <si>
+    <t>551-40/6</t>
+  </si>
+  <si>
+    <t>Лента Органза с леской 4см*25ярд Бежевый 1/5 1/100 Арт: 551-40/6</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/lenta-organza-s-leskoy-4sm-25yard-bezhevyy-1-5-1-100-art-551-40-6/</t>
+  </si>
+  <si>
+    <t>552-25/01</t>
+  </si>
+  <si>
+    <t>Лента Атласная Сатин 2,5см*100ярд Белый 1/5 1/40 Арт: 552-25/01</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/lenta-atlasnaya-satin-2-5sm-100yard-belyy-1-5-1-40-art-552-25-01/</t>
+  </si>
+  <si>
+    <t>1698/1765</t>
+  </si>
+  <si>
+    <t>Плёнка в листах 55*55 (20 шт.) матовая "Корейская" 65мкм Розовый-1765 1/60 Арт: 1698/1765</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/plyonka-v-listakh-55-55-20-sht-matovaya-koreyskaya-65mkm-rozovyy-1765-1-60-art-1698-1765/</t>
+  </si>
+  <si>
+    <t>551-40/8</t>
+  </si>
+  <si>
+    <t>Лента Органза с леской 4см*25ярд Малиново-розовый 1/5 1/100 Арт: 551-40/8</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/lenta-organza-s-leskoy-4sm-25yard-malinovo-rozovyy-1-5-1-100-art-551-40-8/</t>
+  </si>
+  <si>
+    <t>300368W</t>
+  </si>
+  <si>
+    <t>Пакет подарочный "Золотые вкрапления" (микс) 47*47*20 230г 1/20 1/60 Арт: 300368W</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/paket-podarochnyy-zolotye-vkrapleniya-miks-47-47-20-230g-1-20-1-60-art-300368w/</t>
+  </si>
+  <si>
+    <t>000170P/2085</t>
+  </si>
+  <si>
+    <t>Пакет подарочный "Ваза для цветов" 15*13*13 230г Бледно-сиреневый 1/10 1/120 Арт: 000170P/2085</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/paket-podarochnyy-vaza-dlya-tsvetov-15-13-13-230g-bledno-sirenevyi-1-10-1-120-art-000170p-2085/</t>
+  </si>
+  <si>
+    <t>1020</t>
+  </si>
+  <si>
+    <t>Ножи флористические набор (6 шт.) 16см 0,7мм 108г Малиновый 1/20 1/120 Арт: 1020</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/nozhi-floristicheskie-nabor-6-sht-16sm-0-7mm-108g-malinovyy-1-20-1-120-art-1020/</t>
+  </si>
+  <si>
+    <t>90038/2064</t>
+  </si>
+  <si>
+    <t>Плёнка 0,59*34м 900г "Корейская" 65мкм Розовый-2064 1/6 1/12 Арт: 90038/2064</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/plyonka-0-59-34m-900g-koreyskaya-65mkm-rozovyy-2064-1-6-1-12-art-90038-2064/</t>
+  </si>
+  <si>
+    <t>420126/8</t>
+  </si>
+  <si>
+    <t>Корзина плетёная Круглая 18*13/17 (±5%) из камыша и бумаги с ручками Натуральный/Чёрный 1/96 Арт: 420126/8</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/korzina-pletyonaya-kruglaya-18-13-17-5-iz-kamysha-i-bumagi-s-ruchkami-naturalnyy-chyornyy-1-96-art-420126-8/</t>
+  </si>
+  <si>
+    <t>721363/1532</t>
+  </si>
+  <si>
+    <t>Коробка-сумка 22*9,5*20,5 складная на магнитах Розовый 1/72 Арт: 721363/1532</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/korobka-sumka-22-9-5-20-5-skladnaya-na-magnitakh-rozovyy-1-72-art-721363-1532/</t>
+  </si>
+  <si>
+    <t>720824/1</t>
+  </si>
+  <si>
+    <t>Коробка Квадратная 10*10*3,5 с ручками и выдвижным ящиком (микс 1) 1/8 1/240 Арт: 720824/1</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/korobka-kvadratnaya-10-10-3-5-s-ruchkami-i-vydvizhnym-yashchikom-miks-1-1-8-1-240-art-720824-1/</t>
+  </si>
+  <si>
+    <t>720823/1</t>
+  </si>
+  <si>
+    <t>Коробки Квадратные Набор 1/3 19*19*9,5 "Best Wishes" Серый 1/36 Арт: 720823/1</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/korobki-kvadratnye-nabor-1-3-19-19-9-5-best-wishes-seryy-1-36-art-720823-1/</t>
+  </si>
+  <si>
+    <t>720822/1</t>
+  </si>
+  <si>
+    <t>Коробка Прямоугольная 29*21*9,6 с ручками и выдвижным ящиком Розовый 1/36 Арт: 720822/1</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/korobka-pryamougolnaya-29-21-9-6-s-ruchkami-i-vydvizhnym-yashchikom-rozovyy-1-36-art-720822-1/</t>
+  </si>
+  <si>
+    <t>000171H/23</t>
+  </si>
+  <si>
+    <t>Пакет подарочный "Ваза для цветов" 12,5*12*8 Светло-сиреневый 1/10 1/200 Арт: 000171H/23</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/000171h-1-5-2-1-1-1/</t>
+  </si>
+  <si>
+    <t>000171H/10</t>
+  </si>
+  <si>
+    <t>Пакет подарочный "Ваза для цветов" 12,5*12*8 Бледно-зелёный 1/10 1/200 Арт: 000171H/10</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/000171g-1-2-1-1-2-1-1/</t>
+  </si>
+  <si>
+    <t>2020/3</t>
+  </si>
+  <si>
+    <t>Фоамиран в листах 1мм 70*60 (10 шт.) Розовый-1 1/25 Арт: 2020/3</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/20207-1-2-1-1/</t>
+  </si>
+  <si>
+    <t>2020/27</t>
+  </si>
+  <si>
+    <t>Фоамиран в листах 1мм 70*60 (10 шт.) Яркий розовый 1/25 Арт: 2020/27</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/20207-1-23-1-2-1-2/</t>
+  </si>
+  <si>
+    <t>2020/13</t>
+  </si>
+  <si>
+    <t>Фоамиран в листах 1мм 70*60 (10 шт.) Белый 1/25 Арт: 2020/13</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/20207-1-11-2-1-1/</t>
+  </si>
+  <si>
+    <t>2020/12</t>
+  </si>
+  <si>
+    <t>Фоамиран в листах 1мм 70*60 (10 шт.) Светло-розовый 1/25 Арт: 2020/12</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/20207-1-10-1-1-1/</t>
+  </si>
+  <si>
+    <t>2020/7</t>
+  </si>
+  <si>
+    <t>Фоамиран в листах 1мм 60*70 (10 шт.) Персиковый 1/250 Арт: 2020/7</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/20207-2-1-1/</t>
+  </si>
+  <si>
+    <t>2020/5</t>
+  </si>
+  <si>
+    <t>Фоамиран в листах 1мм 70*60 (10 шт.) Бледно-сиреневый 1/25 Арт: 2020/5</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/20207-1-4-1-1/</t>
+  </si>
+  <si>
+    <t>2020/35</t>
+  </si>
+  <si>
+    <t>Фоамиран в листах 1мм 70*60 (10 шт.) Яркий пурпурный 1/25 Арт: 2020/35</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/20207-1-23-1-3-1-1-1/</t>
+  </si>
+  <si>
+    <t>1731/221</t>
+  </si>
+  <si>
+    <t>Плёнка для упаковки 1*10м "Новогодняя"-31221 65мкм 1/20 Арт: 1731/221</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/1738699-1-1-1-2-2-6-1/</t>
+  </si>
+  <si>
+    <t>1720/2</t>
+  </si>
+  <si>
+    <t>Плёнка для упаковки 1*10м "Новогодняя"-202 65мкм 1/20 Арт: 1720/2</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/1738699-1-1-6/</t>
+  </si>
+  <si>
+    <t>1127</t>
+  </si>
+  <si>
+    <t>Секатор садовый 20см сталь SK5 Розовый 1/6 1/36 Арт: 1127</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/0002017-1-1-1-1-2/</t>
+  </si>
+  <si>
+    <t>6111/6</t>
+  </si>
+  <si>
+    <t>Коробка Прямоугольная 14,5*11,5*3,6 с бантом (микс) 1/4 1/216 Арт: 6111/6</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/911056-1-1/</t>
+  </si>
+  <si>
+    <t>000200C</t>
+  </si>
+  <si>
+    <t>Пакет подарочный Белый 26*32*13 230г 1/20 1/120 Арт: 000200C</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/000201e-4-1/</t>
+  </si>
+  <si>
+    <t>000504E/1</t>
+  </si>
+  <si>
+    <t>Пакет подарочный с лентой 18*23*10 210г Белый 1/10 1/160 Арт: 000504E/1</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/000265c-5-1-1-1-1-1-1-1-3-1-1-1-2-1-1-1-2-1-4-3/</t>
+  </si>
+  <si>
+    <t>575-25/029</t>
+  </si>
+  <si>
+    <t>Лента Атласная Полиэстер 2,5см*25ярд "Счастливого Нового Года" Белый 1/5 1/100 Арт: 575-25/029</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/lenta-atlasnaya-poliester-2-5sm-25yard-schastlivogo-novogo-goda-belyy-1-5-1-100-art-575-25-029/</t>
+  </si>
+  <si>
+    <t>720821/1</t>
+  </si>
+  <si>
+    <t>Коробки Прямоугольные Набор 1/3 39*28*14 с бантом Розовый 1/12 Арт: 720821/1</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/korobki-pryamougolnye-nabor-1-3-39-28-14-s-bantom-rozovyy-1-12-art-720821-1/</t>
+  </si>
+  <si>
+    <t>420500/2</t>
+  </si>
+  <si>
+    <t>Корзины плетёные Круглые Набор 1/6 49*19/52 (±5%) с ручкой Молочный 1/4 Арт: 420500/2</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/4201301-4-1-1/</t>
+  </si>
+  <si>
+    <t>000295A/15</t>
+  </si>
+  <si>
+    <t>Пакет подарочный с тиснением "Полумесяц" (295) 31*42*12 210г Зелёный 1/20 1/80 Арт: 000295A/15</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/paket-podarochnyy-s-tisneniem-polumesyats-295-31-42-12-210g-zelyonyy-1-20-1-80-art-000295a-15/</t>
+  </si>
+  <si>
+    <t>7210808/0130</t>
+  </si>
+  <si>
+    <t>Коробки Прямоугольные Набор 1/10 50*35*25 "Текстура" Тёмно-зелёный 1/1 Арт: 7210808/0130</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/korobki-pryamougolnye-nabor-1-10-50-35-25-tekstura-tyomno-zelyonyy-1-1-art-7210808-0130/</t>
+  </si>
+  <si>
+    <t>7210808/0011</t>
+  </si>
+  <si>
+    <t>Коробки Прямоугольные Набор 1/10 50*35*25 "Узор" Тёмно-зелёный 1/1 Арт: 7210808/0011</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/korobki-pryamougolnye-nabor-1-10-50-35-25-uzor-tyomno-zelyonyy-1-1-art-7210808-0011/</t>
+  </si>
+  <si>
+    <t>000170E/2587</t>
+  </si>
+  <si>
+    <t>Пакет подарочный "Ваза для цветов" 20*17*12 230г Фиолетовый 1/10 1/120 Арт: 000170E/2587</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/paket-podarochnyy-vaza-dlya-tsvetov-20-17-12-230g-fioletovyy-1-10-1-120-art-000170e-2587/</t>
+  </si>
+  <si>
+    <t>420200/3</t>
+  </si>
+  <si>
+    <t>Корзина плетёная Круглая 13*9,5/28 с ручкой "Береста" Натуральный 1/120 Арт: 420200/3</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/420-2001-6-2-1/</t>
+  </si>
+  <si>
+    <t>420157/3</t>
+  </si>
+  <si>
+    <t>Корзины плетёные Круглые Набор 1/2 29*21 (±5%) из камыша с ручками Натуральный 1/8 Арт: 420157/3</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/4209002-2-2-1-4-1-3-2-2-1-1-1/</t>
+  </si>
+  <si>
+    <t>420135/1</t>
+  </si>
+  <si>
+    <t>Корзина плетёная Квадратная 11,5*11,5*11/27 (±5%) из пластика с ручкой Белый 1/80 Арт: 420135/1</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/korzina-pletyonaya-kvadratnaya-11-5-11-5-11-27-5-iz-plastika-s-ruchkoy-belyy-1-80-art-420135-1-1/</t>
+  </si>
+  <si>
+    <t>420118/2</t>
+  </si>
+  <si>
+    <t>Корзины плетёные Набор 1/2 32*22*16/21 (±5%) из секвойи с ручками Розовый 1/24 Арт: 420118/2</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/korziny-pletyonye-nabor-1-2-32-22-16-21-5-iz-sekvoyi-s-ruchkami-rozovyy-1-24-art-420118-2-1/</t>
+  </si>
+  <si>
+    <t>597-25/55</t>
+  </si>
+  <si>
+    <t>Лента Репсовая 2,5см*100ярд Класс А Бледно-оливковый 1/8 1/32 Арт: 597-25/55</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/lenta-repsovaya-2-5sm-100yard-klass-a-bledno-olivkovyy-1-8-1-32-art-597-25-55-1/</t>
+  </si>
+  <si>
+    <t>575-25/250</t>
+  </si>
+  <si>
+    <t>Лента Атласная Полиэстер 2,5см*25ярд "Счастливого Нового Года" Красный 1/5 1/100 Арт: 575-25/250</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/lenta-atlasnaya-poliester-2-5sm-25yard-schastlivogo-novogo-goda-krasnyy-1-5-1-100-art-575-25-250-1/</t>
+  </si>
+  <si>
+    <t>300442E</t>
+  </si>
+  <si>
+    <t>Пакет подарочный "Мрамор" (микс 442) 18*23*10 210г 1/20 1/480 Арт: 300442E</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/paket-art-300397c-2-1-1-1-1/</t>
+  </si>
+  <si>
+    <t>300442C</t>
+  </si>
+  <si>
+    <t>Пакет подарочный "Мрамор" (микс 442) 26*32*13 210г 1/20 1/240 Арт: 300442C</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/paket-art-300397c-2-1-2-1/</t>
+  </si>
+  <si>
+    <t>0001121/7</t>
+  </si>
+  <si>
+    <t>Бумага "Тишью" 0,5*120м 17г Красный 1/16 Арт: 0001121/7</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/bumaga-tishyu-0-5-120m-17g-krasnyy-1-16-art-0001121-7-1/</t>
+  </si>
+  <si>
+    <t>000989-12</t>
+  </si>
+  <si>
+    <t>Скотч двухсторонний 1,2см/25ярд 1/20 1/300 Арт: 000989-12</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/skotch-dvukhstoronniy-1-2sm-25yard-1-20-1-300-art-000989-12-1/</t>
+  </si>
+  <si>
+    <t>0001121/20</t>
+  </si>
+  <si>
+    <t>Бумага "Тишью" 0,5*120м 17г Голубой 1/16 Арт: 0001121/20</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/00011001-7-1-4-1-1/</t>
+  </si>
+  <si>
+    <t>0001121/1</t>
+  </si>
+  <si>
+    <t>Бумага "Тишью" 0,5*120м 17г Белый 1/16 Арт: 0001121/1</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/00011001-7-1-8-1-1/</t>
+  </si>
+  <si>
+    <t>0001101/7</t>
+  </si>
+  <si>
+    <t>Бумага в листах "Тишью" 50*66 (50 шт.) Красный 1/50 Арт: 0001101/7</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/bumaga-tishyu-5066-150-150-art-000133750-1-1-1/</t>
+  </si>
+  <si>
+    <t>0001101/22</t>
+  </si>
+  <si>
+    <t>Бумага в листах "Тишью" 50*66 (50 шт.) Светло-розовый 1/50 Арт: 0001101/22</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/bumaga-tishyu-5066-150-150-art-000133750-3-1/</t>
+  </si>
+  <si>
+    <t>000100/1</t>
+  </si>
+  <si>
+    <t>Бумага в листах "Тишью" 50*66 (10 шт.) Белый 1/250 Арт: 000100/1</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/bumaga-v-listakh-tishyu-50-66-10-sht-belyy-1-250-art-000100-1-1-1/</t>
+  </si>
+  <si>
+    <t>000100/13</t>
+  </si>
+  <si>
+    <t>Бумага в листах "Тишью" 50*66 (10 шт.) Бордовый 1/250 Арт: 000100/13</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/bumaga-v-listakh-tishyu-50-66-10-sht-bordovyy-1-250-art-000100-13-1-1/</t>
+  </si>
+  <si>
+    <t>000100/14</t>
+  </si>
+  <si>
+    <t>Бумага в листах "Тишью" 50*66 (10 шт.) Винный 1/250 Арт: 000100/14</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/bumaga-v-listakh-tishyu-50-66-10-sht-vinnyy-1-250-art-000100-14-1-1/</t>
+  </si>
+  <si>
+    <t>000100/2</t>
+  </si>
+  <si>
+    <t>Бумага в листах "Тишью" 50*66 (10 шт.) Розовый 1/250 Арт: 000100/2</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/bumaga-v-listakh-tishyu-50-66-10-sht-rozovyy-1-250-art-000100-2-1-1/</t>
+  </si>
+  <si>
+    <t>000100/29</t>
+  </si>
+  <si>
+    <t>Бумага в листах "Тишью" 50*66 (10 шт.) Розовый-2 1/250 Арт: 000100/29</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/bumaga-v-listakh-tishyu-50-66-10-sht-rozovyy-2-1-250-art-000100-29-1-1/</t>
   </si>
   <si>
     <t>100057/1</t>
   </si>
   <si>
     <t>Плёнка 59см 1000г матовая однотонная 50мкм Белый 1/12 Арт: 100057/1</t>
   </si>
   <si>
-    <t>https://krasnodar.omg-gift.ru/product/plyonka-59sm-1000g-matovaya-odnotonnaya-50mkm-belyy-1-6-1-12-art-100057-1-1-1-1-1/</t>
-[...422 lines deleted...]
-    <t>https://krasnodar.omg-gift.ru/product/000265a-5-1-1-1-1-1-1-1-2-1-1-1-1-1-1-1-1-1-1-3/</t>
+    <t>https://krasnodar.omg-gift.ru/product/plyonka-59sm-1000g-matovaya-odnotonnaya-50mkm-belyy-1-6-1-12-art-100057-1-1-1-1-1-1-1/</t>
+  </si>
+  <si>
+    <t>1957/1</t>
+  </si>
+  <si>
+    <t>Плёнка 58см 900г матовая однотонная 50мкм Белый 1/12 Арт: 1957/1</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/1000571-1-1-1-1/</t>
+  </si>
+  <si>
+    <t>300399/2</t>
+  </si>
+  <si>
+    <t>Коробка "Конверт" 20*30*7 сборная "Полоска" Серый 1/10 1/200 Арт: 300399/2</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/art-3003991-1-2/</t>
+  </si>
+  <si>
+    <t>000171H/34</t>
+  </si>
+  <si>
+    <t>Пакет подарочный "Ваза для цветов" 12,5*12*8 260г Лиловый 1/10 1/200 Арт: 000171H/34</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/paket-podarochnyy-vaza-dlya-tsvetov-12-5-12-8-260g-lilovyy-1-10-1-200-art-000171h-34/</t>
+  </si>
+  <si>
+    <t>000171EA/23</t>
+  </si>
+  <si>
+    <t>Пакет подарочный "Ваза для цветов" 22*13,5*10,5 Светло-сиреневый 1/10 1/120 Арт: 000171EA/23</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/000171ea13-1-3-1-1-6-1-1/</t>
+  </si>
+  <si>
+    <t>721634/2</t>
+  </si>
+  <si>
+    <t>Коробки Прямоугольные Набор 1/3 29*21*9,5 с двойным бантом Розовый 1/12 Арт: 721634/2</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/korobki-pryamougolnye-nabor-1-3-29-21-9-5-s-dvoynym-bantom-rozovyy-1-12-art-721634-2/</t>
+  </si>
+  <si>
+    <t>721815/12</t>
+  </si>
+  <si>
+    <t>Коробки Прямоугольные Набор 1/3 22,5*16*9,5 "Best Wishes" Персиковый 1/20 Арт: 721815/12</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/korobki-pryamougolnye-nabor-1-3-22-5-16-9-5-best-wishes-persikovyy-1-20-art-721815-12/</t>
+  </si>
+  <si>
+    <t>721818/1</t>
+  </si>
+  <si>
+    <t>Коробки Прямоугольные Набор 1/3 22,5*16*9,5 "Best Wishes" Серый 1/20 Арт: 721818/1</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/korobki-pryamougolnye-nabor-1-3-22-5-16-9-5-best-wishes-seryy-1-20-art-721818-1/</t>
+  </si>
+  <si>
+    <t>721237/417</t>
+  </si>
+  <si>
+    <t>Коробка Прямоугольная 33*25*12 складная на магнитах с ручкой Белый 1/32 Арт: 721237/417</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/korobka-pryamougolnaya-33-25-12-skladnaya-na-magnitakh-s-ruchkoy-belyy-1-32-art-721237-417/</t>
+  </si>
+  <si>
+    <t>420143/9</t>
+  </si>
+  <si>
+    <t>Кашпо плетёное Овальное 18*11*8 (±5%) из бумаги с бантиком Бежевый 1/100 Арт: 420143/9</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/kashpo-pletyonoe-ovalnoe-18-11-8-5-iz-bumagi-s-bantikom-bezhevyy-1-100-art-420143-9-1/</t>
+  </si>
+  <si>
+    <t>420142/12</t>
+  </si>
+  <si>
+    <t>Кашпо плетёное Квадратное 13*13*10 (±5%) из бумаги с бантиком Коричневый 1/80 Арт: 420142/12</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/kashpo-pletyonoe-kvadratnoe-13-13-10-5-iz-bumagi-s-bantikom-korichnevyy-1-80-art-420142-12-1/</t>
+  </si>
+  <si>
+    <t>120057/16</t>
+  </si>
+  <si>
+    <t>Плёнка 0,59*50м матовая однотонная 55мкм Белый 1/12 Арт: 120057/16</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/plyonka-art-0013571-3-5-1-1-19-5-1/</t>
+  </si>
+  <si>
+    <t>120057/M1</t>
+  </si>
+  <si>
+    <t>Плёнка 0,59*50м матовая однотонная 55мкм Жемчужно-белый 1/12 Арт: 120057/M1</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/plyonka-art-0013571-3-5-1-1-19-1-1-1/</t>
+  </si>
+  <si>
+    <t>120057/2337</t>
+  </si>
+  <si>
+    <t>Плёнка 0,59*50м матовая однотонная 55мкм Персиковый-2337 1/12 Арт: 120057/2337</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/plyonka-art-0013571-3-5-1-1-19-4-1-4-1/</t>
+  </si>
+  <si>
+    <t>120057/182</t>
+  </si>
+  <si>
+    <t>Плёнка 0,59*50м матовая однотонная 55мкм Розовый-182 1/12 Арт: 120057/182</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/plyonka-art-0013571-3-5-1-1-19-2-1-1/</t>
+  </si>
+  <si>
+    <t>120057/6050</t>
+  </si>
+  <si>
+    <t>Плёнка 0,59*50м матовая однотонная 55мкм Розовый-6050 1/12 Арт: 120057/6050</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/plyonka-art-0013571-3-5-1-1-19-4-1-1-1-1/</t>
+  </si>
+  <si>
+    <t>120057/0131</t>
+  </si>
+  <si>
+    <t>Плёнка 0,59*50м матовая однотонная 55мкм Светло-жёлтый 1/12 Арт: 120057/0131</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/plyonka-art-0013571-3-5-1-1-19-4-6-1/</t>
+  </si>
+  <si>
+    <t>730813/3536</t>
+  </si>
+  <si>
+    <t>Коробки Круглые Набор 1/10 35*17,3 "Новый год"-3536 1/4 Арт: 730813/3536</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/korobki-kruglye-nabor-1-10-35-17-3-novyy-god-3536-1-4-art-730813-3536/</t>
+  </si>
+  <si>
+    <t>730604/0125</t>
+  </si>
+  <si>
+    <t>Коробки Прямоугольные Набор 1/10 34*26*15,3 "Новый год"-0125 1/4 Арт: 730604/0125</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/korobki-pryamougolnye-nabor-1-10-34-26-15-3-novyy-god-0125-1-4-art-730604-0125/</t>
+  </si>
+  <si>
+    <t>721641/1</t>
+  </si>
+  <si>
+    <t>Коробки Прямоугольные Набор 1/10 53*43*26 с бантом "Новый год"-641 1/1 Арт: 721641/1</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/korobki-pryamougolnye-nabor-1-10-53-43-26-s-bantom-novyy-god-641-1-1-art-721641-1/</t>
+  </si>
+  <si>
+    <t>300566M</t>
+  </si>
+  <si>
+    <t>Пакет подарочный с тиснением "Новый год" (микс 566) 11,5*35*9 210г 1/20 1/240 Арт: 300566M</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/300382m-2-2-1/</t>
+  </si>
+  <si>
+    <t>300566E</t>
+  </si>
+  <si>
+    <t>Пакет подарочный с тиснением "Новый год" (микс 566) 18*23*10 210г 1/20 1/360 Арт: 300566E</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/300382e-1-1-1-1-2-1-1-1-2-1-1-4-1-3-3-1/</t>
+  </si>
+  <si>
+    <t>300566C</t>
+  </si>
+  <si>
+    <t>Пакет подарочный с тиснением "Новый год" (микс 566) 26*32*12 210г 1/20 1/240 Арт: 300566C</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/300382c-6-1-1-1-3-1-3-3-1/</t>
+  </si>
+  <si>
+    <t>300566A</t>
+  </si>
+  <si>
+    <t>Пакет подарочный с тиснением "Новый год" (микс 566) 31*42*12 210г 1/20 1/120 Арт: 300566A</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/300382a-2-1-1-1-2-2-1-1-1-1-1-1-1-1-4-1-3-2-1/</t>
+  </si>
+  <si>
+    <t>300561E</t>
+  </si>
+  <si>
+    <t>Пакет подарочный с блёстками "Новый год" (микс 561) 18*23*10 210г 1/20 1/360 Арт: 300561E</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/300382e-1-1-1-1-2-1-1-1-2-1-1-4-1-3-1-1/</t>
+  </si>
+  <si>
+    <t>300561C</t>
+  </si>
+  <si>
+    <t>Пакет подарочный с блёстками "Новый год" (микс 561) 26*32*12 210г 1/20 1/240 Арт: 300561C</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/300382c-6-1-1-1-3-1-3-1-1/</t>
+  </si>
+  <si>
+    <t>300561A</t>
+  </si>
+  <si>
+    <t>Пакет подарочный с блёстками "Новый год" (микс 561) 31*42*12 210г 1/20 1/120 Арт: 300561A</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/300382a-2-1-1-1-2-2-1-1-1-1-1-1-1-1-4-1-2-1-1/</t>
+  </si>
+  <si>
+    <t>300558E</t>
+  </si>
+  <si>
+    <t>Пакет подарочный с блёстками "Новый год" (микс 558) 18*23*10 210г 1/20 1/360 Арт: 300558E</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/paket-podarochnyy-s-blyostkami-novyy-god-miks-558-18-23-10-210g-1-20-1-360-art-300558e/</t>
+  </si>
+  <si>
+    <t>300557C</t>
+  </si>
+  <si>
+    <t>Пакет подарочный с тиснением "Новый год" (микс 557) 26*32*12 210г 1/20 1/240 Арт: 300557C</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/300382c-6-1-1-1-3-1-3-3/</t>
+  </si>
+  <si>
+    <t>300557A</t>
+  </si>
+  <si>
+    <t>Пакет подарочный с тиснением "Новый год" (микс 557) 31*42*12 210г 1/20 1/120 Арт: 300557A</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/300382a-2-1-1-1-2-2-1-1-1-1-1-1-1-1-4-1-3-2/</t>
+  </si>
+  <si>
+    <t>300557E</t>
+  </si>
+  <si>
+    <t>Пакет подарочный с тиснением "Новый год" (микс 557) 18*23*10 210г 1/20 1/360 Арт: 300557E</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/300382e-1-1-1-1-2-1-1-1-2-1-1-4-1-3-3-2/</t>
+  </si>
+  <si>
+    <t>300551E</t>
+  </si>
+  <si>
+    <t>Пакет подарочный с тиснением "Новый год" (551) 18*23*10 210г 1/20 1/160 Арт: 300551E</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/300382e-1-1-1-1-2-1-1-1-2-1-1-3-3-1/</t>
+  </si>
+  <si>
+    <t>300551C</t>
+  </si>
+  <si>
+    <t>Пакет подарочный с тиснением "Новый год" (551) 26*32*13 210г 1/20 1/120 Арт: 300551C</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/300382c-6-2/</t>
+  </si>
+  <si>
+    <t>300551A</t>
+  </si>
+  <si>
+    <t>Пакет подарочный с тиснением "Новый год" (551) 33*45*15 210г 1/20 1/80 Арт: 300551A</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/300382a-2-1-1-1-2-2-1-1-1-1-1-1-1-1-2-1-2/</t>
+  </si>
+  <si>
+    <t>300554G</t>
+  </si>
+  <si>
+    <t>Пакет подарочный с тиснением "Новый год" (микс 554) 14*20*7 210г 1/20 1/480 Арт: 300554G</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/300382g-2-3/</t>
+  </si>
+  <si>
+    <t>300441K</t>
+  </si>
+  <si>
+    <t>Пакет подарочный с блестящими вкраплениями "Новый год" (микс 441) 20*30*10 210г 1/20 1/240 Арт: 300441K</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/paket-podarochnyy-s-blestyashchimi-vkrapleniyami-novyy-god-miks-441-20-30-10-210g-1-20-1-240-art-300441k/</t>
+  </si>
+  <si>
+    <t>300440E</t>
+  </si>
+  <si>
+    <t>Пакет подарочный Крафт "Новый год" (микс 440) 18*23*10 140г 1/20 1/480 Арт: 300440E</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/300382e-3-2-2/</t>
+  </si>
+  <si>
+    <t>300440K</t>
+  </si>
+  <si>
+    <t>Пакет подарочный Крафт "Новый год" (микс 440) 20*30*10 140г 1/20 1/360 Арт: 300440K</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/300382e-3-2-1-1/</t>
+  </si>
+  <si>
+    <t>300437K</t>
+  </si>
+  <si>
+    <t>Пакет подарочный с тиснением "Новый год" (микс 437) 20*30*10 210г 1/20 1/240 Арт: 300437K</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/paket-podarochnyy-s-tisneniem-novyy-god-miks-437-20-30-10-210g-1-20-1-240-art-300437k/</t>
+  </si>
+  <si>
+    <t>300434A</t>
+  </si>
+  <si>
+    <t>Пакет подарочный "Новый год" (микс 434) 33*45*15 210г 1/20 1/80 Арт: 300434A</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/300382a-3-1/</t>
+  </si>
+  <si>
+    <t>300427A</t>
+  </si>
+  <si>
+    <t>Пакет подарочный "Новый год" (микс 427) 30*41,5*12 210г 1/20 1/120 Арт: 300427A</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/paket-podarochnyy-novyy-god-miks-427-30-41-5-12-210g-1-20-1-120-art-300427a-1/</t>
+  </si>
+  <si>
+    <t>300422A</t>
+  </si>
+  <si>
+    <t>Пакет подарочный "Новый год" (микс 422) 30*41,5*12 210г 1/20 1/120 Арт: 300422A</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/300382a-2-1-1-1-2/</t>
+  </si>
+  <si>
+    <t>300419C</t>
+  </si>
+  <si>
+    <t>Пакет подарочный "Новый год" (микс 419) 26*32*10 210г 1/20 1/240 Арт: 300419C</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/300382c-5-2-1-1-2-1-1-1-1-1/</t>
+  </si>
+  <si>
+    <t>300419A</t>
+  </si>
+  <si>
+    <t>Пакет подарочный "Новый год" (микс 419) 30*41,5*12 210г 1/20 1/120 Арт: 300419A</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/300382a-2-1-1-1-2-2-1-1-1-2-1/</t>
+  </si>
+  <si>
+    <t>300406E</t>
+  </si>
+  <si>
+    <t>Пакет подарочный "Новый год" (406) 18*23*10 210г 1/20 1/160 Арт: 300406E</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/paket-podarochnyy-novyy-god-406-18-23-10-210g-1-20-1-160-art-300406e/</t>
+  </si>
+  <si>
+    <t>300403A</t>
+  </si>
+  <si>
+    <t>Пакет подарочный "Новый год" (микс 403) 33*45*15 210г 1/20 1/80 Арт: 300403A</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/300382a-2-1-1-1-2-2-1-1-1-1-1-1-1-1-3-1-1/</t>
+  </si>
+  <si>
+    <t>300401C</t>
+  </si>
+  <si>
+    <t>Пакет подарочный "Новый год" (микс 401) 26*32*13 210г 1/20 1/240 Арт: 300401C</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/300382c-6-1-1-1-1/</t>
+  </si>
+  <si>
+    <t>300382E</t>
+  </si>
+  <si>
+    <t>Пакет подарочный с тиснением "Новый год" (микс) 18*23*10 210г 1/20 1/360 Арт: 300382E</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/300382e-1/</t>
+  </si>
+  <si>
+    <t>300368K</t>
+  </si>
+  <si>
+    <t>Пакет подарочный "Золотые вкрапления" (микс) 20*30*10 230г 1/20 1/240 Арт: 300368K</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/paket-podarochnyy-zolotye-vkrapleniya-miks-20-30-10-230g-1-20-1-240-art-300368k/</t>
+  </si>
+  <si>
+    <t>003006/1</t>
+  </si>
+  <si>
+    <t>Конверт подарочный с тиснением 16,5*9см "С новым годом!"-01 1/10 1/250 Арт: 003006/1</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/25011/</t>
+  </si>
+  <si>
+    <t>003005/1</t>
+  </si>
+  <si>
+    <t>Конверт подарочный 16,5*9см "С новым годом!"-001 1/10 1/250 Арт: 003005/1</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/konvert-podarochnyy-16-5-9sm-s-novym-godom-001-1-10-1-250-art-003005-1/</t>
   </si>
   <si>
     <t>720889/1</t>
   </si>
   <si>
     <t>Коробка Круглая 25*7 сборная Розовый 1/14 Арт: 720889/1</t>
   </si>
   <si>
     <t>https://krasnodar.omg-gift.ru/product/7208871-3-1/</t>
   </si>
   <si>
     <t>000989-15</t>
   </si>
   <si>
     <t>Скотч двухсторонний 1,5см/25ярд 1/20 1/240 Арт: 000989-15</t>
   </si>
   <si>
     <t>https://krasnodar.omg-gift.ru/product/skotch-dvukhstoronniy-1-5sm-25yard-1-20-1-240-art-000989-15/</t>
   </si>
   <si>
     <t>2710/10</t>
   </si>
   <si>
     <t>Лента Анкор для цветов 10мм*50м 1/12 1/72 Арт: 2710/10</t>
   </si>
@@ -638,779 +1196,1058 @@
   <si>
     <t>Проволока 1,2мм*40см Коричневый 1кг 1/15 Арт: 420075/12</t>
   </si>
   <si>
     <t>https://krasnodar.omg-gift.ru/product/provoloka-1-2mm-40sm-korichnevyy-1kg-1-15-art-420075-12/</t>
   </si>
   <si>
     <t>000170G/2303</t>
   </si>
   <si>
     <t>Пакет подарочный "Ваза для цветов" 15,5*13*9,5 230г Салатовый 1/10 1/150 Арт: 000170G/2303</t>
   </si>
   <si>
     <t>https://krasnodar.omg-gift.ru/product/paket-podarochnyy-vaza-dlya-tsvetov-15-5-13-9-5-230g-salatovyy-1-10-1-150-art-000170g-2303/</t>
   </si>
   <si>
     <t>552-25/26</t>
   </si>
   <si>
     <t>Лента Атласная Сатин 2,5см*100ярд Красный 1/5 1/40 Арт: 552-25/26</t>
   </si>
   <si>
     <t>https://krasnodar.omg-gift.ru/product/lenta-atlasnaya-satin-2-5sm-100yard-krasnyy-1-5-1-40-art-552-25-26/</t>
   </si>
   <si>
-    <t>720105/4</t>
-[...68 lines deleted...]
-    <t>https://krasnodar.omg-gift.ru/product/svechi-dlya-torta-67sm-112-1120-art-200111-9-1-1-2-2/</t>
+    <t>000170P/670</t>
+  </si>
+  <si>
+    <t>Пакет подарочный "Ваза для цветов" 15*13*13 230г Бледно-розовый 1/10 1/120 Арт: 000170P/670</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/paket-podarochnyy-vaza-dlya-tsvetov-15-13-13-230g-bledno-rozovyy-1-10-1-120-art-000170p-670/</t>
+  </si>
+  <si>
+    <t>000170F/185</t>
+  </si>
+  <si>
+    <t>Пакет подарочный "Ваза для цветов" 13*11,5*11,5 230г Красный 1/10 1/150 Арт: 000170F/185</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/paket-podarochnyy-vaza-dlya-tsvetov-13-11-5-11-5-230g-krasnyy-1-10-1-150-art-000170f-185/</t>
+  </si>
+  <si>
+    <t>721363/1537</t>
+  </si>
+  <si>
+    <t>Коробка-сумка 22*9,5*20,5 складная на магнитах Сиреневый 1/72 Арт: 721363/1537</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/korobka-sumka-22-9-5-20-5-skladnaya-na-magnitakh-sirenevyy-1-72-art-721363-1537/</t>
+  </si>
+  <si>
+    <t>720823/2</t>
+  </si>
+  <si>
+    <t>Коробки Квадратные Набор 1/3 19*19*9,5 "Best Wishes" Бежевый 1/36 Арт: 720823/2</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/korobki-kvadratnye-nabor-1-3-19-19-9-5-best-wishes-bezhevyy-1-36-art-720823-2/</t>
+  </si>
+  <si>
+    <t>1729/2</t>
+  </si>
+  <si>
+    <t>Плёнка для упаковки 1*10м "Новогодняя"-292 65мкм 1/20 Арт: 1729/2</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/1738699-1-1-1-2-2-4/</t>
+  </si>
+  <si>
+    <t>1722/4</t>
+  </si>
+  <si>
+    <t>Плёнка для упаковки 1*10м "Новогодняя"-224 65мкм 1/20 Арт: 1722/4</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/1738699-1-1-1-2-2/</t>
+  </si>
+  <si>
+    <t>000503E/2</t>
+  </si>
+  <si>
+    <t>Пакет подарочный с лентой 18*23*10 210г Коричневый 1/10 1/160 Арт: 000503E/2</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/000265c-5-1-1-1-1-1-1-1-3-1-1-1-2-1-1-1-2-1-4-3-2/</t>
+  </si>
+  <si>
+    <t>720821/2</t>
+  </si>
+  <si>
+    <t>Коробки Прямоугольные Набор 1/3 39*28*14 с бантом Белый 1/12 Арт: 720821/2</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/korobki-pryamougolnye-nabor-1-3-39-28-14-s-bantom-belyy-1-12-art-720821-2/</t>
+  </si>
+  <si>
+    <t>7210808/0017</t>
+  </si>
+  <si>
+    <t>Коробки Прямоугольные Набор 1/10 50*35*25 "Зигзаги" Зелёный 1/1 Арт: 7210808/0017</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/korobki-pryamougolnye-nabor-1-10-50-35-25-zigzagi-zelyonyy-1-1-art-7210808-0017/</t>
+  </si>
+  <si>
+    <t>300399/2040</t>
+  </si>
+  <si>
+    <t>Коробка "Конверт" 20*30*8 сборная с белой рамкой Малиновый 1/10 1/200 Арт: 300399/2040</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/korobka-konvert-20-30-8-sbornaya-s-beloy-ramkoy-malinovyy-1-10-1-200-art-300399-2040/</t>
+  </si>
+  <si>
+    <t>721815/1</t>
+  </si>
+  <si>
+    <t>Коробки Прямоугольные Набор 1/3 22,5*16*9,5 "Best Wishes" Розовый 1/20 Арт: 721815/1</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/korobki-pryamougolnye-nabor-1-3-22-5-16-9-5-best-wishes-rozovyy-1-20-art-721815-1/</t>
+  </si>
+  <si>
+    <t>721818/2</t>
+  </si>
+  <si>
+    <t>Коробки Прямоугольные Набор 1/3 22,5*16*9,5 "Best Wishes" Бежевый 1/20 Арт: 721818/2</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/korobki-pryamougolnye-nabor-1-3-22-5-16-9-5-best-wishes-bezhevyy-1-20-art-721818-2/</t>
+  </si>
+  <si>
+    <t>730237/0122</t>
+  </si>
+  <si>
+    <t>Коробка Прямоугольная 33*25*12 складная на магнитах с ручкой "Люкс" Зелёный 1/32 Арт: 730237/0122</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/korobka-pryamougolnaya-33-25-12-skladnaya-na-magnitakh-s-ruchkoy-lyuks-zelyonyy-1-32-art-730237-0122/</t>
+  </si>
+  <si>
+    <t>730813/3537</t>
+  </si>
+  <si>
+    <t>Коробки Круглые Набор 1/10 35*17,3 "Новый год"-3537 1/4 Арт: 730813/3537</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/korobki-kruglye-nabor-1-10-35-17-3-novyy-god-3537-1-4-art-730813-3537/</t>
+  </si>
+  <si>
+    <t>730604/0126</t>
+  </si>
+  <si>
+    <t>Коробки Прямоугольные Набор 1/10 34*26*15,3 "Новый год"-0126 1/4 Арт: 730604/0126</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/korobki-pryamougolnye-nabor-1-10-34-26-15-3-novyy-god-0126-1-4-art-730604-0126/</t>
+  </si>
+  <si>
+    <t>721641/2</t>
+  </si>
+  <si>
+    <t>Коробки Прямоугольные Набор 1/5 51*41*24,5 с бантом "Новый год"-641 1/1 Арт: 721641/2</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/korobki-pryamougolnye-nabor-1-5-51-41-24-5-s-bantom-novyy-god-641-1-1-art-721641-2/</t>
+  </si>
+  <si>
+    <t>300567M</t>
+  </si>
+  <si>
+    <t>Пакет подарочный с тиснением "Новый год" (микс 567) 11,5*35*9 210г 1/20 1/240 Арт: 300567M</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/300382m-2-2-1-1/</t>
+  </si>
+  <si>
+    <t>300552C</t>
+  </si>
+  <si>
+    <t>Пакет подарочный с тиснением "Новый год" (552) 26*32*13 210г 1/20 1/120 Арт: 300552C</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/300382c-6-2-1/</t>
+  </si>
+  <si>
+    <t>300553A</t>
+  </si>
+  <si>
+    <t>Пакет подарочный с тиснением "Новый год" (553) 33*45*15 210г 1/20 1/80 Арт: 300553A</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/300382a-2-1-1-1-2-2-1-1-1-1-1-1-1-1-2-1-2-1/</t>
+  </si>
+  <si>
+    <t>300554E</t>
+  </si>
+  <si>
+    <t>Пакет подарочный с тиснением "Новый год" (микс 554) 18*23*10 210г 1/20 1/360 Арт: 300554E</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/300382e-3-4/</t>
+  </si>
+  <si>
+    <t>003006/2</t>
+  </si>
+  <si>
+    <t>Конверт подарочный с тиснением 16,5*9см "С новым годом!"-02 1/10 1/250 Арт: 003006/2</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/konvert-podarochnyy-s-tisneniem-16-5-9sm-s-novym-godom-02-1-10-1-250-art-003006-2/</t>
+  </si>
+  <si>
+    <t>003005/2</t>
+  </si>
+  <si>
+    <t>Конверт подарочный 16,5*9см "С новым годом!"-002 1/10 1/250 Арт: 003005/2</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/konvert-podarochnyy-16-5-9sm-s-novym-godom-002-1-10-1-250-art-003005-2/</t>
   </si>
   <si>
     <t>720889/2</t>
   </si>
   <si>
     <t>Коробка Круглая 25*10 сборная Розовый 1/14 Арт: 720889/2</t>
   </si>
   <si>
     <t>https://krasnodar.omg-gift.ru/product/7208871-4-1/</t>
   </si>
   <si>
     <t>000989-5</t>
   </si>
   <si>
     <t>Скотч двухсторонний 0,5см/25ярд 1/60 1/720 Арт: 000989-5</t>
   </si>
   <si>
     <t>https://krasnodar.omg-gift.ru/product/skotch-dvukhstoronniy-0-5sm-25yard-1-60-1-720-art-000989-5/</t>
   </si>
   <si>
-    <t>821/2</t>
-[...7 lines deleted...]
-  <si>
     <t>420085/9</t>
   </si>
   <si>
     <t>Проволока 0,9мм*40см Белый 1кг 1/15 Арт: 420085/9</t>
   </si>
   <si>
     <t>https://krasnodar.omg-gift.ru/product/provoloka-0-9mm-40sm-belyy-1kg-1-15-art-420085-9/</t>
   </si>
   <si>
     <t>552-25/33</t>
   </si>
   <si>
     <t>Лента Атласная Сатин 2,5см*100ярд Пурпурно-красный 1/5 1/40 Арт: 552-25/33</t>
   </si>
   <si>
     <t>https://krasnodar.omg-gift.ru/product/lenta-atlasnaya-satin-2-5sm-100yard-purpurno-krasnyy-1-5-1-40-art-552-25-33/</t>
   </si>
   <si>
-    <t>20010-95/27</t>
-[...32 lines deleted...]
-    <t>https://krasnodar.omg-gift.ru/product/svechi-dlya-torta-67sm-112-1120-art-200111-9-1-1-3-2/</t>
+    <t>420134/1</t>
+  </si>
+  <si>
+    <t>Корзина плетёная Круглая 12*10,5/26 (±5%) из пластика с ручкой Белый 1/80 Арт: 420134/1</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/korzina-pletyonaya-kruglaya-12-10-5-26-5-iz-plastika-s-ruchkoy-belyy-1-80-art-420134-1/</t>
+  </si>
+  <si>
+    <t>721363/417</t>
+  </si>
+  <si>
+    <t>Коробка-сумка 22*9,5*20,5 складная на магнитах Белый 1/72 Арт: 721363/417</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/korobka-sumka-22-9-5-20-5-skladnaya-na-magnitakh-belyy-1-72-art-721363-417/</t>
+  </si>
+  <si>
+    <t>1723/4</t>
+  </si>
+  <si>
+    <t>Плёнка для упаковки 1*10м "Новогодняя"-234 65мкм 1/20 Арт: 1723/4</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/1738699-1-1-1-2-2-1/</t>
+  </si>
+  <si>
+    <t>000502E/16</t>
+  </si>
+  <si>
+    <t>Пакет подарочный с лентой 18*23*10 210г Синий 1/10 1/160 Арт: 000502E/16</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/000265c-5-1-1-1-1-1-1-1-3-1-1-1-2-1-1-1-2-1-4-3-1/</t>
+  </si>
+  <si>
+    <t>000550C/1</t>
+  </si>
+  <si>
+    <t>Пакет подарочный с тиснением (550) 26*32*12 210г Белый 1/20 1/240 Арт: 000550C/1</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/000265c-5-1-1-1-1-1-1-1-3-1-1-1-2-1-1-1-2-1-2-2/</t>
+  </si>
+  <si>
+    <t>575-25/566</t>
+  </si>
+  <si>
+    <t>Лента Атласная Полиэстер 2,5см*25ярд "Счастливого Нового Года" Зелёный 1/5 1/100 Арт: 575-25/566</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/lenta-atlasnaya-poliester-2-5sm-25yard-schastlivogo-novogo-goda-zelyonyy-1-5-1-100-art-575-25-566/</t>
+  </si>
+  <si>
+    <t>300399/182</t>
+  </si>
+  <si>
+    <t>Коробка "Конверт" 20*30*8 сборная с белой рамкой Розовый 1/10 1/200 Арт: 300399/182</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/korobka-konvert-20-30-8-sbornaya-s-beloy-ramkoy-rozovyy-1-10-1-200-art-300399-182/</t>
+  </si>
+  <si>
+    <t>730237/0123</t>
+  </si>
+  <si>
+    <t>Коробка Прямоугольная 33*25*12 складная на магнитах с ручкой "Люкс" Красный 1/32 Арт: 730237/0123</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/korobka-pryamougolnaya-33-25-12-skladnaya-na-magnitakh-s-ruchkoy-lyuks-krasnyy-1-32-art-730237-0123/</t>
+  </si>
+  <si>
+    <t>730604/0127</t>
+  </si>
+  <si>
+    <t>Коробки Прямоугольные Набор 1/10 34*26*15,3 "Новый год"-0127 1/4 Арт: 730604/0127</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/korobki-pryamougolnye-nabor-1-10-34-26-15-3-novyy-god-0127-1-4-art-730604-0127/</t>
+  </si>
+  <si>
+    <t>300568M</t>
+  </si>
+  <si>
+    <t>Пакет подарочный с тиснением "Новый год" (микс 568) 11,5*35*9 210г 1/20 1/240 Арт: 300568M</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/300382m-2-2-1-2/</t>
+  </si>
+  <si>
+    <t>300553C</t>
+  </si>
+  <si>
+    <t>Пакет подарочный с тиснением "Новый год" (553) 26*32*13 210г 1/20 1/120 Арт: 300553C</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/300382c-6-2-2/</t>
+  </si>
+  <si>
+    <t>300422C</t>
+  </si>
+  <si>
+    <t>Пакет подарочный "Новый год" (микс 422) 26*32*10 210г 1/20 1/240 Арт: 300422C</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/300382c-5-2-1-1-2/</t>
+  </si>
+  <si>
+    <t>003006/3</t>
+  </si>
+  <si>
+    <t>Конверт подарочный с тиснением 16,5*9см "С новым годом!"-03 1/10 1/250 Арт: 003006/3</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/konvert-podarochnyy-s-tisneniem-16-5-9sm-s-novym-godom-03-1-10-1-250-art-003006-3/</t>
+  </si>
+  <si>
+    <t>003005/3</t>
+  </si>
+  <si>
+    <t>Конверт подарочный 16,5*9см "С новым годом!"-003 1/10 1/250 Арт: 003005/3</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/konvert-podarochnyy-16-5-9sm-s-novym-godom-003-1-10-1-250-art-003005-3/</t>
   </si>
   <si>
     <t>720889/3</t>
   </si>
   <si>
     <t>Коробка Круглая 25*15 сборная Розовый 1/14 Арт: 720889/3</t>
   </si>
   <si>
     <t>https://krasnodar.omg-gift.ru/product/7208871-5-1/</t>
   </si>
   <si>
     <t>000989-8</t>
   </si>
   <si>
     <t>Скотч двухсторонний 0,8см/25ярд 1/24 1/432 Арт: 000989-8</t>
   </si>
   <si>
     <t>https://krasnodar.omg-gift.ru/product/skotch-dvukhstoronniy-0-8sm-25yard-1-24-1-432-art-000989-8/</t>
   </si>
   <si>
     <t>821/3</t>
   </si>
   <si>
     <t>Ваза пластиковая круглая 21,5*38 1/20 Арт: 821/3</t>
   </si>
   <si>
     <t>https://krasnodar.omg-gift.ru/product/8201-5-2/</t>
   </si>
   <si>
     <t>420085/12</t>
   </si>
   <si>
     <t>Проволока 1,2мм*40см Белый 1кг 1/15 Арт: 420085/12</t>
   </si>
   <si>
     <t>https://krasnodar.omg-gift.ru/product/provoloka-1-2mm-40sm-belyy-1kg-1-15-art-420085-12/</t>
   </si>
   <si>
     <t>552-25/43</t>
   </si>
   <si>
     <t>Лента Атласная Сатин 2,5см*100ярд Розовый 1/5 1/40 Арт: 552-25/43</t>
   </si>
   <si>
     <t>https://krasnodar.omg-gift.ru/product/lenta-atlasnaya-satin-2-5sm-100yard-rozovyy-1-5-1-40-art-552-25-43/</t>
   </si>
   <si>
-    <t>20010-95/29</t>
-[...32 lines deleted...]
-    <t>https://krasnodar.omg-gift.ru/product/svechi-dlya-torta-67sm-112-1120-art-200111-9-1-1-4-2/</t>
+    <t>420134/22</t>
+  </si>
+  <si>
+    <t>Корзина плетёная Круглая 12*10,5/26 (±5%) из пластика с ручкой Кофейный 1/80 Арт: 420134/22</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/korzina-pletyonaya-kruglaya-12-10-5-26-5-iz-plastika-s-ruchkoy-kofeynyy-1-80-art-420134-22/</t>
+  </si>
+  <si>
+    <t>000170P/7499</t>
+  </si>
+  <si>
+    <t>Пакет подарочный "Ваза для цветов" 15*13*13 230г Песочный 1/10 1/120 Арт: 000170P/7499</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/paket-podarochnyy-vaza-dlya-tsvetov-15-13-13-230g-pesochnyy-1-10-1-120-art-000170p-7499/</t>
+  </si>
+  <si>
+    <t>721364/1532</t>
+  </si>
+  <si>
+    <t>Коробка-сумка 25*11*23,5 складная на магнитах Розовый 1/54 Арт: 721364/1532</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/korobka-sumka-25-11-23-5-skladnaya-na-magnitakh-rozovyy-1-54-art-721364-1532/</t>
+  </si>
+  <si>
+    <t>1726/2</t>
+  </si>
+  <si>
+    <t>Плёнка для упаковки 1*10м "Новогодняя"-262 65мкм 1/20 Арт: 1726/2</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/1738699-1-1-1-2-2-2/</t>
+  </si>
+  <si>
+    <t>000504EA/1</t>
+  </si>
+  <si>
+    <t>Пакет подарочный с лентой 23*18*10 210г Белый 1/10 1/160 Арт: 000504EA/1</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/000265c-5-1-1-1-1-1-1-1-3-1-1-1-2-1-1-1-2-1-4-3-2-1-3/</t>
+  </si>
+  <si>
+    <t>575-25/789</t>
+  </si>
+  <si>
+    <t>Лента Атласная Полиэстер 2,5см*25ярд "Счастливого Нового Года" Бордовый 1/5 1/100 Арт: 575-25/789</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/lenta-atlasnaya-poliester-2-5sm-25yard-schastlivogo-novogo-goda-bordovyy-1-5-1-100-art-575-25-789/</t>
+  </si>
+  <si>
+    <t>300399/2085</t>
+  </si>
+  <si>
+    <t>Коробка "Конверт" 20*30*8 сборная с белой рамкой Сиреневый 1/10 1/200 Арт: 300399/2085</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/korobka-konvert-20-30-8-sbornaya-s-beloy-ramkoy-sirenevyy-1-10-1-200-art-300399-2085/</t>
+  </si>
+  <si>
+    <t>730237/0124</t>
+  </si>
+  <si>
+    <t>Коробка Прямоугольная 33*25*12 складная на магнитах с ручкой "Люкс" Синий 1/32 Арт: 730237/0124</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/korobka-pryamougolnaya-33-25-12-skladnaya-na-magnitakh-s-ruchkoy-lyuks-siniy-1-32-art-730237-0124/</t>
+  </si>
+  <si>
+    <t>730604/0128</t>
+  </si>
+  <si>
+    <t>Коробки Прямоугольные Набор 1/10 34*26*15,3 "Новый год"-0128 1/4 Арт: 730604/0128</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/20261018_1/</t>
+  </si>
+  <si>
+    <t>300569M</t>
+  </si>
+  <si>
+    <t>Пакет подарочный с блёстками "Новый год" (микс 569) 11,5*35*9 210г 1/20 1/240 Арт: 300569M</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/300382m-2-2-1-3/</t>
+  </si>
+  <si>
+    <t>300554C</t>
+  </si>
+  <si>
+    <t>Пакет подарочный с тиснением "Новый год" (микс 554) 26*32*13 210г 1/20 1/240 Арт: 300554C</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/300382c-7-2/</t>
+  </si>
+  <si>
+    <t>003006/4</t>
+  </si>
+  <si>
+    <t>Конверт подарочный с тиснением 16,5*9см "С новым годом!"-04 1/10 1/250 Арт: 003006/4</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/konvert-podarochnyy-s-tisneniem-16-5-9sm-s-novym-godom-04-1-10-1-250-art-003006-4/</t>
+  </si>
+  <si>
+    <t>003005/4</t>
+  </si>
+  <si>
+    <t>Конверт подарочный 16,5*9см "С новым годом!"-004 1/10 1/250 Арт: 003005/4</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/konvert-podarochnyy-16-5-9sm-s-novym-godom-004-1-10-1-250-art-003005-4/</t>
   </si>
   <si>
     <t>720890/1</t>
   </si>
   <si>
     <t>Коробка Круглая 25*7 сборная Золотой 1/14 Арт: 720890/1</t>
   </si>
   <si>
     <t>https://krasnodar.omg-gift.ru/product/7208871-6-1/</t>
   </si>
   <si>
-    <t>822/2</t>
-[...7 lines deleted...]
-  <si>
     <t>552-25/64</t>
   </si>
   <si>
     <t>Лента Атласная Сатин 2,5см*100ярд Шампань 1/5 1/40 Арт: 552-25/64</t>
   </si>
   <si>
     <t>https://krasnodar.omg-gift.ru/product/lenta-atlasnaya-satin-2-5sm-100yard-shampan-1-5-1-40-art-552-25-64/</t>
   </si>
   <si>
-    <t>20010-66/5</t>
-[...14 lines deleted...]
-    <t>https://krasnodar.omg-gift.ru/product/svechi-dlya-torta-67sm-112-1120-art-200111-9-1-1-5-2/</t>
+    <t>1726/3</t>
+  </si>
+  <si>
+    <t>Плёнка для упаковки 1*10м "Новогодняя"-263 65мкм 1/20 Арт: 1726/3</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/1738699-1-1-1-2-2-3/</t>
+  </si>
+  <si>
+    <t>300399/29</t>
+  </si>
+  <si>
+    <t>Коробка "Конверт" 20*30*8 сборная Бледно-зелёный 1/10 1/200 Арт: 300399/29</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/korobka-konvert-20-30-8-sbornaya-s-beloy-ramkoy-bezhevyy-1-10-1-200-art-300399-29/</t>
+  </si>
+  <si>
+    <t>730604/0129</t>
+  </si>
+  <si>
+    <t>Коробки Прямоугольные Набор 1/10 34*26*15,3 "Новый год"-0129 1/4 Арт: 730604/0129</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/korobki-pryamougolnye-nabor-1-10-34-26-15-3-novyy-god-0129-1-4-art-730604-0129/</t>
+  </si>
+  <si>
+    <t>300550CA</t>
+  </si>
+  <si>
+    <t>Пакет подарочный с тиснением "Новый год" (550) 32*26*13 210г 1/20 1/120 Арт: 300550CA</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/300388ca-1-1-1-1-1-1/</t>
+  </si>
+  <si>
+    <t>003005/5</t>
+  </si>
+  <si>
+    <t>Конверт подарочный 16,5*9см "С новым годом!"-005 1/10 1/250 Арт: 003005/5</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/konvert-podarochnyy-16-5-9sm-s-novym-godom-005-1-10-1-250-art-003005-5/</t>
   </si>
   <si>
     <t>720890/2</t>
   </si>
   <si>
     <t>Коробка Круглая 25*10 сборная Золотой 1/14 Арт: 720890/2</t>
   </si>
   <si>
     <t>https://krasnodar.omg-gift.ru/product/7208871-7-1/</t>
   </si>
   <si>
-    <t>822/3</t>
-[...23 lines deleted...]
-    <t>https://krasnodar.omg-gift.ru/product/svechi-dlya-torta-67sm-112-1120-art-200111-9-1-1-6-2/</t>
+    <t>420135/22</t>
+  </si>
+  <si>
+    <t>Корзина плетёная Квадратная 11,5*11,5*11/27 (±5%) из пластика с ручкой Кофейный 1/80 Арт: 420135/22</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/korzina-pletyonaya-kvadratnaya-11-5-11-5-11-27-5-iz-plastika-s-ruchkoy-kofeynyy-1-80-art-420135-22/</t>
+  </si>
+  <si>
+    <t>574-25/566</t>
+  </si>
+  <si>
+    <t>Лента Атласная Полиэстер 2,5см*25ярд "С Новым Счастьем" Зелёный 1/5 1/100 Арт: 574-25/566</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/lenta-art-536251-1-1-3-1-1-1/</t>
+  </si>
+  <si>
+    <t>730604/3537</t>
+  </si>
+  <si>
+    <t>Коробки Прямоугольные Набор 1/10 34*26*15,3 "Новый год"-3537 1/4 Арт: 730604/3537</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/korobki-pryamougolnye-nabor-1-10-34-26-15-3-novyy-god-3537-1-4-art-730604-3537/</t>
+  </si>
+  <si>
+    <t>003005/6</t>
+  </si>
+  <si>
+    <t>Конверт подарочный 16,5*9см "С новым годом!"-006 1/10 1/250 Арт: 003005/6</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/konvert-podarochnyy-16-5-9sm-s-novym-godom-006-1-10-1-250-art-003005-6/</t>
   </si>
   <si>
     <t>720890/3</t>
   </si>
   <si>
     <t>Коробка Круглая 25*15 сборная Золотой 1/14 Арт: 720890/3</t>
   </si>
   <si>
     <t>https://krasnodar.omg-gift.ru/product/7208871-8-1/</t>
   </si>
   <si>
     <t>823/1</t>
   </si>
   <si>
     <t>Ваза акриловая квадратная 14*14*24 280г Янтарный 1/40 Арт: 823/1</t>
   </si>
   <si>
     <t>https://krasnodar.omg-gift.ru/product/vaza-akrilovaya-kvadratnaya-14-14-24-280g-yantarnyy-1-40-art-823-1/</t>
   </si>
   <si>
-    <t>20010-66/7</t>
-[...14 lines deleted...]
-    <t>https://krasnodar.omg-gift.ru/product/svechi-dlya-torta-67sm-112-1120-art-200111-9-1-1-7-2/</t>
+    <t>730604/3588</t>
+  </si>
+  <si>
+    <t>Коробки Прямоугольные Набор 1/10 34*26*15,3 "Новый год"-3588 1/6 Арт: 730604/3588</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/korobki-pryamougolnye-nabor-1-10-34-26-15-3-novyy-god-3588-1-6-art-730604-3588/</t>
+  </si>
+  <si>
+    <t>003005/7</t>
+  </si>
+  <si>
+    <t>Конверт подарочный 16,5*9см "С новым годом!"-007 1/10 1/250 Арт: 003005/7</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/konvert-podarochnyy-16-5-9sm-s-novym-godom-007-1-10-1-250-art-003005-7/</t>
   </si>
   <si>
     <t>720899/1</t>
   </si>
   <si>
     <t>Коробка Квадратная 25*25*7 сборная Розовый 1/14 Арт: 720899/1</t>
   </si>
   <si>
     <t>https://krasnodar.omg-gift.ru/product/17894-1-1-1-1-1/</t>
   </si>
   <si>
     <t>823/2</t>
   </si>
   <si>
     <t>Ваза акриловая квадратная 16*16*30 470г Янтарный 1/30 Арт: 823/2</t>
   </si>
   <si>
     <t>https://krasnodar.omg-gift.ru/product/vaza-akrilovaya-kvadratnaya-16-16-30-470g-yantarnyy-1-30-art-823-2/</t>
   </si>
   <si>
-    <t>20010-66/8</t>
-[...14 lines deleted...]
-    <t>https://krasnodar.omg-gift.ru/product/svechi-dlya-torta-67sm-112-1120-art-200111-9-1-1-8-2/</t>
+    <t>420139/22</t>
+  </si>
+  <si>
+    <t>Корзины плетёные "Ваза" Набор 1/3 27*20*14/33 (±5%) из пластика с ручкой Кофейный 1/18 Арт: 420139/22</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/korziny-pletyonye-vaza-nabor-1-3-27-20-14-33-5-iz-plastika-s-ruchkoy-kofeynyy-1-18-art-420139-22/</t>
+  </si>
+  <si>
+    <t>574-25/029</t>
+  </si>
+  <si>
+    <t>Лента Атласная Полиэстер 2,5см*25ярд "С Новым Счастьем" Белый 1/5 1/100 Арт: 574-25/029</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/lenta-art-536251-1-1-3-1/</t>
+  </si>
+  <si>
+    <t>730604/3598</t>
+  </si>
+  <si>
+    <t>Коробки Прямоугольные Набор 1/10 34*26*15,3 "Новый год"-3598 1/6 Арт: 730604/3598</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/korobki-pryamougolnye-nabor-1-10-34-26-15-3-novyy-god-3598-1-6-art-730604-3598/</t>
+  </si>
+  <si>
+    <t>003005/8</t>
+  </si>
+  <si>
+    <t>Конверт подарочный 16,5*9см "С новым годом!"-008 1/10 1/250 Арт: 003005/8</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/konvert-podarochnyy-16-5-9sm-s-novym-godom-008-1-10-1-250-art-003005-8/</t>
   </si>
   <si>
     <t>720899/2</t>
   </si>
   <si>
     <t>Коробка Квадратная 25*25*10 сборная Розовый 1/14 Арт: 720899/2</t>
   </si>
   <si>
     <t>https://krasnodar.omg-gift.ru/product/17894-1-1-1-2/</t>
   </si>
   <si>
     <t>823/3</t>
   </si>
   <si>
     <t>Ваза акриловая квадратная 19*19*37 700г Янтарный 1/20 Арт: 823/3</t>
   </si>
   <si>
     <t>https://krasnodar.omg-gift.ru/product/vaza-akrilovaya-kvadratnaya-19-19-37-700g-yantarnyy-1-20-art-823-3/</t>
   </si>
   <si>
-    <t>20010-66/9</t>
-[...14 lines deleted...]
-    <t>https://krasnodar.omg-gift.ru/product/svechi-dlya-torta-67sm-112-1120-art-200111-9-1-1-9-2/</t>
+    <t>730604/3613</t>
+  </si>
+  <si>
+    <t>Коробки Прямоугольные Набор 1/10 34*26*15,3 "Новый год"-3613 1/6 Арт: 730604/3613</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/korobki-pryamougolnye-nabor-1-10-34-26-15-3-novyy-god-3613-1-6-art-730604-3613/</t>
+  </si>
+  <si>
+    <t>003005/9</t>
+  </si>
+  <si>
+    <t>Конверт подарочный 16,5*9см "С новым годом!"-009 1/10 1/250 Арт: 003005/9</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/konvert-podarochnyy-16-5-9sm-s-novym-godom-009-1-10-1-250-art-003005-9/</t>
   </si>
   <si>
     <t>720899/3</t>
   </si>
   <si>
     <t>Коробка Квадратная 25*25*15 сборная Розовый 1/14 Арт: 720899/3</t>
   </si>
   <si>
     <t>https://krasnodar.omg-gift.ru/product/17898-1/</t>
   </si>
   <si>
     <t>824/1</t>
   </si>
   <si>
     <t>Ваза акриловая квадратная 14*14*24 280г Серо-синий 1/40 Арт: 824/1</t>
   </si>
   <si>
     <t>https://krasnodar.omg-gift.ru/product/vaza-akrilovaya-kvadratnaya-14-14-24-280g-sero-siniy-1-40-art-824-1/</t>
   </si>
   <si>
+    <t>730604/3616</t>
+  </si>
+  <si>
+    <t>Коробки Прямоугольные Набор 1/10 34*26*15,3 "Новый год"-3616 1/6 Арт: 730604/3616</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/20261018/</t>
+  </si>
+  <si>
+    <t>003005/11</t>
+  </si>
+  <si>
+    <t>Конверт подарочный 16,5*9см "С новым годом!"-011 1/10 1/250 Арт: 003005/11</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/konvert-podarochnyy-16-5-9sm-s-novym-godom-011-1-10-1-250-art-003005-11/</t>
+  </si>
+  <si>
     <t>720900/3</t>
   </si>
   <si>
     <t>Коробка Квадратная 25*25*15 сборная Белый 1/14 Арт: 720900/3</t>
   </si>
   <si>
     <t>https://krasnodar.omg-gift.ru/product/17894-1-1-2/</t>
   </si>
   <si>
     <t>824/2</t>
   </si>
   <si>
     <t>Ваза акриловая квадратная 16*16*30 470г Серо-синий 1/30 Арт: 824/2</t>
   </si>
   <si>
     <t>https://krasnodar.omg-gift.ru/product/vaza-akrilovaya-kvadratnaya-16-16-30-470g-sero-siniy-1-30-art-824-2/</t>
   </si>
   <si>
+    <t>420224/3</t>
+  </si>
+  <si>
+    <t>Корзина плетёная "Ваза" 11*11*25,5 (±5%) из пластика Натуральный 1/24 Арт: 420224/3</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/korzina-pletyonaya-vaza-11-11-25-5-5-iz-plastika-naturalnyy-1-24-art-420224-3/</t>
+  </si>
+  <si>
+    <t>730604/3625</t>
+  </si>
+  <si>
+    <t>Коробки Прямоугольные Набор 1/10 34*26*15,3 "Новый год"-3625 1/6 Арт: 730604/3625</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/korobki-pryamougolnye-nabor-1-10-34-26-15-3-novyy-god-3625-1-6-art-730604-3625/</t>
+  </si>
+  <si>
+    <t>003005/14</t>
+  </si>
+  <si>
+    <t>Конверт подарочный 16,5*9см "С новым годом!"-014 1/10 1/250 Арт: 003005/14</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/konvert-podarochnyy-16-5-9sm-s-novym-godom-014-1-10-1-250-art-003005-14/</t>
+  </si>
+  <si>
     <t>720902/1</t>
   </si>
   <si>
     <t>Коробка Квадратная 25*25*7 сборная Золотой 1/14 Арт: 720902/1</t>
   </si>
   <si>
     <t>https://krasnodar.omg-gift.ru/product/17898-1-2-1/</t>
   </si>
   <si>
-    <t>824/3</t>
-[...5 lines deleted...]
-    <t>https://krasnodar.omg-gift.ru/product/vaza-akrilovaya-kvadratnaya-19-19-37-700g-sero-siniy-1-20-art-824-3/</t>
+    <t>420225/3</t>
+  </si>
+  <si>
+    <t>Корзина плетёная "Ваза" 11*19 (±5%) из пластика Натуральный 1/48 Арт: 420225/3</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/korzina-pletyonaya-vaza-11-19-5-iz-plastika-naturalnyy-1-48-art-420225-3/</t>
+  </si>
+  <si>
+    <t>730604/3657</t>
+  </si>
+  <si>
+    <t>Коробки Прямоугольные Набор 1/10 34*26*15,3 "Новый год"-3657 1/6 Арт: 730604/3657</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/korobki-pryamougolnye-nabor-1-10-34-26-15-3-novyy-god-3657-1-6-art-730604-3657/</t>
+  </si>
+  <si>
+    <t>003005/15</t>
+  </si>
+  <si>
+    <t>Конверт подарочный 16,5*9см "С новым годом!"-015 1/10 1/250 Арт: 003005/15</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/konvert-podarochnyy-16-5-9sm-s-novym-godom-015-1-10-1-250-art-003005-15/</t>
   </si>
   <si>
     <t>720902/2</t>
   </si>
   <si>
     <t>Коробка Квадратная 25*25*10 сборная Золотой 1/14 Арт: 720902/2</t>
   </si>
   <si>
     <t>https://krasnodar.omg-gift.ru/product/17898-1-1/</t>
   </si>
   <si>
+    <t>420226/3</t>
+  </si>
+  <si>
+    <t>Корзина плетёная "Ваза" 11*20 (±5%) из пластика Натуральный 1/48 Арт: 420226/3</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/korzina-pletyonaya-vaza-11-20-5-iz-plastika-naturalnyy-1-48-art-420226-3/</t>
+  </si>
+  <si>
+    <t>003005/16</t>
+  </si>
+  <si>
+    <t>Конверт подарочный 16,5*9см "С новым годом!"-016 1/10 1/250 Арт: 003005/16</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/konvert-podarochnyy-16-5-9sm-s-novym-godom-016-1-10-1-250-art-003005-16/</t>
+  </si>
+  <si>
     <t>720904/1</t>
   </si>
   <si>
     <t>Коробка Квадратная 30*30*7 сборная Розовый 1/14 Арт: 720904/1</t>
   </si>
   <si>
     <t>https://krasnodar.omg-gift.ru/product/17901-1-1-1-1/</t>
   </si>
   <si>
+    <t>003005/17</t>
+  </si>
+  <si>
+    <t>Конверт подарочный 16,5*9см "С новым годом!"-017 1/10 1/250 Арт: 003005/17</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/konvert-podarochnyy-16-5-9sm-s-novym-godom-017-1-10-1-250-art-003005-17/</t>
+  </si>
+  <si>
     <t>720904/2</t>
   </si>
   <si>
     <t>Коробка Квадратная 30*30*10 сборная Розовый 1/14 Арт: 720904/2</t>
   </si>
   <si>
     <t>https://krasnodar.omg-gift.ru/product/17901-1-1-1-1-1/</t>
   </si>
   <si>
+    <t>003005/18</t>
+  </si>
+  <si>
+    <t>Конверт подарочный 16,5*9см "С новым годом!"-018 1/10 1/250 Арт: 003005/18</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/konvert-podarochnyy-16-5-9sm-s-novym-godom-018-1-10-1-250-art-003005-18/</t>
+  </si>
+  <si>
     <t>720904/3</t>
   </si>
   <si>
     <t>Коробка Квадратная 30*30*15 сборная Розовый 1/14 Арт: 720904/3</t>
   </si>
   <si>
     <t>https://krasnodar.omg-gift.ru/product/17901-1-1-1-1-1-1/</t>
   </si>
   <si>
+    <t>003005/19</t>
+  </si>
+  <si>
+    <t>Конверт подарочный 16,5*9см "С новым годом!"-019 1/10 1/250 Арт: 003005/19</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/konvert-podarochnyy-16-5-9sm-s-novym-godom-019-1-10-1-250-art-003005-19/</t>
+  </si>
+  <si>
     <t>720905/1</t>
   </si>
   <si>
     <t>Коробка Квадратная 30*30*7 сборная Золотой 1/14 Арт: 720905/1</t>
   </si>
   <si>
     <t>https://krasnodar.omg-gift.ru/product/17907-1/</t>
   </si>
   <si>
+    <t>003005/20</t>
+  </si>
+  <si>
+    <t>Конверт подарочный 16,5*9см "С новым годом!"-020 1/10 1/250 Арт: 003005/20</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/konvert-podarochnyy-16-5-9sm-s-novym-godom-020-1-10-1-250-art-003005-20/</t>
+  </si>
+  <si>
     <t>720907/3</t>
   </si>
   <si>
     <t>Коробка Квадратная 35*35*15 сборная Розовый 1/14 Арт: 720907/3</t>
   </si>
   <si>
     <t>https://krasnodar.omg-gift.ru/product/17913-1-1-1/</t>
   </si>
   <si>
-    <t>000301-200</t>
-[...167 lines deleted...]
-    <t>https://krasnodar.omg-gift.ru/product/korobki-tsilindr-nabor-1-8-19-5-19-bez-kryshki-quot-barkhatnyy-quot-rozovyy-1-6-art-720837-2-korobki-tsilindr-nabor-1-8-19-5-19-bez-kryshki-barkhatnyy-rozovyy-1-6-art-720837-2-korobki-tsilindr-nabor-1-8-19-5-19-bez-kryshki-quot-barkhatnyy-quot-rozovyy-1-6/</t>
+    <t>003005/21</t>
+  </si>
+  <si>
+    <t>Конверт подарочный 16,5*9см "С новым годом!"-021 1/10 1/250 Арт: 003005/21</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/konvert-podarochnyy-16-5-9sm-s-novym-godom-021-1-10-1-250-art-003005-21/</t>
   </si>
   <si>
     <t>721902/1486</t>
   </si>
   <si>
     <t>Коробки Прямоугольные Набор 1/15 42,5*33*17,6 "Шарики с верёвочками" 1/2 Арт: 721902/1486</t>
   </si>
   <si>
     <t>https://krasnodar.omg-gift.ru/product/721902500-2-1/</t>
   </si>
   <si>
     <t>721902/595</t>
   </si>
   <si>
     <t>Коробки Прямоугольные Набор 1/15 42,5*33*17,6 "Лондон" 1/2 Арт: 721902/595</t>
   </si>
   <si>
     <t>https://krasnodar.omg-gift.ru/product/7219021067-1-1-3-2/</t>
   </si>
   <si>
-    <t>721607/1537</t>
-[...7 lines deleted...]
-  <si>
     <t>721604/0027</t>
   </si>
   <si>
     <t>Коробки Прямоугольные Набор 1/10 34*26*15,3 "Бант" Сиреневый/Бежевый 1/4 Арт: 721604/0027</t>
   </si>
   <si>
     <t>https://krasnodar.omg-gift.ru/product/7216040027-1/</t>
   </si>
   <si>
     <t>720908/3</t>
   </si>
   <si>
     <t>Коробка Квадратная 35*35*15 сборная Золотой 1/14 Арт: 720908/3</t>
   </si>
   <si>
     <t>https://krasnodar.omg-gift.ru/product/17917-1-1/</t>
   </si>
   <si>
     <t>720908/2</t>
   </si>
   <si>
     <t>Коробка Квадратная 35*35*10 сборная Золотой 1/14 Арт: 720908/2</t>
   </si>
   <si>
     <t>https://krasnodar.omg-gift.ru/product/17917-1/</t>
@@ -1475,336 +2312,1353 @@
   <si>
     <t>Мешочки из искусственного льна 14*20 Бежевый 1/25 1/2000 Арт: 000809G/8</t>
   </si>
   <si>
     <t>https://krasnodar.omg-gift.ru/product/meshochki-art-000809i2-2-1-1-1-1/</t>
   </si>
   <si>
     <t>000809G/11</t>
   </si>
   <si>
     <t>Мешочки из искусственного льна 14*20 Песочный 1/25 1/1500 Арт: 000809G/11</t>
   </si>
   <si>
     <t>https://krasnodar.omg-gift.ru/product/meshochki-art-000809i2-1-3-1-1-1/</t>
   </si>
   <si>
     <t>000811I/83</t>
   </si>
   <si>
     <t>Мешочки бархатные 10*12 Бордовый 1/50 1/2000 Арт: 000811I/83</t>
   </si>
   <si>
     <t>https://krasnodar.omg-gift.ru/product/meshochki-barkhatnye-1012-sm-odnoton-bordovyy-art-om-811-24-1-2/</t>
   </si>
   <si>
-    <t>000811G/1</t>
-[...7 lines deleted...]
-  <si>
     <t>000809K/2</t>
   </si>
   <si>
     <t>Мешочки из искусственного льна 20*30 Красный 1/25 1/500 Арт: 000809K/2</t>
   </si>
   <si>
     <t>https://krasnodar.omg-gift.ru/product/meshochki-art-000809k2-4/</t>
   </si>
   <si>
     <t>562-25/64</t>
   </si>
   <si>
     <t>Лента Атласная Сатин 2,5см*25ярд Шампань 1/5 1/300 Арт: 562-25/64</t>
   </si>
   <si>
     <t>https://krasnodar.omg-gift.ru/product/lenta-art-562-2501-1-1-2-1-1-1/</t>
   </si>
   <si>
-    <t>562-25/50</t>
-[...7 lines deleted...]
-  <si>
     <t>562-25/43</t>
   </si>
   <si>
     <t>Лента Атласная Сатин 2,5см*25ярд Розовый 1/5 1/300 Арт: 562-25/43</t>
   </si>
   <si>
     <t>https://krasnodar.omg-gift.ru/product/lenta-art-562-2501-1-3-1-1-1/</t>
   </si>
   <si>
     <t>562-25/181</t>
   </si>
   <si>
     <t>Лента Атласная Сатин 2,5см*25ярд Светлый розово-лиловый 1/5 1/300 Арт: 562-25/181</t>
   </si>
   <si>
     <t>https://krasnodar.omg-gift.ru/product/562-250181-1/</t>
   </si>
   <si>
-    <t>562-25/152</t>
-[...7 lines deleted...]
-  <si>
     <t>1667/523</t>
   </si>
   <si>
     <t>Плёнка в листах 58*58 (20 шт.) ламинированная "Тишью" 23мкм Серо-сиреневый 1/100 Арт: 1667/523</t>
   </si>
   <si>
     <t>https://krasnodar.omg-gift.ru/product/plyonka-v-listakh-58-58-20-sht-laminirovannaya-tishyu-23mkm-sero-sirenevyy-1-100-art-1667-523-1/</t>
   </si>
   <si>
-    <t>1667/3</t>
-[...7 lines deleted...]
-  <si>
     <t>1667/2</t>
   </si>
   <si>
     <t>Плёнка в листах 58*58 (20 шт.) ламинированная "Тишью" 23мкм Белый 1/100 Арт: 1667/2</t>
   </si>
   <si>
     <t>https://krasnodar.omg-gift.ru/product/plyonka-v-listakh-58-58-20-sht-laminirovannaya-tishyu-23mkm-belyy-1-100-art-1667-2-1/</t>
   </si>
   <si>
     <t>1642/5</t>
   </si>
   <si>
     <t>Плёнка 0,58*5м "Хамелеон" 70мкм Сиреневый 1/30 Арт: 1642/5</t>
   </si>
   <si>
     <t>https://krasnodar.omg-gift.ru/product/0013425-1-1/</t>
   </si>
   <si>
     <t>1642/1</t>
   </si>
   <si>
     <t>Плёнка 0,58*5м "Хамелеон" 70мкм Белый 1/30 Арт: 1642/1</t>
   </si>
   <si>
     <t>https://krasnodar.omg-gift.ru/product/0013421-6-1/</t>
   </si>
   <si>
-    <t>1633/4</t>
-[...7 lines deleted...]
-  <si>
     <t>1635/6</t>
   </si>
   <si>
     <t>Плёнка 0,58*5м водонепроницаемая "Каффин" 80г Персиковый 1/30 Арт: 1635/6</t>
   </si>
   <si>
     <t>https://krasnodar.omg-gift.ru/product/plyonka-0-58-5m-vodonepronitsaemaya-kaffin-80g-belyy-1-30-art-1635-1-1-2/</t>
   </si>
   <si>
     <t>1635/5</t>
   </si>
   <si>
     <t>Плёнка 0,58*5м водонепроницаемая "Каффин" 80г Бледно-зелёный 1/30 Арт: 1635/5</t>
   </si>
   <si>
     <t>https://krasnodar.omg-gift.ru/product/plyonka-0-58-5m-vodonepronitsaemaya-kaffin-80g-belyy-1-30-art-1635-1-3-1/</t>
   </si>
   <si>
     <t>1635/4</t>
   </si>
   <si>
     <t>Плёнка 0,58*5м водонепроницаемая "Каффин" 80г Сиреневый 1/30 Арт: 1635/4</t>
   </si>
   <si>
     <t>https://krasnodar.omg-gift.ru/product/plyonka-0-58-5m-vodonepronitsaemaya-kaffin-80g-belyy-1-30-art-1635-1-2-1/</t>
   </si>
   <si>
     <t>1635/3</t>
   </si>
   <si>
     <t>Плёнка 0,58*5м водонепроницаемая "Каффин" 80г Розовый 1/30 Арт: 1635/3</t>
   </si>
   <si>
     <t>https://krasnodar.omg-gift.ru/product/plyonka-0-58-5m-vodonepronitsaemaya-kaffin-80g-belyy-1-30-art-1635-1-1-1-1/</t>
   </si>
   <si>
     <t>1635/1</t>
   </si>
   <si>
     <t>Плёнка 0,58*5м водонепроницаемая "Каффин" 80г Белый 1/30 Арт: 1635/1</t>
   </si>
   <si>
     <t>https://krasnodar.omg-gift.ru/product/plyonka-0-58-5m-vodonepronitsaemaya-kaffin-80g-belyy-1-30-art-1635-1-2/</t>
   </si>
   <si>
-    <t>1638/1767</t>
-[...7 lines deleted...]
-  <si>
     <t>1604/515</t>
   </si>
   <si>
     <t>Плёнка 0,58*10м матовая двухсторонняя 65мкм Сиреневый/Розовый 1/30 Арт: 1604/515</t>
   </si>
   <si>
     <t>https://krasnodar.omg-gift.ru/product/plenka-matovaya-2-kh-storonnyaya-bezhevyybledno-sirenevyy-60mkm-58sm-10m-150-art-0013044-1-1-1/</t>
   </si>
   <si>
     <t>1604/185</t>
   </si>
   <si>
     <t>Плёнка 0,58*10м матовая двухсторонняя 60мкм Красный/Белый 1/30 Арт: 1604/185</t>
   </si>
   <si>
     <t>https://krasnodar.omg-gift.ru/product/plenka-matovaya-2-kh-storonnyaya-rozovyygoluboy-60mkm-58sm-10m-150-art-0013041-3-1-2-1-2/</t>
   </si>
   <si>
     <t>1657/2</t>
   </si>
   <si>
     <t>Плёнка 0,58*10м матовая однотонная 50мкм Молочный 1/30 Арт: 1657/2</t>
   </si>
   <si>
     <t>https://krasnodar.omg-gift.ru/product/plyonka-art-0013571-4-2-1/</t>
   </si>
   <si>
     <t>1657/1</t>
   </si>
   <si>
     <t>Плёнка 0,58*10м матовая однотонная 50мкм Белый 1/30 Арт: 1657/1</t>
   </si>
   <si>
     <t>https://krasnodar.omg-gift.ru/product/plyonka-art-0013571-6-1/</t>
   </si>
   <si>
-    <t>000168G/29</t>
-[...7 lines deleted...]
-  <si>
     <t>000778/30</t>
   </si>
   <si>
     <t>Шпажки деревянные (100 шт.) 30см*3мм 1/100 Арт: 000778/30</t>
   </si>
   <si>
     <t>https://krasnodar.omg-gift.ru/product/00077835-1-1/</t>
   </si>
   <si>
     <t>000778/35</t>
   </si>
   <si>
     <t>Шпажки деревянные (100 шт.) 35см*3мм 1/50 Арт: 000778/35</t>
   </si>
   <si>
     <t>https://krasnodar.omg-gift.ru/product/00077835-4/</t>
   </si>
   <si>
     <t>562-20/86</t>
   </si>
   <si>
     <t>Лента Атласная Сатин 2см*25ярд Вишнёвый 1/10 1/120 Арт: 562-20/86</t>
   </si>
   <si>
     <t>https://krasnodar.omg-gift.ru/product/lenta-art-562-2001-5-1-1-1-1/</t>
   </si>
   <si>
-    <t>420140/1</t>
-[...7 lines deleted...]
-  <si>
     <t>420140/2</t>
   </si>
   <si>
     <t>Корзины плетёные Овальные Набор 1/3 38*30*13/38 (±5%) с ручкой Молочный 1/24 Арт: 420140/2</t>
   </si>
   <si>
     <t>https://krasnodar.omg-gift.ru/product/4201401-1-1/</t>
   </si>
   <si>
     <t>420180/2</t>
   </si>
   <si>
     <t>Корзины плетёные Круглые Набор 1/4 40*15/44 (±5%) с ручкой Молочный 1/6 Арт: 420180/2</t>
   </si>
   <si>
-    <t>https://krasnodar.omg-gift.ru/product/4201101-1-1-2-1/</t>
-[...17 lines deleted...]
-    <t>https://krasnodar.omg-gift.ru/product/4201001-4-1-2/</t>
+    <t>https://krasnodar.omg-gift.ru/product/4201101-1-1/</t>
+  </si>
+  <si>
+    <t>420124/1</t>
+  </si>
+  <si>
+    <t>Корзина плетёная Овальная 20*12*11/18 (±5%) из пластика с ручками Белый 1/80 Арт: 420124/1 2</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/4209002-2-2-1-3-3-4-1-1-3-1-1-2/</t>
+  </si>
+  <si>
+    <t>420113/457</t>
+  </si>
+  <si>
+    <t>Корзины плетёные Овальные Набор 1/3 22*14*29 (±5%) из полипропилена с ручкой Натуральный 1/24 Арт: 420113/457</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/korziny-pletyonye-ovalnye-nabor-1-3-22-14-29-5-iz-polipropilena-s-ruchkoy-naturalnyy-1-24-art-420113-457-1/</t>
+  </si>
+  <si>
+    <t>300368TA</t>
+  </si>
+  <si>
+    <t>Пакет подарочный "Золотые вкрапления" (микс) 55*40*20 230г 1/20 1/80 Арт: 300368TA</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/paket-podarochnyy-zolotye-vkrapleniya-miks-55-40-20-230g-1-20-1-80-art-300368ta/</t>
+  </si>
+  <si>
+    <t>2020/4</t>
+  </si>
+  <si>
+    <t>Фоамиран в листах 1мм 70*60 (10 шт.) Розовый-2 1/25 Арт: 2020/4</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/20207-1-3-1-1/</t>
+  </si>
+  <si>
+    <t>2020/22</t>
+  </si>
+  <si>
+    <t>Фоамиран в листах 1мм 70*60 (10 шт.) Малиново-розовый 1/25 Арт: 2020/22</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/20207-1-20-1/</t>
+  </si>
+  <si>
+    <t>2020/18</t>
+  </si>
+  <si>
+    <t>Фоамиран в листах 1мм 70*60 (10 шт.) Сиреневый 1/25 Арт: 2020/18</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/20207-1-16-1-1/</t>
+  </si>
+  <si>
+    <t>2020/15</t>
+  </si>
+  <si>
+    <t>Фоамиран в листах 1мм 70*60 (10 шт.) Жёлто-зелёный 1/25 Арт: 2020/15</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/20207-1-13-1/</t>
+  </si>
+  <si>
+    <t>000171G/10</t>
+  </si>
+  <si>
+    <t>Пакет подарочный "Ваза для цветов" 15,5*13*9,5 Бледно-зелёный 1/10 1/150 Арт: 000171G/10</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/000171g-1-2-1-1/</t>
+  </si>
+  <si>
+    <t>000171H</t>
+  </si>
+  <si>
+    <t>Пакет подарочный "Ваза для цветов" 12,5*12*8 Крафт 1/10 1/200 Арт: 000171H</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/000171h-1-1/</t>
+  </si>
+  <si>
+    <t>00070811-9</t>
+  </si>
+  <si>
+    <t>Плёнка 1*10м на бумажной основе "Песок" 75мкм Золотой 1/20 Арт: 00070811-9</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/00070811-1-8-1/</t>
+  </si>
+  <si>
+    <t>00070811-7</t>
+  </si>
+  <si>
+    <t>Плёнка 1*10м на бумажной основе "Песок" 75мкм Серебряный 1/20 Арт: 00070811-7</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/00070811-1-6-1/</t>
+  </si>
+  <si>
+    <t>00070811-5</t>
+  </si>
+  <si>
+    <t>Плёнка 1*10м на бумажной основе "Песок" 75мкм Зелёный 1/20 Арт: 00070811-5</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/00070811-1-4-1/</t>
+  </si>
+  <si>
+    <t>00070811-4</t>
+  </si>
+  <si>
+    <t>Плёнка 1*10м на бумажной основе "Песок" 75мкм Красный 1/20 Арт: 00070811-4</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/00070811-1-3-1/</t>
+  </si>
+  <si>
+    <t>00070811-3</t>
+  </si>
+  <si>
+    <t>Плёнка 1*10м на бумажной основе "Песок" 75мкм Синий 1/20 Арт: 00070811-3</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/00070811-1-2-1/</t>
+  </si>
+  <si>
+    <t>000171H/28</t>
+  </si>
+  <si>
+    <t>Пакет подарочный "Ваза для цветов" 12,5*12*8 Салатовый 1/10 1/200 Арт: 000171H/28</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/000171h-2-1-1-3-1-1/</t>
+  </si>
+  <si>
+    <t>000171H/14</t>
+  </si>
+  <si>
+    <t>Пакет подарочный "Ваза для цветов" 12,5*12*8 Голубой 1/10 1/200 Арт: 000171H/14</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/000171g-1-2-1-1-1-1-1/</t>
+  </si>
+  <si>
+    <t>000171H/2039</t>
+  </si>
+  <si>
+    <t>Пакет подарочный "Ваза для цветов" 12,5*12*8 260г Малиновый 1/10 1/200 Арт: 000171H/2039</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/000171h-1-5-6-1-1-1/</t>
+  </si>
+  <si>
+    <t>000171H/21</t>
+  </si>
+  <si>
+    <t>Пакет подарочный "Ваза для цветов" 12,5*12*8 Тёмно-сиреневый 1/10 1/200 Арт: 000171H/21</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/000171h-1-5-1-1/</t>
+  </si>
+  <si>
+    <t>000171H/26</t>
+  </si>
+  <si>
+    <t>Пакет подарочный "Ваза для цветов" 12,5*12*8 Тёмно-розовый 1/10 1/200 Арт: 000171H/26</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/000171h-1-5-4-1-1/</t>
+  </si>
+  <si>
+    <t>000171H/29</t>
+  </si>
+  <si>
+    <t>Пакет подарочный "Ваза для цветов" 12,5*12*8 Бежевый 1/10 1/200 Арт: 000171H/29</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/000171h-2-1-1-4-1-1/</t>
+  </si>
+  <si>
+    <t>000171H/3</t>
+  </si>
+  <si>
+    <t>Пакет подарочный "Ваза для цветов" 12,5*12*8 Тиффани 1/10 1/200 Арт: 000171H/3</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/000171h-1-1-1-1/</t>
+  </si>
+  <si>
+    <t>000171H/32</t>
+  </si>
+  <si>
+    <t>Пакет подарочный "Ваза для цветов" 12,5*12*8 Бледно-сиреневый 1/10 1/200 Арт: 000171H/32</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/000171h-1-5-6-2-1/</t>
+  </si>
+  <si>
+    <t>000171H/33</t>
+  </si>
+  <si>
+    <t>Пакет подарочный "Ваза для цветов" 12,5*12*8 Персиковый 1/10 1/200 Арт: 000171H/33</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/000171h-1-5-7-1-1/</t>
+  </si>
+  <si>
+    <t>000171H/6</t>
+  </si>
+  <si>
+    <t>Пакет подарочный "Ваза для цветов" 12,5*12*8 Бежево-красный 1/10 1/200 Арт: 000171H/6</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/000171h-1-2-1-1/</t>
+  </si>
+  <si>
+    <t>000171H/7</t>
+  </si>
+  <si>
+    <t>Пакет подарочный "Ваза для цветов" 12,5*12*8 Белый 1/10 1/200 Арт: 000171H/7</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/000171h-1-3-1-1/</t>
+  </si>
+  <si>
+    <t>000171H/9</t>
+  </si>
+  <si>
+    <t>Пакет подарочный "Ваза для цветов" 12,5*12*8 Сиреневый 1/10 1/200 Арт: 000171H/9</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/000171h-1-5-2-1/</t>
+  </si>
+  <si>
+    <t>721317/1</t>
+  </si>
+  <si>
+    <t>Коробки Прямоугольные Набор 1/10 53*43*26 с бантом Пудровый 1/1 Арт: 721317/1</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/korobki-pryamougolnye-nabor-1-10-53-43-26-s-bantom-pudrovyy-1-1-art-721317-1-1/</t>
+  </si>
+  <si>
+    <t>721317/2</t>
+  </si>
+  <si>
+    <t>Коробки Прямоугольные Набор 1/10 53*43*26 с бантом Бежевый 1/1 Арт: 721317/2</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/korobki-pryamougolnye-nabor-1-10-53-43-26-s-bantom-bezhevyy-1-1-art-721317-2-1/</t>
+  </si>
+  <si>
+    <t>000391A/1</t>
+  </si>
+  <si>
+    <t>Пакет подарочный "Ромб" Белый 31*42*12 210г 1/20 1/80 Арт: 000391A/1</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/paket-art-300390a1-7/</t>
+  </si>
+  <si>
+    <t>7201130/4</t>
+  </si>
+  <si>
+    <t>Коробка Прямоугольная 24*14*4 под кошелек Зелёный 1/4 1/80 Арт: 7201130/4</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/72011301-3/</t>
+  </si>
+  <si>
+    <t>7201130/2</t>
+  </si>
+  <si>
+    <t>Коробка Прямоугольная 24*14*4 под кошелек Серый 1/4 1/80 Арт: 7201130/2</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/72011301-1/</t>
+  </si>
+  <si>
+    <t>720850/1</t>
+  </si>
+  <si>
+    <t>Коробка Прямоугольная 26*16*5,5 c бантом "Wonderful" (ассортимент) 1/72 Арт: 720850/1</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/7208501/</t>
+  </si>
+  <si>
+    <t>720850/2</t>
+  </si>
+  <si>
+    <t>Коробка Прямоугольная 26*16*5,5 с бантом из органзы (ассортимент) 1/72 Арт: 720850/2</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/7208502/</t>
+  </si>
+  <si>
+    <t>720742/1</t>
+  </si>
+  <si>
+    <t>Коробки "Сердце" Набор 1/3 25,8*24,5*12 Красный 1/12 Арт: 720742/1</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/7207421/</t>
+  </si>
+  <si>
+    <t>720742/2</t>
+  </si>
+  <si>
+    <t>Коробки "Сердце" Набор 1/3 25,8*24,5*12 Розовый 1/12 Арт: 720742/2</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/7207422/</t>
+  </si>
+  <si>
+    <t>7201000/414</t>
+  </si>
+  <si>
+    <t>Коробки Круглые Набор 1/3 21*11,5 "Драгоценный" Золотой 1/30 Арт: 7201000/414</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/korobka-nabor-13-art-7201000409-1-1/</t>
+  </si>
+  <si>
+    <t>7201000/412</t>
+  </si>
+  <si>
+    <t>Коробки Круглые Набор 1/3 21*11,5 "Фламинго на полосатом фоне" 1/30 Арт: 7201000/412</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/korobka-nabor-13-art-7201000409-3/</t>
+  </si>
+  <si>
+    <t>7201000/413</t>
+  </si>
+  <si>
+    <t>Коробки Круглые Набор 1/3 21*11,5 "Фламинго на чёрно-белом фоне" 1/30 Арт: 7201000/413</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/korobka-nabor-13-art-7201000409-4/</t>
+  </si>
+  <si>
+    <t>7201000/410</t>
+  </si>
+  <si>
+    <t>Коробки Круглые Набор 1/3 21*11,5 "Фламинго на чёрном фоне" 1/30 Арт: 7201000/410</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/korobka-nabor-13-art-7201000409-1/</t>
+  </si>
+  <si>
+    <t>720112/164</t>
+  </si>
+  <si>
+    <t>Коробки Цилиндр Набор 1/3 18*17 Розовый 1/12 Арт: 720112/164</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/korobki-nabor-13-tsilindr-odnotonnyy-perlamutr-tiffani-181817-112-art-72011225-1-2/</t>
+  </si>
+  <si>
+    <t>720112/161</t>
+  </si>
+  <si>
+    <t>Коробки Цилиндр Набор 1/3 18*17 Светло-бежевый 1/12 Арт: 720112/161</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/korobki-nabor-13-tsilindr-odnotonnyy-perlamutr-tiffani-181817-112-art-72011225-1-5/</t>
+  </si>
+  <si>
+    <t>7201000/429</t>
+  </si>
+  <si>
+    <t>Коробки Цилиндр Набор 1/3 19,5*19 Золотой 1/12 Арт: 7201000/429</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/korobki-art7201000420-1-3/</t>
+  </si>
+  <si>
+    <t>00028810-1</t>
+  </si>
+  <si>
+    <t>Лён Натуральный 48см*5ярд 1/5 1/20 Арт: 00028810-1</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/lyon-art-00028810-1/</t>
+  </si>
+  <si>
+    <t>001390/5</t>
+  </si>
+  <si>
+    <t>Плёнка 0,58*10м глянцевая "Металл" 40мкм Медный 1/30 Арт: 001390/5</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/0013901-4/</t>
+  </si>
+  <si>
+    <t>001306/6</t>
+  </si>
+  <si>
+    <t>Плёнка 0,58*10м глянцевая с окошком 50мкм Чёрный 1/30 Арт: 001306/6</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/plenka-glyantsevaya-s-okoshkom-chyornyy-50mkm-58-sm--10m-150-art-0013066-1/</t>
+  </si>
+  <si>
+    <t>001387/3</t>
+  </si>
+  <si>
+    <t>Плёнка 0,58*10м матовая "Веточки" 60мкм Бледно-жёлтый 1/30 Арт: 001387/3</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/0013871-2/</t>
+  </si>
+  <si>
+    <t>001387/4</t>
+  </si>
+  <si>
+    <t>Плёнка 0,58*10м матовая "Веточки" 60мкм Персиковый 1/30 Арт: 001387/4</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/0013871-3/</t>
+  </si>
+  <si>
+    <t>001389/3</t>
+  </si>
+  <si>
+    <t>Плёнка 0,58*10м матовая "Полосы" 60мкм Жёлтый 1/30 Арт: 001389/3</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/0013881-4-2/</t>
+  </si>
+  <si>
+    <t>20019/3</t>
+  </si>
+  <si>
+    <t>Топпер "Цифра 3" 18*6см Серебряный 1/20 1/500 Арт: 20019/3</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/art-000522-30-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1/</t>
+  </si>
+  <si>
+    <t>20019/4</t>
+  </si>
+  <si>
+    <t>Топпер "Цифра 4" 18*6см Серебряный 1/20 1/500 Арт: 20019/4</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/art-000522-30-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1/</t>
+  </si>
+  <si>
+    <t>000391TA/1</t>
+  </si>
+  <si>
+    <t>Пакет подарочный "Ромб" Белый 50*40*15 210г 1/20 1/80 Арт: 000391TA/1</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/paket-art-300390a1-7-5-1/</t>
+  </si>
+  <si>
+    <t>000391TA/2</t>
+  </si>
+  <si>
+    <t>Пакет подарочный "Ромб" Чёрный 50*40*15 210г 1/20 1/80 Арт: 000391TA/2</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/paket-art-300390a1-7-5-1-1/</t>
+  </si>
+  <si>
+    <t>420205/262</t>
+  </si>
+  <si>
+    <t>Корзины плетёные Круглые Набор 1/3 21*15 (±5%) из бумаги Белый/Натуральный 1/24 Арт: 420205/262</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/4209002-2-4-7-1-1-3-1-1-1-1/</t>
+  </si>
+  <si>
+    <t>830/1</t>
+  </si>
+  <si>
+    <t>Ваза стеклянная 830 13*25 Серый 1/24 Арт: 830/1</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/8201-3-2-1-1/</t>
+  </si>
+  <si>
+    <t>829/1</t>
+  </si>
+  <si>
+    <t>Ваза стеклянная 829 9*27 Серый 1/15 Арт: 829/1</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/8201-3-2-1/</t>
+  </si>
+  <si>
+    <t>828/1</t>
+  </si>
+  <si>
+    <t>Ваза стеклянная 828 16*20 Серый 1/24 Арт: 828/1</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/8201-3-2-4-1/</t>
+  </si>
+  <si>
+    <t>827/2</t>
+  </si>
+  <si>
+    <t>Ваза стеклянная 827 25см Зеленый 1/24 Арт: 827/2</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/8201-3-2-3-1/</t>
+  </si>
+  <si>
+    <t>827/1</t>
+  </si>
+  <si>
+    <t>Ваза стеклянная 827 25см Серый 1/24 Арт: 827/1</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/8201-3-2-2-1/</t>
+  </si>
+  <si>
+    <t>826/4</t>
+  </si>
+  <si>
+    <t>Ваза стеклянная 826 19*21 Оранжевый 1/16 Арт: 826/4</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/8201-3-2-11-1/</t>
+  </si>
+  <si>
+    <t>826/3</t>
+  </si>
+  <si>
+    <t>Ваза стеклянная 826 19*21 Серый 1/16 Арт: 826/3</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/8201-3-2-10-1/</t>
+  </si>
+  <si>
+    <t>826/2</t>
+  </si>
+  <si>
+    <t>Ваза стеклянная 826 19*21 Зеленый 1/16 Арт: 826/2</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/8201-3-2-9-1/</t>
+  </si>
+  <si>
+    <t>826/1</t>
+  </si>
+  <si>
+    <t>Ваза стеклянная 826 19*21 Синий 1/16 Арт: 826/1</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/8201-3-2-8-1/</t>
+  </si>
+  <si>
+    <t>825/2</t>
+  </si>
+  <si>
+    <t>Ваза стеклянная 825 9*25 Серый 1/15 Арт: 825/2</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/8201-3-2-7-1/</t>
+  </si>
+  <si>
+    <t>825/1</t>
+  </si>
+  <si>
+    <t>Ваза стеклянная 825 9*25 Оранжевый 1/15 Арт: 825/1</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/8201-3-2-6-1/</t>
+  </si>
+  <si>
+    <t>70057</t>
+  </si>
+  <si>
+    <t>Плёнка 0,59*30м 700г матовая однотонная 40мкм Белый 1/20 Арт: 70057</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/1000571-1-1/</t>
+  </si>
+  <si>
+    <t>000177G</t>
+  </si>
+  <si>
+    <t>Пакет подарочный "Ваза для цветов" 15,5*13*9,5 "Перламутр" 1/10 1/150 Арт: 000177G</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/000177g-3-2/</t>
+  </si>
+  <si>
+    <t>000177EA</t>
+  </si>
+  <si>
+    <t>Пакет подарочный "Ваза для цветов" 22*10,5*13,5 "Перламутр" 1/10 1/120 Арт: 000177EA</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/000177g-3-1-1/</t>
+  </si>
+  <si>
+    <t>000171EA/7</t>
+  </si>
+  <si>
+    <t>Пакет подарочный "Ваза для цветов" 22*13,5*10,5 Белый 1/10 1/120 Арт: 000171EA/7</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/000171ea13-1-3-1-1-5-1/</t>
+  </si>
+  <si>
+    <t>000171EA/33</t>
+  </si>
+  <si>
+    <t>Пакет подарочный "Ваза для цветов" 22*13,5*10,5 Персиковый 1/10 1/120 Арт: 000171EA/33</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/000171ea13-1-3-1-1-10-2-1/</t>
+  </si>
+  <si>
+    <t>000171EA/28</t>
+  </si>
+  <si>
+    <t>Пакет подарочный "Ваза для цветов" 22*13,5*10,5 Салатовый 1/10 1/120 Арт: 000171EA/28</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/000171ea13-1-3-1-1-6-5-1/</t>
+  </si>
+  <si>
+    <t>000171EA/14</t>
+  </si>
+  <si>
+    <t>Пакет подарочный "Ваза для цветов" 22*13,5*10,5 Голубой 1/10 1/120 Арт: 000171EA/14</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/000171ea13-1-3-1-1-3-1/</t>
+  </si>
+  <si>
+    <t>000171EA/10</t>
+  </si>
+  <si>
+    <t>Пакет подарочный "Ваза для цветов" 22*13,5*10,5 Бледно-зелёный 1/10 1/120 Арт: 000171EA/10</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/000171ea13-1-3-1-1-10-1/</t>
+  </si>
+  <si>
+    <t>831/1</t>
+  </si>
+  <si>
+    <t>Ваза для цветов 831 13*30 Чёрный 1/18 Арт: 831/1</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/8201-3-2-5-1/</t>
+  </si>
+  <si>
+    <t>618-5/8</t>
+  </si>
+  <si>
+    <t>Коробка Прямоугольная 8*5*2,5 с бантиком (микс 3) 1/24 1/576 Арт: 618-5/8</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/korobka-pryamougolnaya-8-5-2-5-s-bantikom-miks-3-1-24-1-576-art-618-5-8/</t>
+  </si>
+  <si>
+    <t>730226/0123</t>
+  </si>
+  <si>
+    <t>Коробка Прямоугольная 28,2*20*9,2 складная на магнитах Красный 1/48 Арт: 730226/0123</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/korobka-pryamougolnaya-28-2-20-9-2-skladnaya-na-magnitakh-krasnyy-1-48-art-730226-0123-1/</t>
+  </si>
+  <si>
+    <t>730226/0122</t>
+  </si>
+  <si>
+    <t>Коробка Прямоугольная 28,2*20*9,2 складная на магнитах Зелёный 1/48 Арт: 730226/0122</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/korobka-pryamougolnaya-28-2-20-9-2-skladnaya-na-magnitakh-zelyonyy-1-48-art-730226-0122-1/</t>
+  </si>
+  <si>
+    <t>721226/417</t>
+  </si>
+  <si>
+    <t>Коробка Прямоугольная 28,2*20*9,2 складная на магнитах Белый 1/48 Арт: 721226/417</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/7211551535-5-1-2/</t>
+  </si>
+  <si>
+    <t>721226/1534</t>
+  </si>
+  <si>
+    <t>Коробка Прямоугольная 28,2*20*9,2 складная на магнитах Розовый 1/48 Арт: 721226/1534</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/7211551535-5-3-1/</t>
+  </si>
+  <si>
+    <t>730225/0123</t>
+  </si>
+  <si>
+    <t>Коробка Прямоугольная 20*18*8 складная на магнитах Красный 1/60 Арт: 730225/0123</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/korobka-pryamougolnaya-20-18-8-skladnaya-na-magnitakh-krasnyy-1-60-art-730225-0123-1/</t>
+  </si>
+  <si>
+    <t>721225/1537</t>
+  </si>
+  <si>
+    <t>Коробка Прямоугольная 20*18*8 складная на магнитах Сиреневый 1/60 Арт: 721225/1537</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/artnew-000720-610-1-1-1-1-2-4-1/</t>
+  </si>
+  <si>
+    <t>721225/1534</t>
+  </si>
+  <si>
+    <t>Коробка Прямоугольная 20*18*8 складная на магнитах Розовый 1/60 Арт: 721225/1534</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/artnew-000720-610-1-1-1-1-2-3-1/</t>
+  </si>
+  <si>
+    <t>730604/3089</t>
+  </si>
+  <si>
+    <t>Коробки Прямоугольные Набор 1/10 34*26*15,3 "Новый год"-3089 1/6 Арт: 730604/3089</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/7306041640-1-2-1-14-1-1-1-3-1/</t>
+  </si>
+  <si>
+    <t>300556E</t>
+  </si>
+  <si>
+    <t>Пакет подарочный с тиснением "Новый год" (микс 556) 18*23*10 210г 1/20 1/360 Арт: 300556E</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/300382e-1-1-1-1-2-1-1-1-2-1-1-4-1-1/</t>
+  </si>
+  <si>
+    <t>300556C</t>
+  </si>
+  <si>
+    <t>Пакет подарочный с тиснением "Новый год" (микс 556) 26*32*12 210г 1/20 1/240 Арт: 300556C</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/300382c-6-1-1-1-3-1-1/</t>
+  </si>
+  <si>
+    <t>300556A</t>
+  </si>
+  <si>
+    <t>Пакет подарочный с тиснением "Новый год" (микс 556) 31*42*12 210г 1/20 1/120 Арт: 300556A</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/300382a-2-1-1-1-2-2-1-1-1-1-1-1-1-1-4-1-1/</t>
+  </si>
+  <si>
+    <t>300555E</t>
+  </si>
+  <si>
+    <t>Пакет подарочный "Новый год" (микс 555) 18*23*10 210г 1/20 1/360 Арт: 300555E</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/300382e-1-1-1-1-2-1-1-1-2-1-1-4-1/</t>
+  </si>
+  <si>
+    <t>300555C</t>
+  </si>
+  <si>
+    <t>Пакет подарочный "Новый год" (микс 555) 26*32*12 210г 1/20 1/240 Арт: 300555C</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/300382c-6-1-1-1-3-1/</t>
+  </si>
+  <si>
+    <t>300555A</t>
+  </si>
+  <si>
+    <t>Пакет подарочный "Новый год" (микс 555) 31*42*12 210г 1/20 1/120 Арт: 300555A</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/300382a-2-1-1-1-2-2-1-1-1-1-1-1-1-1-4-1/</t>
+  </si>
+  <si>
+    <t>300439E</t>
+  </si>
+  <si>
+    <t>Пакет подарочный "Новый год" (439) 18*23*10 210г 1/20 1/360 Арт: 300439E</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/300382e-1-1-1-1-2-1-1-1-2-1-1-3-2-2-1/</t>
+  </si>
+  <si>
+    <t>300439C</t>
+  </si>
+  <si>
+    <t>Пакет подарочный "Новый год" (439) 26*32*13 210г 1/20 1/240 Арт: 300439C</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/300382c-6-1-1-2-2-1/</t>
+  </si>
+  <si>
+    <t>300437C</t>
+  </si>
+  <si>
+    <t>Пакет подарочный с тиснением "Новый год" (микс 437) 26*32*13 210г 1/20 1/240 Арт: 300437C</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/300382c-7-1/</t>
+  </si>
+  <si>
+    <t>300437E</t>
+  </si>
+  <si>
+    <t>Пакет подарочный с тиснением "Новый год" (микс 437) 18*23*10 210г 1/20 1/360 Арт: 300437E</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/300382e-3-1/</t>
+  </si>
+  <si>
+    <t>300437G</t>
+  </si>
+  <si>
+    <t>Пакет подарочный с тиснением "Новый год" (микс 437) 14*20*7 210г 1/20 1/480 Арт: 300437G</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/300382g-2-1/</t>
+  </si>
+  <si>
+    <t>300436G</t>
+  </si>
+  <si>
+    <t>Пакет подарочный Крафт с тиснением "Новый год" (микс 436) 14*20*7 170г 1/20 1/480 Арт: 300436G</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/300382g-2-2/</t>
+  </si>
+  <si>
+    <t>300436E</t>
+  </si>
+  <si>
+    <t>Пакет подарочный Крафт с тиснением "Новый год" (микс 436) 18*23*10 170г 1/20 1/360 Арт: 300436E</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/300382e-3-2/</t>
+  </si>
+  <si>
+    <t>300436H</t>
+  </si>
+  <si>
+    <t>Пакет подарочный Крафт с тиснением "Новый год" (микс 436) 12*15*6,7 170г 1/20 1/480 Арт: 300436H</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/300367h-1-1-1/</t>
+  </si>
+  <si>
+    <t>300436C</t>
+  </si>
+  <si>
+    <t>Пакет подарочный Крафт с тиснением "Новый год" (микс 436) 26*32*13 170г 1/20 1/240 Арт: 300436C</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/300367c-2-1-1/</t>
+  </si>
+  <si>
+    <t>300434H</t>
+  </si>
+  <si>
+    <t>Пакет подарочный "Новый год" (микс 434) 12*15*6,7 210г 1/20 1/480 Арт: 300434H</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/300382h-1-1-1/</t>
+  </si>
+  <si>
+    <t>300433M</t>
+  </si>
+  <si>
+    <t>Пакет подарочный "Новый год" (микс 433) 14*35*11 210г 1/20 1/240 Арт: 300433M</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/300382m-1/</t>
+  </si>
+  <si>
+    <t>300429C</t>
+  </si>
+  <si>
+    <t>Пакет подарочный "Новый год" (микс 429) 26*32*10 210г 1/20 1/240 Арт: 300429C</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/300382c-5-2-1-2/</t>
+  </si>
+  <si>
+    <t>300407AA</t>
+  </si>
+  <si>
+    <t>Пакет подарочный "Новый год" (407) 39,5*33*15 210г 1/20 1/80 Арт: 300407AA</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/300382aa-1-1-3-1/</t>
+  </si>
+  <si>
+    <t>300407TA</t>
+  </si>
+  <si>
+    <t>Пакет подарочный "Новый год" (микс 407) 55*40*20 210г 1/20 1/80 Арт: 300407TA</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/paket-podarochnyy-novyy-god-miks-407-55-40-20-210g-1-20-1-80-art-300407ta-1/</t>
+  </si>
+  <si>
+    <t>300407EA</t>
+  </si>
+  <si>
+    <t>Пакет подарочный "Новый год" (407) 23*18*10 210г 1/20 1/160 Арт: 300407EA</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/300382e-1-1-1-1-2-1-1-1-2-1-3-1/</t>
+  </si>
+  <si>
+    <t>300406EA</t>
+  </si>
+  <si>
+    <t>Пакет подарочный "Новый год" (406) 23*18*10 210г 1/20 1/160 Арт: 300406EA</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/300382e-1-1-1-1-2-1-1-1-2-1-1/</t>
+  </si>
+  <si>
+    <t>300401A</t>
+  </si>
+  <si>
+    <t>Пакет подарочный "Новый год" (микс 401) 33*45*15 210г 1/20 1/80 Арт: 300401A</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/paket-podarochnyy-novyy-god-miks-401-33-45-15-210g-1-20-1-80-art-300401a-1/</t>
+  </si>
+  <si>
+    <t>300401EA</t>
+  </si>
+  <si>
+    <t>Пакет подарочный "Новый год" (микс 401) 23*18*10 210г 1/20 1/360 Арт: 300401EA</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/paket-podarochnyy-novyy-god-miks-401-23-18-10-210g-1-20-1-360-art-300401ea-1/</t>
+  </si>
+  <si>
+    <t>300401M</t>
+  </si>
+  <si>
+    <t>Пакет подарочный "Новый год" (микс 401) 14*35*11 1/20 1/120 Арт: 300401M</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/paket-podarochnyy-novyy-god-miks-401-14-35-11-1-20-1-120-art-300401m-1/</t>
+  </si>
+  <si>
+    <t>300339H</t>
+  </si>
+  <si>
+    <t>Пакет подарочный с тиснением "Новый год" (339) 12*15*6,7 Зелёный 210г 1/20 1/240 Арт: 300339H</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/300382e-1-1-1-1-2-1-1-1-2-1-1-3-2-1-1-1-1/</t>
+  </si>
+  <si>
+    <t>300339K</t>
+  </si>
+  <si>
+    <t>Пакет подарочный с тиснением "Новый год" (339) 20*30*10 Зелёный 210г 1/20 1/120 Арт: 300339K</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/300374k-1-1-1/</t>
+  </si>
+  <si>
+    <t>300339C</t>
+  </si>
+  <si>
+    <t>Пакет подарочный с тиснением "Новый год" (339) 26*32*12 Зелёный 210г 1/20 1/120 Арт: 300339C</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/300382c-6-1-1-2-1-1-1/</t>
+  </si>
+  <si>
+    <t>300339LL</t>
+  </si>
+  <si>
+    <t>Пакет подарочный с тиснением "Новый год" (339) 30*30*30 Зелёный 210г 1/20 1/100 Арт: 300339LL</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/300382a-2-1-1-1-2-2-1-1-1-1-1-1-1-1-2-2-2-1/</t>
+  </si>
+  <si>
+    <t>300339A</t>
+  </si>
+  <si>
+    <t>Пакет подарочный с тиснением "Новый год" (339) 33*45*13 Зелёный 210г 1/20 1/80 Арт: 300339A</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/300382a-2-1-1-1-2-2-1-1-1-1-1-1-1-1-2-2-3/</t>
+  </si>
+  <si>
+    <t>300339T</t>
+  </si>
+  <si>
+    <t>Пакет подарочный с тиснением "Новый год" (339) 40*55*20 Зелёный 210г 1/20 1/80 Арт: 300339T</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/300382t-3-2-1-1-1/</t>
+  </si>
+  <si>
+    <t>300339NA</t>
+  </si>
+  <si>
+    <t>Пакет подарочный с тиснением "Новый год" (339) 64*42*25 Зелёный 210г 1/20 1/60 Арт: 300339NA</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/300382na-1-2-2-1-1/</t>
+  </si>
+  <si>
+    <t>300338H</t>
+  </si>
+  <si>
+    <t>Пакет подарочный с тиснением "Новый год" (338) 12*15*6,7 Красный 210г 1/20 1/240 Арт: 300338H</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/300382e-1-1-1-1-2-1-1-1-2-1-1-3-2-1-2-1/</t>
+  </si>
+  <si>
+    <t>300338G</t>
+  </si>
+  <si>
+    <t>Пакет подарочный с тиснением "Новый год" (338) 14*20*8 Красный 210г 1/20 1/240 Арт: 300338G</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/300382g-1-1-1-3-2/</t>
+  </si>
+  <si>
+    <t>300338E</t>
+  </si>
+  <si>
+    <t>Пакет подарочный с тиснением "Новый год" (338) 18*23*10 Красный 210г 1/20 1/160 Арт: 300338E</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/300382e-1-1-1-1-2-1-1-1-2-1-1-3-2-1-3/</t>
+  </si>
+  <si>
+    <t>300338K</t>
+  </si>
+  <si>
+    <t>Пакет подарочный с тиснением "Новый год" (338) 20*30*10 Красный 210г 1/20 1/120 Арт: 300338K</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/300374k-1-1/</t>
+  </si>
+  <si>
+    <t>300338C</t>
+  </si>
+  <si>
+    <t>Пакет подарочный с тиснением "Новый год" (338) 26*32*12 Красный 210г 1/20 1/120 Арт: 300338C</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/300382c-6-1-1-2-1-1/</t>
+  </si>
+  <si>
+    <t>300338LL</t>
+  </si>
+  <si>
+    <t>Пакет подарочный с тиснением "Новый год" (338) 30*30*30 Красный 210г 1/20 1/100 Арт: 300338LL</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/300382a-2-1-1-1-2-2-1-1-1-1-1-1-1-1-2-2-1-1-1/</t>
+  </si>
+  <si>
+    <t>300338A</t>
+  </si>
+  <si>
+    <t>Пакет подарочный с тиснением "Новый год" (338) 33*45*13 Красный 210г 1/20 1/80 Арт: 300338A</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/300382a-2-1-1-1-2-2-1-1-1-1-1-1-1-1-2-2-1-2/</t>
+  </si>
+  <si>
+    <t>300338T</t>
+  </si>
+  <si>
+    <t>Пакет подарочный с тиснением "Новый год" (338) 40*55*20 Красный 210г 1/20 1/80 Арт: 300338T</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/300382t-3-2-1-1/</t>
+  </si>
+  <si>
+    <t>300338NA</t>
+  </si>
+  <si>
+    <t>Пакет подарочный с тиснением "Новый год" (338) 64*42*25 Красный 210г 1/20 1/60 Арт: 300338NA</t>
+  </si>
+  <si>
+    <t>https://krasnodar.omg-gift.ru/product/300382na-1-2-2-1/</t>
   </si>
   <si>
     <t>Итого</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
@@ -1929,5712 +3783,11892 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="164" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64992.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64993.96x962.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64997.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65000.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65004.96x965.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65008.96x966.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65012.96x967.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65015.96x968.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65016.96x969.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65017.96x9610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65018.96x9611.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65019.96x9612.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65020.96x9613.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65023.96x9614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65026.96x9615.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65031.96x9616.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65043.96x9617.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65044.96x9618.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65052.96x9619.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65057.96x9620.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65068.96x9621.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65097.96x9622.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65098.96x9623.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65099.96x9624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65100.96x9625.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65121.96x9626.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65136.96x9627.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65161.96x9628.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65172.96x9629.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65174.96x9630.jfif"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65184.96x9631.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65186.96x9632.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65208.96x9633.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65213.96x9634.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65242.96x9635.jfif"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65243.96x9636.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65248.96x9637.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65249.96x9638.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65250.96x9639.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65251.96x9640.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65252.96x9641.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65253.96x9642.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65254.96x9643.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65259.96x9644.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65273.96x9645.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64996.96x9646.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64999.96x9647.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65002.96x9648.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65007.96x9649.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65022.96x9650.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65025.96x9651.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65029.96x9652.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65051.96x9653.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65056.96x9654.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65069.96x9655.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65096.96x9656.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65101.96x9657.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65159.96x9658.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65183.96x9659.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65185.96x9660.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65202.96x9661.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65212.96x9662.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65241.96x9663.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65258.96x9664.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64995.96x9665.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65006.96x9666.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65024.96x9667.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65027.96x9668.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65050.96x9669.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65055.96x9670.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65070.96x9671.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65095.96x9672.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65155.96x9673.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65182.96x9674.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65199.96x9675.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65211.96x9676.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65257.96x9677.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65049.96x9678.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65054.96x9679.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65071.96x9680.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65094.96x9681.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65153.96x9682.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65181.96x9683.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65196.96x9684.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65209.96x9685.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65256.96x9686.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65048.96x9687.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65053.96x9688.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65072.96x9689.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65093.96x9690.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65151.96x9691.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65195.96x9692.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65255.96x9693.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65073.96x9694.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65092.96x9695.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65149.96x9696.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65194.96x9697.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65074.96x9698.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65091.96x9699.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65147.96x96100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65193.96x96101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65075.96x96102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65090.96x96103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65145.96x96104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65192.96x96105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65076.96x96106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65089.96x96107.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65144.96x96108.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65191.96x96109.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65077.96x96110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65088.96x96111.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65143.96x96112.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65190.96x96113.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65142.96x96114.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65188.96x96115.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65140.96x96116.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65187.96x96117.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65139.96x96118.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65135.96x96119.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65134.96x96120.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65133.96x96121.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65132.96x96122.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65127.96x96123.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64920.96x96124.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64927.96x96125.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64934.96x96126.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64943.96x96127.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64959.96x96128.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64964.96x96129.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64973.96x96130.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64982.96x96131.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65035.96x96132.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65037.96x96133.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65039.96x96134.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65041.96x96135.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65047.96x96136.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65046.96x96137.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65045.96x96138.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65060.96x96139.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65062.96x96140.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65064.96x96141.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65066.96x96142.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65104.96x96143.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65106.96x96144.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65108.96x96145.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65110.96x96146.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65124.96x96147.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65125.96x96148.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65126.96x96149.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65128.96x96150.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65129.96x96151.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65130.96x96152.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65131.96x96153.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65138.96x96154.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65175.96x96155.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65176.96x96156.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65177.96x96157.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65178.96x96158.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65179.96x96159.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65214.96x96160.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65215.96x96161.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65216.96x96162.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65217.96x96163.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65218.96x96164.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65219.96x96165.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65220.96x96166.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65221.96x96167.jpg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65223.96x96168.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65224.96x96169.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65225.96x96170.jpg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65227.96x96171.jpg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65228.96x96172.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65229.96x96173.jpg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65230.96x96174.jpg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65231.96x96175.jpg"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65233.96x96176.jpg"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65234.96x96177.jpg"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65235.96x96178.jpg"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65236.96x96179.jpg"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65237.96x96180.jpg"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65240.96x96181.jpg"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65271.96x96182.jpg"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65272.96x96183.jpg"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65275.96x96184.jpg"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65265.96x96185.jpg"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65264.96x96186.jpg"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65262.96x96187.jpg"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65263.96x96188.jpg"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65261.96x96189.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65161.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65172.96x962.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65174.96x963.jfif"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65184.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65186.96x965.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65208.96x966.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65213.96x967.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65242.96x968.jfif"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65243.96x969.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65248.96x9610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65249.96x9611.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65250.96x9612.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65251.96x9613.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65252.96x9614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65253.96x9615.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65259.96x9616.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65273.96x9617.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65299.96x9618.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65305.96x9619.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65339.96x9620.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65340.96x9621.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65342.96x9622.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65353.96x9623.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65370.96x9624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65371.96x9625.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65375.96x9626.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65377.96x9627.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65405.96x9628.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65409.96x9629.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65417.96x9630.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65420.96x9631.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65421.96x9632.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65423.96x9633.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65430.96x9634.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65431.96x9635.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65433.96x9636.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65455.96x9637.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65481.96x9638.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65486.96x9639.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65487.96x9640.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65488.96x9641.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65492.96x9642.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65512.96x9643.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65515.96x9644.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65518.96x9645.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65523.96x9646.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65524.96x9647.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65724.96x9648.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65727.96x9649.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65757.96x9650.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65759.96x9651.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65761.96x9652.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65762.96x9653.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65767.96x9654.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65768.96x9655.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65769.96x9656.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65774.96x9657.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65779.96x9658.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65780.96x9659.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65781.96x9660.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66607.96x9661.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65783.96x9662.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65784.96x9663.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65792.96x9664.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65786.96x9665.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65787.96x9666.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65788.96x9667.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65789.96x9668.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65790.96x9669.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65791.96x9670.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66063.96x9671.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66072.96x9672.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66077.96x9673.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66084.96x9674.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66088.96x9675.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66092.96x9676.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66108.96x9677.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66126.96x9678.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66127.96x9679.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66128.96x9680.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66129.96x9681.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66130.96x9682.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66131.96x9683.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66132.96x9684.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66133.96x9685.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66136.96x9686.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66162.96x9687.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66166.96x9688.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66173.96x9689.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66178.96x9690.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66183.96x9691.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66188.96x9692.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66273.96x9693.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66278.96x9694.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66283.96x9695.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66313.96x9696.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66323.96x9697.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66328.96x9698.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66333.96x9699.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66369.96x96100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66370.96x96101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66371.96x96102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66375.96x96103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66390.96x96104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66410.96x96105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66415.96x96106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66447.96x96107.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66473.96x96108.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66479.96x96109.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66499.96x96110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66509.96x96111.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66514.96x96112.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66526.96x96113.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66529.96x96114.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66546.96x96115.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66562.96x96116.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66563.96x96117.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66588.96x96118.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66606.96x96119.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65159.96x96120.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65183.96x96121.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65185.96x96122.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65202.96x96123.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65212.96x96124.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65241.96x96125.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65258.96x96126.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65338.96x96127.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65351.96x96128.jfif"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65367.96x96129.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65372.96x96130.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65454.96x96131.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65482.96x96132.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65494.96x96133.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65513.96x96134.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65722.96x96135.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66062.96x96136.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66086.96x96137.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66090.96x96138.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66106.96x96139.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66134.96x96140.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66160.96x96141.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66164.96x96142.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66193.96x96143.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66372.96x96144.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66374.96x96145.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66380.96x96146.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66587.96x96147.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66605.96x96148.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65155.96x96149.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65182.96x96150.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65211.96x96151.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65257.96x96152.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65286.96x96153.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65366.96x96154.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65483.96x96155.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65496.96x96156.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65499.96x96157.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65510.96x96158.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66061.96x96159.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66104.96x96160.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66159.96x96161.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66198.96x96162.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66373.96x96163.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66494.96x96164.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66586.96x96165.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66604.96x96166.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65153.96x96167.jpg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65181.96x96168.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65196.96x96169.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65209.96x96170.jpg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65256.96x96171.jpg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65285.96x96172.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65336.96x96173.jpg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65363.96x96174.jpg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65484.96x96175.jpg"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65498.96x96176.jpg"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65509.96x96177.jpg"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66060.96x96178.jpg"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66102.96x96179.jpg"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66156.96x96180.jpg"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66168.96x96181.jpg"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66385.96x96182.jpg"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66585.96x96183.jpg"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66603.96x96184.jpg"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65151.96x96185.jpg"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65255.96x96186.jpg"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65485.96x96187.jpg"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66083.96x96188.jpg"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66154.96x96189.jpg"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66368.96x96190.jpg"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66602.96x96191.jpg"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65149.96x96192.jpg"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65283.96x96193.jpg"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65505.96x96194.jpg"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66152.96x96195.jpg"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66601.96x96196.jpg"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65147.96x96197.jpg"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65193.96x96198.jpg"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66150.96x96199.jpg"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66600.96x96200.jpg"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65145.96x96201.jpg"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65192.96x96202.jpg"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65281.96x96203.jpg"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65501.96x96204.jpg"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66148.96x96205.jpg"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66599.96x96206.jpg"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65144.96x96207.jpg"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65191.96x96208.jpg"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66146.96x96209.jpg"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66598.96x96210.jpg"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65143.96x96211.jpg"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65190.96x96212.jpg"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66144.96x96213.jpg"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66597.96x96214.jpg"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65142.96x96215.jpg"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65188.96x96216.jpg"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65278.96x96217.jpg"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66142.96x96218.jpg"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66596.96x96219.jpg"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65140.96x96220.jpg"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65277.96x96221.jpg"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66141.96x96222.jpg"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66595.96x96223.jpg"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65139.96x96224.jpg"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65276.96x96225.jpg"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66594.96x96226.jpg"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65135.96x96227.jpg"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66593.96x96228.jpg"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65134.96x96229.jpg"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66592.96x96230.jpg"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65133.96x96231.jpg"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66591.96x96232.jpg"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65132.96x96233.jpg"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66590.96x96234.jpg"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65127.96x96235.jpg"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66589.96x96236.jpg"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65104.96x96237.jpg"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65106.96x96238.jpg"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65110.96x96239.jpg"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65124.96x96240.jpg"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65125.96x96241.jpg"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65126.96x96242.jpg"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65128.96x96243.jpg"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65129.96x96244.jpg"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65130.96x96245.jpg"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65131.96x96246.jpg"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65138.96x96247.jpg"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65175.96x96248.jpg"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65176.96x96249.jpg"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65177.96x96250.jpg"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65179.96x96251.jpg"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65214.96x96252.jpg"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65216.96x96253.jpg"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65217.96x96254.jpg"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65219.96x96255.jpg"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65221.96x96256.jpg"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65223.96x96257.jpg"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65224.96x96258.jpg"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65227.96x96259.jpg"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65228.96x96260.jpg"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65229.96x96261.jpg"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65230.96x96262.jpg"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65231.96x96263.jpg"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65234.96x96264.jpg"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65235.96x96265.jpg"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65236.96x96266.jpg"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65237.96x96267.jpg"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65271.96x96268.jpg"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65272.96x96269.jpg"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65275.96x96270.jpg"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65264.96x96271.jpg"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65262.96x96272.jpg"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65296.96x96273.jpg"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65297.96x96274.jpg"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65300.96x96275.jpg"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65315.96x96276.jpg"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65324.96x96277.jpg"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65326.96x96278.jpg"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65328.96x96279.jpg"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65345.96x96280.jpg"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65348.96x96281.jpg"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65357.96x96282.jpg"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65358.96x96283.jpg"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65359.96x96284.jpg"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65360.96x96285.jpg"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65361.96x96286.jpg"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65410.96x96287.jpg"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65408.96x96288.jpg"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65407.96x96289.jpg"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65406.96x96290.jpg"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65404.96x96291.jpg"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65403.96x96292.jpg"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65402.96x96293.jpg"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65401.96x96294.jpg"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65400.96x96295.jpg"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65399.96x96296.jpg"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65398.96x96297.jpg"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65397.96x96298.jpg"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65435.96x96299.jpg"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65437.96x96300.jpg"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65520.96x96301.jpg"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65119.96x96302.jpg"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65120.96x96303.jpg"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48689.96x96304.jpg"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48690.96x96305.jpg"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40791.96x96306.jpg"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40793.96x96307.jpg"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36341.96x96308.jpg"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30993.96x96309.jpg"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30995.96x96310.jpg"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30990.96x96311.jpg"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52947.96x96312.jpg"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52949.96x96313.jpg"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34733.96x96314.jpg"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38061.96x96315.jpg"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54130.96x96316.jpg"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39322.96x96317.jpg"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54137.96x96318.jpg"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54141.96x96319.jpg"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54167.96x96320.jpg"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44655.96x96321.jpg"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44656.96x96322.jpg"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65522.96x96323.jpg"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65521.96x96324.jpg"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65756.96x96325.jpg"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66047.96x96326.jpg"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66048.96x96327.jpg"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66049.96x96328.jpg"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66050.96x96329.jpg"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66051.96x96330.jpg"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66052.96x96331.jpg"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66053.96x96332.jpg"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66054.96x96333.jpg"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66055.96x96334.jpg"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66056.96x96335.jpg"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66057.96x96336.jpg"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66058.96x96337.jpg"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66070.96x96338.jpg"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66071.96x96339.jpg"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66073.96x96340.jpg"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66074.96x96341.jpg"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66075.96x96342.jpg"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66078.96x96343.jpg"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66079.96x96344.jpg"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66081.96x96345.jpg"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66082.96x96346.jpg"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66112.96x96347.jpg"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66110.96x96348.jpg"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66114.96x96349.jpg"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66116.96x96350.jpg"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66118.96x96351.jpg"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66124.96x96352.jpg"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66122.96x96353.jpg"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66138.96x96354.jpg"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66338.96x96355.jpg"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66343.96x96356.jpg"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66348.96x96357.jpg"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66353.96x96358.jpg"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66358.96x96359.jpg"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66363.96x96360.jpg"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66430.96x96361.jpg"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66431.96x96362.jpg"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66442.96x96363.jpg"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66437.96x96364.jpg"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66432.96x96365.jpg"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66452.96x96366.jpg"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66457.96x96367.jpg"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66462.96x96368.jpg"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66467.96x96369.jpg"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66472.96x96370.jpg"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59816.96x96371.jpg"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66474.96x96372.jpg"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66519.96x96373.jpg"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66521.96x96374.jpg"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66524.96x96375.jpg"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66527.96x96376.jpg"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66541.96x96377.jpg"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66551.96x96378.jpg"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66556.96x96379.jpg"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66568.96x96380.jpg"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66569.96x96381.jpg"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66570.96x96382.jpg"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66571.96x96383.jpg"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66572.96x96384.jpg"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66573.96x96385.jpg"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66574.96x96386.jpg"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66575.96x96387.jpg"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66576.96x96388.jpg"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66577.96x96389.jpg"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66578.96x96390.jpg"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66579.96x96391.jpg"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66580.96x96392.jpg"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66581.96x96393.jpg"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66582.96x96394.jpg"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66583.96x96395.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1" name="product_25155" descr=""/>
+        <xdr:cNvPr id="1" name="product_25288" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="product_25156" descr=""/>
+        <xdr:cNvPr id="2" name="product_25289" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="product_25160" descr=""/>
+        <xdr:cNvPr id="3" name="product_25291" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="product_25162" descr=""/>
+        <xdr:cNvPr id="4" name="product_25301" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="5" name="product_25164" descr=""/>
+        <xdr:cNvPr id="5" name="product_25303" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="6" name="product_25167" descr=""/>
+        <xdr:cNvPr id="6" name="product_25316" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="7" name="product_25171" descr=""/>
+        <xdr:cNvPr id="7" name="product_25320" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="8" name="product_25173" descr=""/>
+        <xdr:cNvPr id="8" name="product_25348" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="9" name="product_25174" descr=""/>
+        <xdr:cNvPr id="9" name="product_25349" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="10" name="product_25175" descr=""/>
+        <xdr:cNvPr id="10" name="product_25351" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="11" name="product_25176" descr=""/>
+        <xdr:cNvPr id="11" name="product_25352" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="12" name="product_25177" descr=""/>
+        <xdr:cNvPr id="12" name="product_25353" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="13" name="product_25178" descr=""/>
+        <xdr:cNvPr id="13" name="product_25354" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="14" name="product_25180" descr=""/>
+        <xdr:cNvPr id="14" name="product_25355" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="15" name="product_25183" descr=""/>
+        <xdr:cNvPr id="15" name="product_25356" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="16" name="product_25186" descr=""/>
+        <xdr:cNvPr id="16" name="product_25362" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="17" name="product_25193" descr=""/>
+        <xdr:cNvPr id="17" name="product_25371" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="18" name="product_25194" descr=""/>
+        <xdr:cNvPr id="18" name="product_25396" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="19" name="product_25202" descr=""/>
+        <xdr:cNvPr id="19" name="product_25398" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="20" name="product_25207" descr=""/>
+        <xdr:cNvPr id="20" name="product_25419" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="21" name="product_25212" descr=""/>
+        <xdr:cNvPr id="21" name="product_25420" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="22" name="product_25241" descr=""/>
+        <xdr:cNvPr id="22" name="product_25422" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="23" name="product_25242" descr=""/>
+        <xdr:cNvPr id="23" name="product_25433" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="24" name="product_25243" descr=""/>
+        <xdr:cNvPr id="24" name="product_25443" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="25" name="product_25244" descr=""/>
+        <xdr:cNvPr id="25" name="product_25444" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="26" name="product_25258" descr=""/>
+        <xdr:cNvPr id="26" name="product_25446" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="27" name="product_25273" descr=""/>
+        <xdr:cNvPr id="27" name="product_25447" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="28" name="product_25288" descr=""/>
+        <xdr:cNvPr id="28" name="product_25459" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="29" name="product_25289" descr=""/>
+        <xdr:cNvPr id="29" name="product_25463" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="30" name="product_25291" descr=""/>
+        <xdr:cNvPr id="30" name="product_25466" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="31" name="product_25301" descr=""/>
+        <xdr:cNvPr id="31" name="product_25468" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="32" name="product_25303" descr=""/>
+        <xdr:cNvPr id="32" name="product_25469" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="33" name="product_25316" descr=""/>
+        <xdr:cNvPr id="33" name="product_25470" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="34" name="product_25320" descr=""/>
+        <xdr:cNvPr id="34" name="product_25474" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="35" name="product_25348" descr=""/>
+        <xdr:cNvPr id="35" name="product_25475" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="36" name="product_25349" descr=""/>
+        <xdr:cNvPr id="36" name="product_25476" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>42</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="37" name="product_25351" descr=""/>
+        <xdr:cNvPr id="37" name="product_25496" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>43</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="38" name="product_25352" descr=""/>
+        <xdr:cNvPr id="38" name="product_25503" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="39" name="product_25353" descr=""/>
+        <xdr:cNvPr id="39" name="product_25508" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="40" name="product_25354" descr=""/>
+        <xdr:cNvPr id="40" name="product_25509" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="41" name="product_25355" descr=""/>
+        <xdr:cNvPr id="41" name="product_25510" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="42" name="product_25356" descr=""/>
+        <xdr:cNvPr id="42" name="product_25512" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>48</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="43" name="product_25357" descr=""/>
+        <xdr:cNvPr id="43" name="product_25524" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>49</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="44" name="product_25362" descr=""/>
+        <xdr:cNvPr id="44" name="product_25526" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>50</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="45" name="product_25371" descr=""/>
+        <xdr:cNvPr id="45" name="product_25528" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>51</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="46" name="product_25159" descr=""/>
+        <xdr:cNvPr id="46" name="product_25532" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>52</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="47" name="product_25161" descr=""/>
+        <xdr:cNvPr id="47" name="product_25533" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="48" name="product_25163" descr=""/>
+        <xdr:cNvPr id="48" name="product_25610" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>54</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="49" name="product_25166" descr=""/>
+        <xdr:cNvPr id="49" name="product_25612" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="50" name="product_25179" descr=""/>
+        <xdr:cNvPr id="50" name="product_25633" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="51" name="product_25182" descr=""/>
+        <xdr:cNvPr id="51" name="product_25634" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>57</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="52" name="product_25185" descr=""/>
+        <xdr:cNvPr id="52" name="product_25636" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>58</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="53" name="product_25201" descr=""/>
+        <xdr:cNvPr id="53" name="product_25637" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>59</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="54" name="product_25206" descr=""/>
+        <xdr:cNvPr id="54" name="product_25642" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>60</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="55" name="product_25213" descr=""/>
+        <xdr:cNvPr id="55" name="product_25643" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>61</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="56" name="product_25240" descr=""/>
+        <xdr:cNvPr id="56" name="product_25644" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>62</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="57" name="product_25245" descr=""/>
+        <xdr:cNvPr id="57" name="product_25645" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="58" name="product_25287" descr=""/>
+        <xdr:cNvPr id="58" name="product_25646" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>64</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="59" name="product_25300" descr=""/>
+        <xdr:cNvPr id="59" name="product_25647" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>65</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="60" name="product_25302" descr=""/>
+        <xdr:cNvPr id="60" name="product_25648" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="61" name="product_25314" descr=""/>
+        <xdr:cNvPr id="61" name="product_25649" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>67</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="62" name="product_25319" descr=""/>
+        <xdr:cNvPr id="62" name="product_25650" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="product_25347" descr=""/>
+        <xdr:cNvPr id="63" name="product_25651" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>69</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="64" name="product_25361" descr=""/>
+        <xdr:cNvPr id="64" name="product_25652" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>70</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="65" name="product_25158" descr=""/>
+        <xdr:cNvPr id="65" name="product_25653" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>71</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="66" name="product_25165" descr=""/>
+        <xdr:cNvPr id="66" name="product_25654" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>72</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="67" name="product_25181" descr=""/>
+        <xdr:cNvPr id="67" name="product_25655" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>73</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="68" name="product_25184" descr=""/>
+        <xdr:cNvPr id="68" name="product_25656" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>74</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="product_25200" descr=""/>
+        <xdr:cNvPr id="69" name="product_25657" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>75</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="70" name="product_25205" descr=""/>
+        <xdr:cNvPr id="70" name="product_25658" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>76</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="71" name="product_25214" descr=""/>
+        <xdr:cNvPr id="71" name="product_25744" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>77</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="72" name="product_25239" descr=""/>
+        <xdr:cNvPr id="72" name="product_25748" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>78</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="73" name="product_25285" descr=""/>
+        <xdr:cNvPr id="73" name="product_25752" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="74" name="product_25299" descr=""/>
+        <xdr:cNvPr id="74" name="product_25758" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="75" name="product_25313" descr=""/>
+        <xdr:cNvPr id="75" name="product_25760" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="76" name="product_25318" descr=""/>
+        <xdr:cNvPr id="76" name="product_25762" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="77" name="product_25360" descr=""/>
+        <xdr:cNvPr id="77" name="product_25774" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="78" name="product_25199" descr=""/>
+        <xdr:cNvPr id="78" name="product_25783" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>84</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="79" name="product_25204" descr=""/>
+        <xdr:cNvPr id="79" name="product_25784" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>85</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="80" name="product_25215" descr=""/>
+        <xdr:cNvPr id="80" name="product_25785" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>86</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="81" name="product_25238" descr=""/>
+        <xdr:cNvPr id="81" name="product_25786" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="82" name="product_25284" descr=""/>
+        <xdr:cNvPr id="82" name="product_25787" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>88</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="83" name="product_25298" descr=""/>
+        <xdr:cNvPr id="83" name="product_25788" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>89</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="84" name="product_25312" descr=""/>
+        <xdr:cNvPr id="84" name="product_25789" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>90</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="85" name="product_25317" descr=""/>
+        <xdr:cNvPr id="85" name="product_25790" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>91</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="86" name="product_25359" descr=""/>
+        <xdr:cNvPr id="86" name="product_25792" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>92</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="87" name="product_25198" descr=""/>
+        <xdr:cNvPr id="87" name="product_25805" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="88" name="product_25203" descr=""/>
+        <xdr:cNvPr id="88" name="product_25807" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="89" name="product_25216" descr=""/>
+        <xdr:cNvPr id="89" name="product_25809" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="90" name="product_25237" descr=""/>
+        <xdr:cNvPr id="90" name="product_25810" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="91" name="product_25283" descr=""/>
+        <xdr:cNvPr id="91" name="product_25811" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="92" name="product_25311" descr=""/>
+        <xdr:cNvPr id="92" name="product_25812" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="93" name="product_25358" descr=""/>
+        <xdr:cNvPr id="93" name="product_25829" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="94" name="product_25217" descr=""/>
+        <xdr:cNvPr id="94" name="product_25830" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="95" name="product_25236" descr=""/>
+        <xdr:cNvPr id="95" name="product_25831" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="96" name="product_25282" descr=""/>
+        <xdr:cNvPr id="96" name="product_25837" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="97" name="product_25310" descr=""/>
+        <xdr:cNvPr id="97" name="product_25839" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>103</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="98" name="product_25218" descr=""/>
+        <xdr:cNvPr id="98" name="product_25840" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>104</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="99" name="product_25235" descr=""/>
+        <xdr:cNvPr id="99" name="product_25841" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>105</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="100" name="product_25281" descr=""/>
+        <xdr:cNvPr id="100" name="product_25849" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>106</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="101" name="product_25309" descr=""/>
+        <xdr:cNvPr id="101" name="product_25850" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>107</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="102" name="product_25219" descr=""/>
+        <xdr:cNvPr id="102" name="product_25851" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>108</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="103" name="product_25234" descr=""/>
+        <xdr:cNvPr id="103" name="product_25855" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>109</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="104" name="product_25280" descr=""/>
+        <xdr:cNvPr id="104" name="product_25858" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>110</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="105" name="product_25308" descr=""/>
+        <xdr:cNvPr id="105" name="product_25862" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>111</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="106" name="product_25220" descr=""/>
+        <xdr:cNvPr id="106" name="product_25863" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>112</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="107" name="product_25233" descr=""/>
+        <xdr:cNvPr id="107" name="product_25871" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>113</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="108" name="product_25279" descr=""/>
+        <xdr:cNvPr id="108" name="product_25877" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>114</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="109" name="product_25307" descr=""/>
+        <xdr:cNvPr id="109" name="product_25879" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>115</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="110" name="product_25221" descr=""/>
+        <xdr:cNvPr id="110" name="product_25883" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>116</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="111" name="product_25232" descr=""/>
+        <xdr:cNvPr id="111" name="product_25885" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>117</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="112" name="product_25278" descr=""/>
+        <xdr:cNvPr id="112" name="product_25886" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>118</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="113" name="product_25306" descr=""/>
+        <xdr:cNvPr id="113" name="product_25891" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>119</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="114" name="product_25277" descr=""/>
+        <xdr:cNvPr id="114" name="product_25894" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>120</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="115" name="product_25305" descr=""/>
+        <xdr:cNvPr id="115" name="product_25897" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>121</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="116" name="product_25276" descr=""/>
+        <xdr:cNvPr id="116" name="product_25901" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>122</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="117" name="product_25304" descr=""/>
+        <xdr:cNvPr id="117" name="product_25902" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>123</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="118" name="product_25275" descr=""/>
+        <xdr:cNvPr id="118" name="product_25922" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>124</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="119" name="product_25272" descr=""/>
+        <xdr:cNvPr id="119" name="product_25940" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>125</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="120" name="product_25271" descr=""/>
+        <xdr:cNvPr id="120" name="product_25287" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>126</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="121" name="product_25270" descr=""/>
+        <xdr:cNvPr id="121" name="product_25300" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>127</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="122" name="product_25269" descr=""/>
+        <xdr:cNvPr id="122" name="product_25302" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>128</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="123" name="product_25264" descr=""/>
+        <xdr:cNvPr id="123" name="product_25314" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>129</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="124" name="product_25146" descr=""/>
+        <xdr:cNvPr id="124" name="product_25319" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>130</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="125" name="product_25147" descr=""/>
+        <xdr:cNvPr id="125" name="product_25347" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>131</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="126" name="product_25148" descr=""/>
+        <xdr:cNvPr id="126" name="product_25361" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>132</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="127" name="product_25149" descr=""/>
+        <xdr:cNvPr id="127" name="product_25418" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>133</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="128" name="product_25150" descr=""/>
+        <xdr:cNvPr id="128" name="product_25431" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>134</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="129" name="product_25151" descr=""/>
+        <xdr:cNvPr id="129" name="product_25442" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>135</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="130" name="product_25152" descr=""/>
+        <xdr:cNvPr id="130" name="product_25445" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>136</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="131" name="product_25153" descr=""/>
+        <xdr:cNvPr id="131" name="product_25495" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>137</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="132" name="product_25189" descr=""/>
+        <xdr:cNvPr id="132" name="product_25504" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>138</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="133" name="product_25190" descr=""/>
+        <xdr:cNvPr id="133" name="product_25513" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>139</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="134" name="product_25191" descr=""/>
+        <xdr:cNvPr id="134" name="product_25525" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>140</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="135" name="product_25192" descr=""/>
+        <xdr:cNvPr id="135" name="product_25609" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>141</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="136" name="product_25197" descr=""/>
+        <xdr:cNvPr id="136" name="product_25743" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId136"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>142</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="137" name="product_25196" descr=""/>
+        <xdr:cNvPr id="137" name="product_25759" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="138" name="product_25195" descr=""/>
+        <xdr:cNvPr id="138" name="product_25761" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId138"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="139" name="product_25208" descr=""/>
+        <xdr:cNvPr id="139" name="product_25773" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId139"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>145</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="140" name="product_25209" descr=""/>
+        <xdr:cNvPr id="140" name="product_25791" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>146</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="141" name="product_25210" descr=""/>
+        <xdr:cNvPr id="141" name="product_25804" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId141"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>147</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="142" name="product_25211" descr=""/>
+        <xdr:cNvPr id="142" name="product_25806" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId142"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>148</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="143" name="product_25247" descr=""/>
+        <xdr:cNvPr id="143" name="product_25813" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId143"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>149</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="144" name="product_25248" descr=""/>
+        <xdr:cNvPr id="144" name="product_25852" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId144"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>150</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="145" name="product_25249" descr=""/>
+        <xdr:cNvPr id="145" name="product_25854" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="146" name="product_25250" descr=""/>
+        <xdr:cNvPr id="146" name="product_25856" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="147" name="product_25261" descr=""/>
+        <xdr:cNvPr id="147" name="product_25921" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="148" name="product_25262" descr=""/>
+        <xdr:cNvPr id="148" name="product_25939" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="149" name="product_25263" descr=""/>
+        <xdr:cNvPr id="149" name="product_25285" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="150" name="product_25265" descr=""/>
+        <xdr:cNvPr id="150" name="product_25299" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="151" name="product_25266" descr=""/>
+        <xdr:cNvPr id="151" name="product_25318" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="152" name="product_25267" descr=""/>
+        <xdr:cNvPr id="152" name="product_25360" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="153" name="product_25268" descr=""/>
+        <xdr:cNvPr id="153" name="product_25383" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="154" name="product_25274" descr=""/>
+        <xdr:cNvPr id="154" name="product_25441" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>160</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="155" name="product_25292" descr=""/>
+        <xdr:cNvPr id="155" name="product_25505" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId155"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>161</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="156" name="product_25293" descr=""/>
+        <xdr:cNvPr id="156" name="product_25514" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId156"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>162</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="157" name="product_25294" descr=""/>
+        <xdr:cNvPr id="157" name="product_25516" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId157"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="158" name="product_25295" descr=""/>
+        <xdr:cNvPr id="158" name="product_25522" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId158"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>164</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="159" name="product_25296" descr=""/>
+        <xdr:cNvPr id="159" name="product_25742" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId159"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>165</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="160" name="product_25321" descr=""/>
+        <xdr:cNvPr id="160" name="product_25772" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId160"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>166</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="161" name="product_25322" descr=""/>
+        <xdr:cNvPr id="161" name="product_25803" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId161"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>167</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="162" name="product_25323" descr=""/>
+        <xdr:cNvPr id="162" name="product_25814" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId162"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>168</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="163" name="product_25324" descr=""/>
+        <xdr:cNvPr id="163" name="product_25853" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId163"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>169</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="164" name="product_25325" descr=""/>
+        <xdr:cNvPr id="164" name="product_25882" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId164"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>170</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="165" name="product_25326" descr=""/>
+        <xdr:cNvPr id="165" name="product_25920" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId165"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>171</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="166" name="product_25327" descr=""/>
+        <xdr:cNvPr id="166" name="product_25938" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId166"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>172</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="167" name="product_25328" descr=""/>
+        <xdr:cNvPr id="167" name="product_25284" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId167"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>173</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="168" name="product_25330" descr=""/>
+        <xdr:cNvPr id="168" name="product_25298" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId168"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>174</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="169" name="product_25331" descr=""/>
+        <xdr:cNvPr id="169" name="product_25312" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId169"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>175</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="170" name="product_25332" descr=""/>
+        <xdr:cNvPr id="170" name="product_25317" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId170"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>176</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="171" name="product_25333" descr=""/>
+        <xdr:cNvPr id="171" name="product_25359" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId171"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>177</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="172" name="product_25334" descr=""/>
+        <xdr:cNvPr id="172" name="product_25382" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId172"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>178</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="173" name="product_25335" descr=""/>
+        <xdr:cNvPr id="173" name="product_25416" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>179</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="174" name="product_25336" descr=""/>
+        <xdr:cNvPr id="174" name="product_25440" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>180</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="175" name="product_25337" descr=""/>
+        <xdr:cNvPr id="175" name="product_25506" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>181</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="176" name="product_25339" descr=""/>
+        <xdr:cNvPr id="176" name="product_25515" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>182</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="177" name="product_25340" descr=""/>
+        <xdr:cNvPr id="177" name="product_25521" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>183</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="178" name="product_25341" descr=""/>
+        <xdr:cNvPr id="178" name="product_25741" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>184</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="179" name="product_25342" descr=""/>
+        <xdr:cNvPr id="179" name="product_25771" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>185</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="180" name="product_25343" descr=""/>
+        <xdr:cNvPr id="180" name="product_25802" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>186</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="181" name="product_25346" descr=""/>
+        <xdr:cNvPr id="181" name="product_25808" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>187</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="182" name="product_25369" descr=""/>
+        <xdr:cNvPr id="182" name="product_25857" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>188</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="183" name="product_25370" descr=""/>
+        <xdr:cNvPr id="183" name="product_25919" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>189</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="184" name="product_25372" descr=""/>
+        <xdr:cNvPr id="184" name="product_25937" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>190</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="185" name="product_25368" descr=""/>
+        <xdr:cNvPr id="185" name="product_25283" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>191</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="186" name="product_25367" descr=""/>
+        <xdr:cNvPr id="186" name="product_25358" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>192</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="187" name="product_25365" descr=""/>
+        <xdr:cNvPr id="187" name="product_25507" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>193</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="188" name="product_25366" descr=""/>
+        <xdr:cNvPr id="188" name="product_25740" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>194</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="189" name="product_25364" descr=""/>
+        <xdr:cNvPr id="189" name="product_25801" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="190" name="product_25848" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="191" name="product_25936" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="192" name="product_25282" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="193" name="product_25380" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="194" name="product_25519" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="195" name="product_25800" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="196" name="product_25935" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="197" name="product_25281" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="198" name="product_25309" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="199" name="product_25799" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="200" name="product_25934" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="201" name="product_25280" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="202" name="product_25308" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="203" name="product_25378" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="204" name="product_25517" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="205" name="product_25798" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="206" name="product_25933" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="207" name="product_25279" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="208" name="product_25307" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="209" name="product_25797" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="210" name="product_25932" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="211" name="product_25278" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="212" name="product_25306" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="213" name="product_25796" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="214" name="product_25931" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="215" name="product_25277" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="216" name="product_25305" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="product_25375" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="product_25795" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="product_25930" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="product_25276" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="product_25374" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="product_25794" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="product_25929" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="product_25275" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="product_25373" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="product_25928" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="product_25272" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="product_25927" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="product_25271" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="product_25926" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="product_25270" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="product_25925" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="product_25269" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="product_25924" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="product_25264" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="product_25923" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="product_25247" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="product_25248" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="product_25250" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="product_25261" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="product_25262" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="product_25263" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="product_25265" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="product_25266" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="product_25267" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="product_25268" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="product_25274" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="product_25292" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="product_25293" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="product_25294" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="product_25296" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="product_25321" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="product_25323" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="product_25324" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="product_25326" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="product_25328" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="product_25330" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="product_25331" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="product_25333" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="product_25334" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="product_25335" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="product_25336" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="product_25337" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="product_25340" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="product_25341" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="product_25342" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="product_25343" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="product_25369" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="product_25370" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="product_25372" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="product_25367" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="product_25365" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="product_25393" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="product_25394" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="product_25397" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="product_25402" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="product_25410" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="product_25411" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="product_25412" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="product_25425" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="product_25428" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="product_25435" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="product_25436" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="product_25437" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="product_25438" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="product_25439" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="product_25464" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="product_25462" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="product_25461" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="product_25460" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="product_25458" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="product_25457" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="product_25456" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="product_25455" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="product_25454" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="product_25453" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="product_25452" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="product_25451" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="product_25478" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="product_25479" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="product_25529" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="product_25256" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="product_25257" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="product_11766" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="product_8137" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="product_12913" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="product_12914" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="product_11353" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="product_9533" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="product_9534" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="product_9531" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="product_18047" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="product_18048" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="product_10848" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="product_11933" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="product_18888" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="product_12399" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="product_18895" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="product_18899" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="product_18925" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="product_14341" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="product_14342" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="product_25531" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="product_25530" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="product_25632" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="product_25728" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="product_25729" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="product_25730" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="product_25731" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="product_25732" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="product_25733" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="product_25734" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="product_25735" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="product_25736" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="product_25737" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="product_25738" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="product_25739" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="product_25746" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="product_25747" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="product_25749" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="product_25750" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="product_25751" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="product_25753" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="product_25754" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="product_25756" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="product_25757" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="product_25776" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="product_25775" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="product_25777" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="product_25778" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="product_25779" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="product_25782" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="product_25781" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="product_25793" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="product_25842" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="product_25843" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="product_25844" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="product_25845" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="product_25846" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="product_25847" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="product_25866" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="product_25867" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="product_25870" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="product_25869" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="product_25868" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="product_25872" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="product_25873" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="product_25874" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="product_25875" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="product_25876" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="product_22370" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="product_25878" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="product_25887" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="product_25888" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="product_25890" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="product_25893" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="product_25896" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="product_25898" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="product_25899" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="product_25903" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="product_25904" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="product_25905" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="product_25906" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="product_25907" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="product_25908" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="product_25909" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="product_25910" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="product_25911" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="product_25912" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="product_25913" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="product_25914" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="product_25915" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="product_25916" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="product_25917" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="product_25918" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -7893,59 +15927,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/korobka-pryamougolnaya-28-5-20-5-11-5-s-prozrachnoy-kryshkoy-i-bantom-belyy-chyornyy-1-12-art-721807-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/korobka-kvadratnaya-25-3-25-2-8-2-s-okoshkom-serdtse-zolotoy-1-36-art-720113-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/korobka-chemodan-26-2-17-5-8-4-tsvety-1-36-art-720105-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/korobka-pryamougolnaya-8-5-2-5-chyornyy-1-24-1-360-art-62267-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/korobka-pryamougolnaya-21-4-5-2-7-belyy-1-12-1-240-art-622205-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/korobka-pryamougolnaya-22-5-3-5-chyornyy-1-6-1-120-art-609225-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/bumaga-tishyu-vodostoykaya-0-5-10m-38g-belyy-1-30-art-0001200-20-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/4201501-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/4201501-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/plyonka-59sm-1000g-matovaya-odnotonnaya-50mkm-belyy-1-6-1-12-art-100057-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/paket-podarochnyy-vaza-dlya-tsvetov-13-11-5-11-5-230g-persikovyy-1-10-1-150-art-000170f-0331/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/korziny-pletyonye-kruglye-nabor-1-3-25-10-25-5-iz-bumagi-s-ruchkoy-bezhevyy-korichnevyy-1-20-art-420194-230/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/korziny-pletyonye-kruglye-nabor-1-2-16-28-5-iz-bumagi-s-ruchkoy-kremovyy-1-24-art-420147-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/svechi-dlya-torta-nabor-12-sht-13sm-spiral-zolotoy-1-12-1-120-art-20010-79-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/svechi-dlya-torta-nabor-12-sht-13sm-spiral-siniy-rozovyy-belyy-1-12-1-120-art-20010-76-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/korobki-tsilindr-nabor-1-6-21-25-5-flowers-for-you-sero-zelyonyy-1-8-art-720950-4183/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/000216c8-1-2-10-1-1-7-8-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/000216c8-1-2-10-3-8-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/svechi-dlya-torta-nabor-12-sht-8sm-miks-24-1-12-1-144-art-20010-95-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/svechi-dlya-torta-nabor-12-sht-13sm-spiral-miks-1-12-1-240-art-20010-57-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/svechi-dlya-torta-67sm-112-1120-art-200111-9-1-1-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/svechi-dlya-torta-67sm-112-1120-art-200111-9-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/000265c-5-1-1-1-1-1-1-1-3-1-1-1-2-1-1-1-2-1-3-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/000265a-5-1-1-1-1-1-1-1-2-1-1-1-1-1-1-1-1-1-1-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/000265c-5-1-1-1-1-1-1-1-3-1-1-1-2-1-1-1-2-1-4-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/4201301-4-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/korobka-kvadratnaya-30-30-7-sbornaya-belyy-1-14-art-720903-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/7208871-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/meshochki-barkhatnye-30-40-klass-b-siniy-1-20-1-300-art-000811a-103/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/paket-podarochnyy-vaza-dlya-tsvetov-15-13-13-230g-bledno-zelyonyy-1-10-1-120-art-000170p-559/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/skotch-dvukhstoronniy-1-0sm-25yard-1-20-1-360-art-000989-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/lenta-ankor-dlya-tsvetov-15mm-50m-1-8-1-48-art-2710-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/nozh-floristicheskiy-35sm-108g-rozovyy-1-24-1-144-art-1063-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/provoloka-0-9mm-40sm-korichnevyy-1kg-1-15-art-420075-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/paket-podarochnyy-vaza-dlya-tsvetov-15-5-13-9-5-230g-tiffani-1-10-1-150-art-000170g-3375/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/skotch-dvukhstoronniy-2sm-25yard-1-15-1-180-art-000989-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/skrepki-dekorativnye-figurnye-nabor-48-sht-2-9-1-8-heart-note-bronzovyy-1-12-1-240-art-000783-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/skrepki-dekorativnye-figurnye-nabor-50-sht-2-5-2-2-serdtse-bronzovyy-1-12-1-240-art-000782-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/korobka-kvadratnaya-5-5-5-5-3-5-chyornyy-1-12-1-180-art-60955-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/korobka-kvadratnaya-5-5-5-5-3-5-chyornyy-1-24-1-360-art-62386-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/lenta-organza-s-leskoy-4sm-25yard-belyy-1-5-1-100-art-551-40-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/lenta-organza-s-leskoy-4sm-25yard-bezhevyy-1-5-1-100-art-551-40-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/paket-podarochnyy-s-tisneniem-550-31-42-12-210g-belyy-1-20-1-80-art-000550a-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/lenta-atlasnaya-satin-2-5sm-100yard-belyy-1-5-1-40-art-552-25-01/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/plyonka-v-listakh-55-55-20-sht-matovaya-koreyskaya-65mkm-rozovyy-1765-1-60-art-1698-1765/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/korobka-chemodan-26-2-17-5-8-4-yedinorog-1-36-art-720105-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/korobka-pryamougolnaya-8-5-2-5-vinnyy-1-24-1-360-art-62267-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/korobka-pryamougolnaya-21-4-5-2-7-chyornyy-1-12-1-240-art-622205-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/korobka-pryamougolnaya-22-5-3-5-belyy-1-6-1-120-art-609225-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/svechi-dlya-torta-nabor-12-sht-13sm-spiral-serebryanyy-1-12-1-120-art-20010-79-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/svechi-dlya-torta-nabor-12-sht-13sm-tsvetnoy-miks-zolotoy-1-12-1-120-art-20010-77-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/korobki-kruglye-nabor-1-5-32-24-5-maison-des-fleurs-rozovyy-1-4-art-7215006-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/svechi-dlya-torta-nabor-12-sht-8sm-miks-25-1-12-1-144-art-20010-95-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/svechi-dlya-torta-nabor-12-sht-13sm-spiral-sirenevyy-1-12-1-240-art-20010-57-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/svechi-dlya-torta-67sm-112-1120-art-200111-9-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/svechi-dlya-torta-67sm-112-1120-art-200111-9-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/000265a-5-1-1-1-1-1-1-1-2-1-1-1-1-1-1-1-1-1-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/7208871-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/skotch-dvukhstoronniy-1-5sm-25yard-1-20-1-240-art-000989-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/lenta-ankor-dlya-tsvetov-10mm-50m-1-12-1-72-art-2710-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/8201-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/provoloka-1-2mm-40sm-korichnevyy-1kg-1-15-art-420075-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/paket-podarochnyy-vaza-dlya-tsvetov-15-5-13-9-5-230g-salatovyy-1-10-1-150-art-000170g-2303/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/lenta-atlasnaya-satin-2-5sm-100yard-krasnyy-1-5-1-40-art-552-25-26/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/korobka-chemodan-26-2-17-5-8-4-morskoy-1-36-art-720105-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/korobka-pryamougolnaya-22-5-3-5-krasnyy-1-6-1-120-art-609225-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/svechi-dlya-torta-nabor-12-sht-13sm-belyy-zhyoltyy-rozovyy-1-12-1-120-art-20010-78-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/korobki-kruglye-nabor-1-5-30-22-5-maison-des-fleurs-sero-zelyonyy-1-4-art-7219006-4183/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/svechi-dlya-torta-nabor-12-sht-8sm-miks-26-1-12-1-144-art-20010-95-26/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/svechi-dlya-torta-nabor-12-sht-13sm-spiral-rozovyy-1-12-1-240-art-20010-57-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/svechi-dlya-torta-67sm-112-1120-art-200111-9-1-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/svechi-dlya-torta-67sm-112-1120-art-200111-9-1-1-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/7208871-4-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/skotch-dvukhstoronniy-0-5sm-25yard-1-60-1-720-art-000989-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/8201-4-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/provoloka-0-9mm-40sm-belyy-1kg-1-15-art-420085-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/lenta-atlasnaya-satin-2-5sm-100yard-purpurno-krasnyy-1-5-1-40-art-552-25-33/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/svechi-dlya-torta-nabor-12-sht-8sm-belyy-rozovyy-1-12-1-144-art-20010-95-27/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/svechi-dlya-torta-nabor-12-sht-13sm-spiral-fioletovyy-1-12-1-240-art-20010-57-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/svechi-dlya-torta-67sm-112-1120-art-200111-9-1-1-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/svechi-dlya-torta-67sm-112-1120-art-200111-9-1-1-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/7208871-5-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/skotch-dvukhstoronniy-0-8sm-25yard-1-24-1-432-art-000989-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/8201-5-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/provoloka-1-2mm-40sm-belyy-1kg-1-15-art-420085-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/lenta-atlasnaya-satin-2-5sm-100yard-rozovyy-1-5-1-40-art-552-25-43/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/svechi-dlya-torta-nabor-12-sht-8sm-s-zolotymi-zvyozdochkami-belyy-1-12-1-144-art-20010-95-29/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/svechi-dlya-torta-nabor-12-sht-13sm-spiral-goluboy-1-12-1-240-art-20010-57-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/svechi-dlya-torta-67sm-112-1120-art-200111-9-1-1-4-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/svechi-dlya-torta-67sm-112-1120-art-200111-9-1-1-4-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/7208871-6-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/vaza-akrilovaya-kvadratnaya-16-16-30-470g-chyornyy-1-30-art-822-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/lenta-atlasnaya-satin-2-5sm-100yard-shampan-1-5-1-40-art-552-25-64/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/svechi-dlya-torta-67sm-112-1120-art-200111-9-1-1-5-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/svechi-dlya-torta-67sm-112-1120-art-200111-9-1-1-5-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/7208871-7-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/vaza-akrilovaya-kvadratnaya-19-19-37-700g-chyornyy-1-20-art-822-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/svechi-dlya-torta-67sm-112-1120-art-200111-9-1-1-6-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/svechi-dlya-torta-67sm-112-1120-art-200111-9-1-1-6-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/7208871-8-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/vaza-akrilovaya-kvadratnaya-14-14-24-280g-yantarnyy-1-40-art-823-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/svechi-dlya-torta-67sm-112-1120-art-200111-9-1-1-7-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/svechi-dlya-torta-67sm-112-1120-art-200111-9-1-1-7-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/17894-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/vaza-akrilovaya-kvadratnaya-16-16-30-470g-yantarnyy-1-30-art-823-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/svechi-dlya-torta-67sm-112-1120-art-200111-9-1-1-8-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/svechi-dlya-torta-67sm-112-1120-art-200111-9-1-1-8-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/17894-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/vaza-akrilovaya-kvadratnaya-19-19-37-700g-yantarnyy-1-20-art-823-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/svechi-dlya-torta-67sm-112-1120-art-200111-9-1-1-9-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/svechi-dlya-torta-67sm-112-1120-art-200111-9-1-1-9-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/17898-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/vaza-akrilovaya-kvadratnaya-14-14-24-280g-sero-siniy-1-40-art-824-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/17894-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/vaza-akrilovaya-kvadratnaya-16-16-30-470g-sero-siniy-1-30-art-824-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/17898-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/vaza-akrilovaya-kvadratnaya-19-19-37-700g-sero-siniy-1-20-art-824-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/17898-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/17901-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/17901-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/17901-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/17907-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/17913-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/000301-100-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/000301-100-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/000200-200-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/000200-200-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/000200-100-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/000600-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/000600-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/000700-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/korobki-tsilindr-nabor-1-8-19-5-19-bez-kryshki-the-rosemadam-bezhevyy-1-6-art-720835-176-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/korobki-tsilindr-nabor-1-8-19-5-19-bez-kryshki-the-rosemadam-zelenovato-seryy-1-6-art-720835-4183-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/art-72050081-5-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/art-72050081-5-1-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/000890c1-9-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/000890c1-1-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/000890c1-3-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/korobki-tsilindr-nabor-1-8-19-5-19-bez-kryshki-barkhatnyy-vishnyovyy-1-6-art-720837-5-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/korobki-tsilindr-nabor-1-8-19-5-19-bez-kryshki-barkhatnyy-lilovyy-1-6-art-720837-4-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/korobki-tsilindr-nabor-1-8-19-5-19-bez-kryshki-barkhatnyy-belyy-1-6-art-720837-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/korobki-tsilindr-nabor-1-8-19-5-19-bez-kryshki-quot-barkhatnyy-quot-rozovyy-1-6-art-720837-2-korobki-tsilindr-nabor-1-8-19-5-19-bez-kryshki-barkhatnyy-rozovyy-1-6-art-720837-2-korobki-tsilindr-nabor-1-8-19-5-19-bez-kryshki-quot-barkhatnyy-quot-rozovyy-1-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/721902500-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/7219021067-1-1-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/7216071537-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/7216040027-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/17917-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/17917-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/17913-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/17913-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/17913-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/17907-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/17907-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/17898-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/meshochki-art-000809i2-2-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/meshochki-art-000809i2-1-3-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/meshochki-barkhatnye-1012-sm-odnoton-bordovyy-art-om-811-24-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/000811-51-1-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/meshochki-art-000809k2-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/lenta-art-562-2501-1-1-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/562-2550-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/lenta-art-562-2501-1-3-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/562-250181-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/lenta-atlasnaya-satin-25sm25yard-7-15-1300-art-562-25148-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/plyonka-v-listakh-58-58-20-sht-laminirovannaya-tishyu-23mkm-sero-sirenevyy-1-100-art-1667-523-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/plyonka-v-listakh-58-58-20-sht-laminirovannaya-tishyu-23mkm-zhemchuzhno-belyy-1-100-art-1667-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/plyonka-v-listakh-58-58-20-sht-laminirovannaya-tishyu-23mkm-belyy-1-100-art-1667-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/0013425-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/0013421-6-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/plyonka-v-listakh-57-57-20-sht-glyantsevaya-s-tsvetnoy-ramkoy-50mkm-rozovyy-1-60-art-1633-4-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/plyonka-0-58-5m-vodonepronitsaemaya-kaffin-80g-belyy-1-30-art-1635-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/plyonka-0-58-5m-vodonepronitsaemaya-kaffin-80g-belyy-1-30-art-1635-1-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/plyonka-0-58-5m-vodonepronitsaemaya-kaffin-80g-belyy-1-30-art-1635-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/plyonka-0-58-5m-vodonepronitsaemaya-kaffin-80g-belyy-1-30-art-1635-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/plyonka-0-58-5m-vodonepronitsaemaya-kaffin-80g-belyy-1-30-art-1635-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/plenka-matovaya-art-0013381-2-23-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/plenka-matovaya-2-kh-storonnyaya-bezhevyybledno-sirenevyy-60mkm-58sm-10m-150-art-0013044-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/plenka-matovaya-2-kh-storonnyaya-rozovyygoluboy-60mkm-58sm-10m-150-art-0013041-3-1-2-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/plyonka-art-0013571-4-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/plyonka-art-0013571-6-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/000174g7-4-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/00077835-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/00077835-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/lenta-art-562-2001-5-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/4201401-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/4201401-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/4201101-1-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/4201101-4-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/4201001-4-1-2/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/7208871-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/meshochki-barkhatnye-30-40-klass-b-siniy-1-20-1-300-art-000811a-103/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/paket-podarochnyy-vaza-dlya-tsvetov-15-13-13-230g-bledno-zelyonyy-1-10-1-120-art-000170p-559/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/skotch-dvukhstoronniy-1-0sm-25yard-1-20-1-360-art-000989-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/lenta-ankor-dlya-tsvetov-15mm-50m-1-8-1-48-art-2710-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/nozh-floristicheskiy-35sm-108g-rozovyy-1-24-1-144-art-1063-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/provoloka-0-9mm-40sm-korichnevyy-1kg-1-15-art-420075-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/paket-podarochnyy-vaza-dlya-tsvetov-15-5-13-9-5-230g-tiffani-1-10-1-150-art-000170g-3375/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/skotch-dvukhstoronniy-2sm-25yard-1-15-1-180-art-000989-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/skrepki-dekorativnye-figurnye-nabor-48-sht-2-9-1-8-heart-note-bronzovyy-1-12-1-240-art-000783-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/skrepki-dekorativnye-figurnye-nabor-50-sht-2-5-2-2-serdtse-bronzovyy-1-12-1-240-art-000782-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/korobka-kvadratnaya-5-5-5-5-3-5-chyornyy-1-12-1-180-art-60955-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/korobka-kvadratnaya-5-5-5-5-3-5-chyornyy-1-24-1-360-art-62386-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/lenta-organza-s-leskoy-4sm-25yard-belyy-1-5-1-100-art-551-40-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/lenta-organza-s-leskoy-4sm-25yard-bezhevyy-1-5-1-100-art-551-40-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/lenta-atlasnaya-satin-2-5sm-100yard-belyy-1-5-1-40-art-552-25-01/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/plyonka-v-listakh-55-55-20-sht-matovaya-koreyskaya-65mkm-rozovyy-1765-1-60-art-1698-1765/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/lenta-organza-s-leskoy-4sm-25yard-malinovo-rozovyy-1-5-1-100-art-551-40-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/paket-podarochnyy-zolotye-vkrapleniya-miks-47-47-20-230g-1-20-1-60-art-300368w/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/paket-podarochnyy-vaza-dlya-tsvetov-15-13-13-230g-bledno-sirenevyi-1-10-1-120-art-000170p-2085/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/nozhi-floristicheskie-nabor-6-sht-16sm-0-7mm-108g-malinovyy-1-20-1-120-art-1020/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/plyonka-0-59-34m-900g-koreyskaya-65mkm-rozovyy-2064-1-6-1-12-art-90038-2064/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/korzina-pletyonaya-kruglaya-18-13-17-5-iz-kamysha-i-bumagi-s-ruchkami-naturalnyy-chyornyy-1-96-art-420126-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/korobka-sumka-22-9-5-20-5-skladnaya-na-magnitakh-rozovyy-1-72-art-721363-1532/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/korobka-kvadratnaya-10-10-3-5-s-ruchkami-i-vydvizhnym-yashchikom-miks-1-1-8-1-240-art-720824-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/korobki-kvadratnye-nabor-1-3-19-19-9-5-best-wishes-seryy-1-36-art-720823-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/korobka-pryamougolnaya-29-21-9-6-s-ruchkami-i-vydvizhnym-yashchikom-rozovyy-1-36-art-720822-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/000171h-1-5-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/000171g-1-2-1-1-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/20207-1-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/20207-1-23-1-2-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/20207-1-11-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/20207-1-10-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/20207-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/20207-1-4-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/20207-1-23-1-3-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/1738699-1-1-1-2-2-6-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/1738699-1-1-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/0002017-1-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/911056-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/000201e-4-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/000265c-5-1-1-1-1-1-1-1-3-1-1-1-2-1-1-1-2-1-4-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/lenta-atlasnaya-poliester-2-5sm-25yard-schastlivogo-novogo-goda-belyy-1-5-1-100-art-575-25-029/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/korobki-pryamougolnye-nabor-1-3-39-28-14-s-bantom-rozovyy-1-12-art-720821-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/4201301-4-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/paket-podarochnyy-s-tisneniem-polumesyats-295-31-42-12-210g-zelyonyy-1-20-1-80-art-000295a-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/korobki-pryamougolnye-nabor-1-10-50-35-25-tekstura-tyomno-zelyonyy-1-1-art-7210808-0130/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/korobki-pryamougolnye-nabor-1-10-50-35-25-uzor-tyomno-zelyonyy-1-1-art-7210808-0011/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/paket-podarochnyy-vaza-dlya-tsvetov-20-17-12-230g-fioletovyy-1-10-1-120-art-000170e-2587/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/420-2001-6-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/4209002-2-2-1-4-1-3-2-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/korzina-pletyonaya-kvadratnaya-11-5-11-5-11-27-5-iz-plastika-s-ruchkoy-belyy-1-80-art-420135-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/korziny-pletyonye-nabor-1-2-32-22-16-21-5-iz-sekvoyi-s-ruchkami-rozovyy-1-24-art-420118-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/lenta-repsovaya-2-5sm-100yard-klass-a-bledno-olivkovyy-1-8-1-32-art-597-25-55-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/lenta-atlasnaya-poliester-2-5sm-25yard-schastlivogo-novogo-goda-krasnyy-1-5-1-100-art-575-25-250-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/paket-art-300397c-2-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/paket-art-300397c-2-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/bumaga-tishyu-0-5-120m-17g-krasnyy-1-16-art-0001121-7-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/skotch-dvukhstoronniy-1-2sm-25yard-1-20-1-300-art-000989-12-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/00011001-7-1-4-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/00011001-7-1-8-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/bumaga-tishyu-5066-150-150-art-000133750-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/bumaga-tishyu-5066-150-150-art-000133750-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/bumaga-v-listakh-tishyu-50-66-10-sht-belyy-1-250-art-000100-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/bumaga-v-listakh-tishyu-50-66-10-sht-bordovyy-1-250-art-000100-13-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/bumaga-v-listakh-tishyu-50-66-10-sht-vinnyy-1-250-art-000100-14-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/bumaga-v-listakh-tishyu-50-66-10-sht-rozovyy-1-250-art-000100-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/bumaga-v-listakh-tishyu-50-66-10-sht-rozovyy-2-1-250-art-000100-29-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/plyonka-59sm-1000g-matovaya-odnotonnaya-50mkm-belyy-1-6-1-12-art-100057-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/1000571-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/art-3003991-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/paket-podarochnyy-vaza-dlya-tsvetov-12-5-12-8-260g-lilovyy-1-10-1-200-art-000171h-34/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/000171ea13-1-3-1-1-6-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/korobki-pryamougolnye-nabor-1-3-29-21-9-5-s-dvoynym-bantom-rozovyy-1-12-art-721634-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/korobki-pryamougolnye-nabor-1-3-22-5-16-9-5-best-wishes-persikovyy-1-20-art-721815-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/korobki-pryamougolnye-nabor-1-3-22-5-16-9-5-best-wishes-seryy-1-20-art-721818-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/korobka-pryamougolnaya-33-25-12-skladnaya-na-magnitakh-s-ruchkoy-belyy-1-32-art-721237-417/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/kashpo-pletyonoe-ovalnoe-18-11-8-5-iz-bumagi-s-bantikom-bezhevyy-1-100-art-420143-9-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/kashpo-pletyonoe-kvadratnoe-13-13-10-5-iz-bumagi-s-bantikom-korichnevyy-1-80-art-420142-12-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/plyonka-art-0013571-3-5-1-1-19-5-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/plyonka-art-0013571-3-5-1-1-19-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/plyonka-art-0013571-3-5-1-1-19-4-1-4-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/plyonka-art-0013571-3-5-1-1-19-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/plyonka-art-0013571-3-5-1-1-19-4-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/plyonka-art-0013571-3-5-1-1-19-4-6-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/korobki-kruglye-nabor-1-10-35-17-3-novyy-god-3536-1-4-art-730813-3536/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/korobki-pryamougolnye-nabor-1-10-34-26-15-3-novyy-god-0125-1-4-art-730604-0125/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/korobki-pryamougolnye-nabor-1-10-53-43-26-s-bantom-novyy-god-641-1-1-art-721641-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/300382m-2-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/300382e-1-1-1-1-2-1-1-1-2-1-1-4-1-3-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/300382c-6-1-1-1-3-1-3-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/300382a-2-1-1-1-2-2-1-1-1-1-1-1-1-1-4-1-3-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/300382e-1-1-1-1-2-1-1-1-2-1-1-4-1-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/300382c-6-1-1-1-3-1-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/300382a-2-1-1-1-2-2-1-1-1-1-1-1-1-1-4-1-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/paket-podarochnyy-s-blyostkami-novyy-god-miks-558-18-23-10-210g-1-20-1-360-art-300558e/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/300382c-6-1-1-1-3-1-3-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/300382a-2-1-1-1-2-2-1-1-1-1-1-1-1-1-4-1-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/300382e-1-1-1-1-2-1-1-1-2-1-1-4-1-3-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/300382e-1-1-1-1-2-1-1-1-2-1-1-3-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/300382c-6-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/300382a-2-1-1-1-2-2-1-1-1-1-1-1-1-1-2-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/300382g-2-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/paket-podarochnyy-s-blestyashchimi-vkrapleniyami-novyy-god-miks-441-20-30-10-210g-1-20-1-240-art-300441k/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/300382e-3-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/300382e-3-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/paket-podarochnyy-s-tisneniem-novyy-god-miks-437-20-30-10-210g-1-20-1-240-art-300437k/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/300382a-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/paket-podarochnyy-novyy-god-miks-427-30-41-5-12-210g-1-20-1-120-art-300427a-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/300382a-2-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/300382c-5-2-1-1-2-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/300382a-2-1-1-1-2-2-1-1-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/paket-podarochnyy-novyy-god-406-18-23-10-210g-1-20-1-160-art-300406e/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/300382a-2-1-1-1-2-2-1-1-1-1-1-1-1-1-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/300382c-6-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/300382e-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/paket-podarochnyy-zolotye-vkrapleniya-miks-20-30-10-230g-1-20-1-240-art-300368k/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/25011/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/konvert-podarochnyy-16-5-9sm-s-novym-godom-001-1-10-1-250-art-003005-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/7208871-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/skotch-dvukhstoronniy-1-5sm-25yard-1-20-1-240-art-000989-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/lenta-ankor-dlya-tsvetov-10mm-50m-1-12-1-72-art-2710-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/8201-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/provoloka-1-2mm-40sm-korichnevyy-1kg-1-15-art-420075-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/paket-podarochnyy-vaza-dlya-tsvetov-15-5-13-9-5-230g-salatovyy-1-10-1-150-art-000170g-2303/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/lenta-atlasnaya-satin-2-5sm-100yard-krasnyy-1-5-1-40-art-552-25-26/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/paket-podarochnyy-vaza-dlya-tsvetov-15-13-13-230g-bledno-rozovyy-1-10-1-120-art-000170p-670/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/paket-podarochnyy-vaza-dlya-tsvetov-13-11-5-11-5-230g-krasnyy-1-10-1-150-art-000170f-185/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/korobka-sumka-22-9-5-20-5-skladnaya-na-magnitakh-sirenevyy-1-72-art-721363-1537/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/korobki-kvadratnye-nabor-1-3-19-19-9-5-best-wishes-bezhevyy-1-36-art-720823-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/1738699-1-1-1-2-2-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/1738699-1-1-1-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/000265c-5-1-1-1-1-1-1-1-3-1-1-1-2-1-1-1-2-1-4-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/korobki-pryamougolnye-nabor-1-3-39-28-14-s-bantom-belyy-1-12-art-720821-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/korobki-pryamougolnye-nabor-1-10-50-35-25-zigzagi-zelyonyy-1-1-art-7210808-0017/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/korobka-konvert-20-30-8-sbornaya-s-beloy-ramkoy-malinovyy-1-10-1-200-art-300399-2040/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/korobki-pryamougolnye-nabor-1-3-22-5-16-9-5-best-wishes-rozovyy-1-20-art-721815-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/korobki-pryamougolnye-nabor-1-3-22-5-16-9-5-best-wishes-bezhevyy-1-20-art-721818-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/korobka-pryamougolnaya-33-25-12-skladnaya-na-magnitakh-s-ruchkoy-lyuks-zelyonyy-1-32-art-730237-0122/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/korobki-kruglye-nabor-1-10-35-17-3-novyy-god-3537-1-4-art-730813-3537/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/korobki-pryamougolnye-nabor-1-10-34-26-15-3-novyy-god-0126-1-4-art-730604-0126/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/korobki-pryamougolnye-nabor-1-5-51-41-24-5-s-bantom-novyy-god-641-1-1-art-721641-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/300382m-2-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/300382c-6-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/300382a-2-1-1-1-2-2-1-1-1-1-1-1-1-1-2-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/300382e-3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/konvert-podarochnyy-s-tisneniem-16-5-9sm-s-novym-godom-02-1-10-1-250-art-003006-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/konvert-podarochnyy-16-5-9sm-s-novym-godom-002-1-10-1-250-art-003005-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/7208871-4-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/skotch-dvukhstoronniy-0-5sm-25yard-1-60-1-720-art-000989-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/provoloka-0-9mm-40sm-belyy-1kg-1-15-art-420085-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/lenta-atlasnaya-satin-2-5sm-100yard-purpurno-krasnyy-1-5-1-40-art-552-25-33/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/korzina-pletyonaya-kruglaya-12-10-5-26-5-iz-plastika-s-ruchkoy-belyy-1-80-art-420134-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/korobka-sumka-22-9-5-20-5-skladnaya-na-magnitakh-belyy-1-72-art-721363-417/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/1738699-1-1-1-2-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/000265c-5-1-1-1-1-1-1-1-3-1-1-1-2-1-1-1-2-1-4-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/000265c-5-1-1-1-1-1-1-1-3-1-1-1-2-1-1-1-2-1-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/lenta-atlasnaya-poliester-2-5sm-25yard-schastlivogo-novogo-goda-zelyonyy-1-5-1-100-art-575-25-566/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/korobka-konvert-20-30-8-sbornaya-s-beloy-ramkoy-rozovyy-1-10-1-200-art-300399-182/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/korobka-pryamougolnaya-33-25-12-skladnaya-na-magnitakh-s-ruchkoy-lyuks-krasnyy-1-32-art-730237-0123/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/korobki-pryamougolnye-nabor-1-10-34-26-15-3-novyy-god-0127-1-4-art-730604-0127/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/300382m-2-2-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/300382c-6-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/300382c-5-2-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/konvert-podarochnyy-s-tisneniem-16-5-9sm-s-novym-godom-03-1-10-1-250-art-003006-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/konvert-podarochnyy-16-5-9sm-s-novym-godom-003-1-10-1-250-art-003005-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/7208871-5-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/skotch-dvukhstoronniy-0-8sm-25yard-1-24-1-432-art-000989-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/8201-5-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/provoloka-1-2mm-40sm-belyy-1kg-1-15-art-420085-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/lenta-atlasnaya-satin-2-5sm-100yard-rozovyy-1-5-1-40-art-552-25-43/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/korzina-pletyonaya-kruglaya-12-10-5-26-5-iz-plastika-s-ruchkoy-kofeynyy-1-80-art-420134-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/paket-podarochnyy-vaza-dlya-tsvetov-15-13-13-230g-pesochnyy-1-10-1-120-art-000170p-7499/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/korobka-sumka-25-11-23-5-skladnaya-na-magnitakh-rozovyy-1-54-art-721364-1532/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/1738699-1-1-1-2-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/000265c-5-1-1-1-1-1-1-1-3-1-1-1-2-1-1-1-2-1-4-3-2-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/lenta-atlasnaya-poliester-2-5sm-25yard-schastlivogo-novogo-goda-bordovyy-1-5-1-100-art-575-25-789/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/korobka-konvert-20-30-8-sbornaya-s-beloy-ramkoy-sirenevyy-1-10-1-200-art-300399-2085/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/korobka-pryamougolnaya-33-25-12-skladnaya-na-magnitakh-s-ruchkoy-lyuks-siniy-1-32-art-730237-0124/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/20261018_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/300382m-2-2-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/300382c-7-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/konvert-podarochnyy-s-tisneniem-16-5-9sm-s-novym-godom-04-1-10-1-250-art-003006-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/konvert-podarochnyy-16-5-9sm-s-novym-godom-004-1-10-1-250-art-003005-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/7208871-6-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/lenta-atlasnaya-satin-2-5sm-100yard-shampan-1-5-1-40-art-552-25-64/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/1738699-1-1-1-2-2-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/korobka-konvert-20-30-8-sbornaya-s-beloy-ramkoy-bezhevyy-1-10-1-200-art-300399-29/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/korobki-pryamougolnye-nabor-1-10-34-26-15-3-novyy-god-0129-1-4-art-730604-0129/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/300388ca-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/konvert-podarochnyy-16-5-9sm-s-novym-godom-005-1-10-1-250-art-003005-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/7208871-7-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/korzina-pletyonaya-kvadratnaya-11-5-11-5-11-27-5-iz-plastika-s-ruchkoy-kofeynyy-1-80-art-420135-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/lenta-art-536251-1-1-3-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/korobki-pryamougolnye-nabor-1-10-34-26-15-3-novyy-god-3537-1-4-art-730604-3537/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/konvert-podarochnyy-16-5-9sm-s-novym-godom-006-1-10-1-250-art-003005-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/7208871-8-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/vaza-akrilovaya-kvadratnaya-14-14-24-280g-yantarnyy-1-40-art-823-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/korobki-pryamougolnye-nabor-1-10-34-26-15-3-novyy-god-3588-1-6-art-730604-3588/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/konvert-podarochnyy-16-5-9sm-s-novym-godom-007-1-10-1-250-art-003005-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/17894-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/vaza-akrilovaya-kvadratnaya-16-16-30-470g-yantarnyy-1-30-art-823-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/korziny-pletyonye-vaza-nabor-1-3-27-20-14-33-5-iz-plastika-s-ruchkoy-kofeynyy-1-18-art-420139-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/lenta-art-536251-1-1-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/korobki-pryamougolnye-nabor-1-10-34-26-15-3-novyy-god-3598-1-6-art-730604-3598/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/konvert-podarochnyy-16-5-9sm-s-novym-godom-008-1-10-1-250-art-003005-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/17894-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/vaza-akrilovaya-kvadratnaya-19-19-37-700g-yantarnyy-1-20-art-823-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/korobki-pryamougolnye-nabor-1-10-34-26-15-3-novyy-god-3613-1-6-art-730604-3613/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/konvert-podarochnyy-16-5-9sm-s-novym-godom-009-1-10-1-250-art-003005-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/17898-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/vaza-akrilovaya-kvadratnaya-14-14-24-280g-sero-siniy-1-40-art-824-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/20261018/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/konvert-podarochnyy-16-5-9sm-s-novym-godom-011-1-10-1-250-art-003005-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/17894-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/vaza-akrilovaya-kvadratnaya-16-16-30-470g-sero-siniy-1-30-art-824-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/korzina-pletyonaya-vaza-11-11-25-5-5-iz-plastika-naturalnyy-1-24-art-420224-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/korobki-pryamougolnye-nabor-1-10-34-26-15-3-novyy-god-3625-1-6-art-730604-3625/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/konvert-podarochnyy-16-5-9sm-s-novym-godom-014-1-10-1-250-art-003005-14/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/17898-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/korzina-pletyonaya-vaza-11-19-5-iz-plastika-naturalnyy-1-48-art-420225-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/korobki-pryamougolnye-nabor-1-10-34-26-15-3-novyy-god-3657-1-6-art-730604-3657/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/konvert-podarochnyy-16-5-9sm-s-novym-godom-015-1-10-1-250-art-003005-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/17898-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/korzina-pletyonaya-vaza-11-20-5-iz-plastika-naturalnyy-1-48-art-420226-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/konvert-podarochnyy-16-5-9sm-s-novym-godom-016-1-10-1-250-art-003005-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/17901-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/konvert-podarochnyy-16-5-9sm-s-novym-godom-017-1-10-1-250-art-003005-17/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/17901-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/konvert-podarochnyy-16-5-9sm-s-novym-godom-018-1-10-1-250-art-003005-18/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/17901-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/konvert-podarochnyy-16-5-9sm-s-novym-godom-019-1-10-1-250-art-003005-19/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/17907-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/konvert-podarochnyy-16-5-9sm-s-novym-godom-020-1-10-1-250-art-003005-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/17913-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/konvert-podarochnyy-16-5-9sm-s-novym-godom-021-1-10-1-250-art-003005-21/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/721902500-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/7219021067-1-1-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/7216040027-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/17917-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/17917-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/17913-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/17913-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/17913-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/17907-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/17907-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/17898-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/meshochki-art-000809i2-2-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/meshochki-art-000809i2-1-3-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/meshochki-barkhatnye-1012-sm-odnoton-bordovyy-art-om-811-24-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/meshochki-art-000809k2-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/lenta-art-562-2501-1-1-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/lenta-art-562-2501-1-3-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/562-250181-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/plyonka-v-listakh-58-58-20-sht-laminirovannaya-tishyu-23mkm-sero-sirenevyy-1-100-art-1667-523-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/plyonka-v-listakh-58-58-20-sht-laminirovannaya-tishyu-23mkm-belyy-1-100-art-1667-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/0013425-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/0013421-6-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/plyonka-0-58-5m-vodonepronitsaemaya-kaffin-80g-belyy-1-30-art-1635-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/plyonka-0-58-5m-vodonepronitsaemaya-kaffin-80g-belyy-1-30-art-1635-1-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/plyonka-0-58-5m-vodonepronitsaemaya-kaffin-80g-belyy-1-30-art-1635-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/plyonka-0-58-5m-vodonepronitsaemaya-kaffin-80g-belyy-1-30-art-1635-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/plyonka-0-58-5m-vodonepronitsaemaya-kaffin-80g-belyy-1-30-art-1635-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/plenka-matovaya-2-kh-storonnyaya-bezhevyybledno-sirenevyy-60mkm-58sm-10m-150-art-0013044-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/plenka-matovaya-2-kh-storonnyaya-rozovyygoluboy-60mkm-58sm-10m-150-art-0013041-3-1-2-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/plyonka-art-0013571-4-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/plyonka-art-0013571-6-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/00077835-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/00077835-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/lenta-art-562-2001-5-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/4201401-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/4201101-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/4209002-2-2-1-3-3-4-1-1-3-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/korziny-pletyonye-ovalnye-nabor-1-3-22-14-29-5-iz-polipropilena-s-ruchkoy-naturalnyy-1-24-art-420113-457-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/paket-podarochnyy-zolotye-vkrapleniya-miks-55-40-20-230g-1-20-1-80-art-300368ta/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/20207-1-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/20207-1-20-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/20207-1-16-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/20207-1-13-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/000171g-1-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/000171h-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/00070811-1-8-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/00070811-1-6-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/00070811-1-4-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/00070811-1-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/00070811-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/000171h-2-1-1-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/000171g-1-2-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/000171h-1-5-6-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/000171h-1-5-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/000171h-1-5-4-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/000171h-2-1-1-4-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/000171h-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/000171h-1-5-6-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/000171h-1-5-7-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/000171h-1-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/000171h-1-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/000171h-1-5-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/korobki-pryamougolnye-nabor-1-10-53-43-26-s-bantom-pudrovyy-1-1-art-721317-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/korobki-pryamougolnye-nabor-1-10-53-43-26-s-bantom-bezhevyy-1-1-art-721317-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/paket-art-300390a1-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/72011301-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/72011301-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/7208501/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/7208502/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/7207421/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/7207422/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/korobka-nabor-13-art-7201000409-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/korobka-nabor-13-art-7201000409-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/korobka-nabor-13-art-7201000409-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/korobka-nabor-13-art-7201000409-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/korobki-nabor-13-tsilindr-odnotonnyy-perlamutr-tiffani-181817-112-art-72011225-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/korobki-nabor-13-tsilindr-odnotonnyy-perlamutr-tiffani-181817-112-art-72011225-1-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/korobki-art7201000420-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/lyon-art-00028810-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/0013901-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/plenka-glyantsevaya-s-okoshkom-chyornyy-50mkm-58-sm--10m-150-art-0013066-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/0013871-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/0013871-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/0013881-4-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/art-000522-30-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/art-000522-30-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/paket-art-300390a1-7-5-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/paket-art-300390a1-7-5-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/4209002-2-4-7-1-1-3-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/8201-3-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/8201-3-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/8201-3-2-4-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/8201-3-2-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/8201-3-2-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/8201-3-2-11-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/8201-3-2-10-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/8201-3-2-9-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/8201-3-2-8-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/8201-3-2-7-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/8201-3-2-6-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/1000571-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/000177g-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/000177g-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/000171ea13-1-3-1-1-5-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/000171ea13-1-3-1-1-10-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/000171ea13-1-3-1-1-6-5-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/000171ea13-1-3-1-1-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/000171ea13-1-3-1-1-10-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/8201-3-2-5-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/korobka-pryamougolnaya-8-5-2-5-s-bantikom-miks-3-1-24-1-576-art-618-5-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/korobka-pryamougolnaya-28-2-20-9-2-skladnaya-na-magnitakh-krasnyy-1-48-art-730226-0123-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/korobka-pryamougolnaya-28-2-20-9-2-skladnaya-na-magnitakh-zelyonyy-1-48-art-730226-0122-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/7211551535-5-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/7211551535-5-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/korobka-pryamougolnaya-20-18-8-skladnaya-na-magnitakh-krasnyy-1-60-art-730225-0123-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/artnew-000720-610-1-1-1-1-2-4-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/artnew-000720-610-1-1-1-1-2-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/7306041640-1-2-1-14-1-1-1-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/300382e-1-1-1-1-2-1-1-1-2-1-1-4-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/300382c-6-1-1-1-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/300382a-2-1-1-1-2-2-1-1-1-1-1-1-1-1-4-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/300382e-1-1-1-1-2-1-1-1-2-1-1-4-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/300382c-6-1-1-1-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/300382a-2-1-1-1-2-2-1-1-1-1-1-1-1-1-4-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/300382e-1-1-1-1-2-1-1-1-2-1-1-3-2-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/300382c-6-1-1-2-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/300382c-7-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/300382e-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/300382g-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/300382g-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/300382e-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/300367h-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/300367c-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/300382h-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/300382m-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/300382c-5-2-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/300382aa-1-1-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/paket-podarochnyy-novyy-god-miks-407-55-40-20-210g-1-20-1-80-art-300407ta-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/300382e-1-1-1-1-2-1-1-1-2-1-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/300382e-1-1-1-1-2-1-1-1-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/paket-podarochnyy-novyy-god-miks-401-33-45-15-210g-1-20-1-80-art-300401a-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/paket-podarochnyy-novyy-god-miks-401-23-18-10-210g-1-20-1-360-art-300401ea-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/paket-podarochnyy-novyy-god-miks-401-14-35-11-1-20-1-120-art-300401m-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/300382e-1-1-1-1-2-1-1-1-2-1-1-3-2-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/300374k-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/300382c-6-1-1-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/300382a-2-1-1-1-2-2-1-1-1-1-1-1-1-1-2-2-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/300382a-2-1-1-1-2-2-1-1-1-1-1-1-1-1-2-2-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/300382t-3-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/300382na-1-2-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/300382e-1-1-1-1-2-1-1-1-2-1-1-3-2-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/300382g-1-1-1-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/300382e-1-1-1-1-2-1-1-1-2-1-1-3-2-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/300374k-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/300382c-6-1-1-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/300382a-2-1-1-1-2-2-1-1-1-1-1-1-1-1-2-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/300382a-2-1-1-1-2-2-1-1-1-1-1-1-1-1-2-2-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/300382t-3-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.omg-gift.ru/product/300382na-1-2-2-1/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K196"/>
+  <dimension ref="A1:K402"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="1" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="12" customWidth="true" style="0"/>
     <col min="9" max="9" width="12" customWidth="true" style="0"/>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
     <col min="4" max="4" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="12" customWidth="true" style="0"/>
     <col min="10" max="10" width="12" customWidth="true" style="0"/>
     <col min="11" max="11" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
@@ -8001,323 +16035,323 @@
       <c r="J6" s="5" t="s">
         <v>12</v>
       </c>
       <c r="K6" s="13" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A7" s="19">
         <v>1</v>
       </c>
       <c r="B7" s="8"/>
       <c r="C7" s="9" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="10" t="s">
         <v>15</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>16</v>
       </c>
       <c r="F7" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G7" s="17">
-        <v>576.03</v>
+        <v>180.18</v>
       </c>
       <c r="H7" s="17">
         <v>0.0</v>
       </c>
       <c r="I7" s="17">
         <v>0.0</v>
       </c>
       <c r="J7" s="11">
         <v>0</v>
       </c>
       <c r="K7" s="14">
         <f>G7*J7</f>
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A8" s="19">
         <v>2</v>
       </c>
       <c r="B8" s="8"/>
       <c r="C8" s="9" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="10" t="s">
         <v>19</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>20</v>
       </c>
       <c r="F8" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G8" s="17">
-        <v>472.29</v>
+        <v>61.43</v>
       </c>
       <c r="H8" s="17">
         <v>0.0</v>
       </c>
       <c r="I8" s="17">
         <v>0.0</v>
       </c>
       <c r="J8" s="11">
         <v>0</v>
       </c>
       <c r="K8" s="14">
         <f>G8*J8</f>
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A9" s="19">
         <v>3</v>
       </c>
       <c r="B9" s="8"/>
       <c r="C9" s="9" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G9" s="17">
-        <v>409.5</v>
+        <v>38.22</v>
       </c>
       <c r="H9" s="17">
         <v>0.0</v>
       </c>
       <c r="I9" s="17">
         <v>0.0</v>
       </c>
       <c r="J9" s="11">
         <v>0</v>
       </c>
       <c r="K9" s="14">
         <f>G9*J9</f>
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A10" s="19">
         <v>4</v>
       </c>
       <c r="B10" s="8"/>
       <c r="C10" s="9" t="s">
         <v>24</v>
       </c>
       <c r="D10" s="10" t="s">
         <v>25</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>26</v>
       </c>
       <c r="F10" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G10" s="17">
-        <v>22.52</v>
+        <v>23.89</v>
       </c>
       <c r="H10" s="17">
         <v>0.0</v>
       </c>
       <c r="I10" s="17">
         <v>0.0</v>
       </c>
       <c r="J10" s="11">
         <v>0</v>
       </c>
       <c r="K10" s="14">
         <f>G10*J10</f>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A11" s="19">
         <v>5</v>
       </c>
       <c r="B11" s="8"/>
       <c r="C11" s="9" t="s">
         <v>27</v>
       </c>
       <c r="D11" s="10" t="s">
         <v>28</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>29</v>
       </c>
       <c r="F11" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G11" s="17">
-        <v>31.4</v>
+        <v>513.92</v>
       </c>
       <c r="H11" s="17">
         <v>0.0</v>
       </c>
       <c r="I11" s="17">
         <v>0.0</v>
       </c>
       <c r="J11" s="11">
         <v>0</v>
       </c>
       <c r="K11" s="14">
         <f>G11*J11</f>
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A12" s="19">
         <v>6</v>
       </c>
       <c r="B12" s="8"/>
       <c r="C12" s="9" t="s">
         <v>30</v>
       </c>
       <c r="D12" s="10" t="s">
         <v>31</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>32</v>
       </c>
       <c r="F12" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G12" s="17">
-        <v>51.87</v>
+        <v>273.0</v>
       </c>
       <c r="H12" s="17">
         <v>0.0</v>
       </c>
       <c r="I12" s="17">
         <v>0.0</v>
       </c>
       <c r="J12" s="11">
         <v>0</v>
       </c>
       <c r="K12" s="14">
         <f>G12*J12</f>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A13" s="19">
         <v>7</v>
       </c>
       <c r="B13" s="8"/>
       <c r="C13" s="9" t="s">
         <v>33</v>
       </c>
       <c r="D13" s="10" t="s">
         <v>34</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>35</v>
       </c>
       <c r="F13" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G13" s="17">
-        <v>170.63</v>
+        <v>414.28</v>
       </c>
       <c r="H13" s="17">
         <v>0.0</v>
       </c>
       <c r="I13" s="17">
         <v>0.0</v>
       </c>
       <c r="J13" s="11">
         <v>0</v>
       </c>
       <c r="K13" s="14">
         <f>G13*J13</f>
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A14" s="19">
         <v>8</v>
       </c>
       <c r="B14" s="8"/>
       <c r="C14" s="9" t="s">
         <v>36</v>
       </c>
       <c r="D14" s="10" t="s">
         <v>37</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>38</v>
       </c>
       <c r="F14" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G14" s="17">
-        <v>1296.75</v>
+        <v>33.44</v>
       </c>
       <c r="H14" s="17">
         <v>0.0</v>
       </c>
       <c r="I14" s="17">
         <v>0.0</v>
       </c>
       <c r="J14" s="11">
         <v>0</v>
       </c>
       <c r="K14" s="14">
         <f>G14*J14</f>
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A15" s="19">
         <v>9</v>
       </c>
       <c r="B15" s="8"/>
       <c r="C15" s="9" t="s">
         <v>39</v>
       </c>
       <c r="D15" s="10" t="s">
         <v>40</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>41</v>
       </c>
       <c r="F15" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G15" s="17">
-        <v>1296.75</v>
+        <v>44.36</v>
       </c>
       <c r="H15" s="17">
         <v>0.0</v>
       </c>
       <c r="I15" s="17">
         <v>0.0</v>
       </c>
       <c r="J15" s="11">
         <v>0</v>
       </c>
       <c r="K15" s="14">
         <f>G15*J15</f>
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A16" s="19">
         <v>10</v>
       </c>
       <c r="B16" s="8"/>
       <c r="C16" s="9" t="s">
         <v>42</v>
       </c>
       <c r="D16" s="10" t="s">
         <v>43</v>
@@ -8341,1581 +16375,1581 @@
         <v>0</v>
       </c>
       <c r="K16" s="14">
         <f>G16*J16</f>
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A17" s="19">
         <v>11</v>
       </c>
       <c r="B17" s="8"/>
       <c r="C17" s="9" t="s">
         <v>45</v>
       </c>
       <c r="D17" s="10" t="s">
         <v>46</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>47</v>
       </c>
       <c r="F17" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G17" s="17">
-        <v>35.49</v>
+        <v>367.19</v>
       </c>
       <c r="H17" s="17">
         <v>0.0</v>
       </c>
       <c r="I17" s="17">
         <v>0.0</v>
       </c>
       <c r="J17" s="11">
         <v>0</v>
       </c>
       <c r="K17" s="14">
         <f>G17*J17</f>
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A18" s="19">
         <v>12</v>
       </c>
       <c r="B18" s="8"/>
       <c r="C18" s="9" t="s">
         <v>48</v>
       </c>
       <c r="D18" s="10" t="s">
         <v>49</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>50</v>
       </c>
       <c r="F18" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G18" s="17">
-        <v>829.24</v>
+        <v>36.17</v>
       </c>
       <c r="H18" s="17">
         <v>0.0</v>
       </c>
       <c r="I18" s="17">
         <v>0.0</v>
       </c>
       <c r="J18" s="11">
         <v>0</v>
       </c>
       <c r="K18" s="14">
         <f>G18*J18</f>
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A19" s="19">
         <v>13</v>
       </c>
       <c r="B19" s="8"/>
       <c r="C19" s="9" t="s">
         <v>51</v>
       </c>
       <c r="D19" s="10" t="s">
         <v>52</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>53</v>
       </c>
       <c r="F19" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G19" s="17">
-        <v>577.4</v>
+        <v>17.75</v>
       </c>
       <c r="H19" s="17">
         <v>0.0</v>
       </c>
       <c r="I19" s="17">
         <v>0.0</v>
       </c>
       <c r="J19" s="11">
         <v>0</v>
       </c>
       <c r="K19" s="14">
         <f>G19*J19</f>
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A20" s="19">
         <v>14</v>
       </c>
       <c r="B20" s="8"/>
       <c r="C20" s="9" t="s">
         <v>54</v>
       </c>
       <c r="D20" s="10" t="s">
         <v>55</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>56</v>
       </c>
       <c r="F20" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G20" s="17">
-        <v>52.55</v>
+        <v>172.67</v>
       </c>
       <c r="H20" s="17">
         <v>0.0</v>
       </c>
       <c r="I20" s="17">
         <v>0.0</v>
       </c>
       <c r="J20" s="11">
         <v>0</v>
       </c>
       <c r="K20" s="14">
         <f>G20*J20</f>
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A21" s="19">
         <v>15</v>
       </c>
       <c r="B21" s="8"/>
       <c r="C21" s="9" t="s">
         <v>57</v>
       </c>
       <c r="D21" s="10" t="s">
         <v>58</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>59</v>
       </c>
       <c r="F21" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G21" s="17">
-        <v>62.79</v>
+        <v>172.67</v>
       </c>
       <c r="H21" s="17">
         <v>0.0</v>
       </c>
       <c r="I21" s="17">
         <v>0.0</v>
       </c>
       <c r="J21" s="11">
         <v>0</v>
       </c>
       <c r="K21" s="14">
         <f>G21*J21</f>
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A22" s="19">
         <v>16</v>
       </c>
       <c r="B22" s="8"/>
       <c r="C22" s="9" t="s">
         <v>60</v>
       </c>
       <c r="D22" s="10" t="s">
         <v>61</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>62</v>
       </c>
       <c r="F22" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G22" s="17">
-        <v>1102.24</v>
+        <v>135.82</v>
       </c>
       <c r="H22" s="17">
         <v>0.0</v>
       </c>
       <c r="I22" s="17">
         <v>0.0</v>
       </c>
       <c r="J22" s="11">
         <v>0</v>
       </c>
       <c r="K22" s="14">
         <f>G22*J22</f>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A23" s="19">
         <v>17</v>
       </c>
       <c r="B23" s="8"/>
       <c r="C23" s="9" t="s">
         <v>63</v>
       </c>
       <c r="D23" s="10" t="s">
         <v>64</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>65</v>
       </c>
       <c r="F23" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G23" s="17">
-        <v>27.98</v>
+        <v>115.34</v>
       </c>
       <c r="H23" s="17">
         <v>0.0</v>
       </c>
       <c r="I23" s="17">
         <v>0.0</v>
       </c>
       <c r="J23" s="11">
         <v>0</v>
       </c>
       <c r="K23" s="14">
         <f>G23*J23</f>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A24" s="19">
         <v>18</v>
       </c>
       <c r="B24" s="8"/>
       <c r="C24" s="9" t="s">
         <v>66</v>
       </c>
       <c r="D24" s="10" t="s">
         <v>67</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>68</v>
       </c>
       <c r="F24" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G24" s="17">
-        <v>17.06</v>
+        <v>172.67</v>
       </c>
       <c r="H24" s="17">
         <v>0.0</v>
       </c>
       <c r="I24" s="17">
         <v>0.0</v>
       </c>
       <c r="J24" s="11">
         <v>0</v>
       </c>
       <c r="K24" s="14">
         <f>G24*J24</f>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A25" s="19">
         <v>19</v>
       </c>
       <c r="B25" s="8"/>
       <c r="C25" s="9" t="s">
         <v>69</v>
       </c>
       <c r="D25" s="10" t="s">
         <v>70</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>71</v>
       </c>
       <c r="F25" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G25" s="17">
-        <v>52.55</v>
+        <v>117.39</v>
       </c>
       <c r="H25" s="17">
         <v>0.0</v>
       </c>
       <c r="I25" s="17">
         <v>0.0</v>
       </c>
       <c r="J25" s="11">
         <v>0</v>
       </c>
       <c r="K25" s="14">
         <f>G25*J25</f>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A26" s="19">
         <v>20</v>
       </c>
       <c r="B26" s="8"/>
       <c r="C26" s="9" t="s">
         <v>72</v>
       </c>
       <c r="D26" s="10" t="s">
         <v>73</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>74</v>
       </c>
       <c r="F26" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G26" s="17">
-        <v>25.94</v>
+        <v>38.22</v>
       </c>
       <c r="H26" s="17">
         <v>0.0</v>
       </c>
       <c r="I26" s="17">
         <v>0.0</v>
       </c>
       <c r="J26" s="11">
         <v>0</v>
       </c>
       <c r="K26" s="14">
         <f>G26*J26</f>
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A27" s="19">
         <v>21</v>
       </c>
       <c r="B27" s="8"/>
       <c r="C27" s="9" t="s">
         <v>75</v>
       </c>
       <c r="D27" s="10" t="s">
         <v>76</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>77</v>
       </c>
       <c r="F27" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G27" s="17">
-        <v>36.17</v>
+        <v>283.24</v>
       </c>
       <c r="H27" s="17">
         <v>0.0</v>
       </c>
       <c r="I27" s="17">
         <v>0.0</v>
       </c>
       <c r="J27" s="11">
         <v>0</v>
       </c>
       <c r="K27" s="14">
         <f>G27*J27</f>
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A28" s="19">
         <v>22</v>
       </c>
       <c r="B28" s="8"/>
       <c r="C28" s="9" t="s">
         <v>78</v>
       </c>
       <c r="D28" s="10" t="s">
         <v>79</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>80</v>
       </c>
       <c r="F28" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G28" s="17">
-        <v>31.4</v>
+        <v>414.28</v>
       </c>
       <c r="H28" s="17">
         <v>0.0</v>
       </c>
       <c r="I28" s="17">
         <v>0.0</v>
       </c>
       <c r="J28" s="11">
         <v>0</v>
       </c>
       <c r="K28" s="14">
         <f>G28*J28</f>
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A29" s="19">
         <v>23</v>
       </c>
       <c r="B29" s="8"/>
       <c r="C29" s="9" t="s">
         <v>81</v>
       </c>
       <c r="D29" s="10" t="s">
         <v>82</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>83</v>
       </c>
       <c r="F29" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G29" s="17">
-        <v>28.67</v>
+        <v>188.37</v>
       </c>
       <c r="H29" s="17">
         <v>0.0</v>
       </c>
       <c r="I29" s="17">
         <v>0.0</v>
       </c>
       <c r="J29" s="11">
         <v>0</v>
       </c>
       <c r="K29" s="14">
         <f>G29*J29</f>
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A30" s="19">
         <v>24</v>
       </c>
       <c r="B30" s="8"/>
       <c r="C30" s="9" t="s">
         <v>84</v>
       </c>
       <c r="D30" s="10" t="s">
         <v>85</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>86</v>
       </c>
       <c r="F30" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G30" s="17">
-        <v>51.87</v>
+        <v>197.93</v>
       </c>
       <c r="H30" s="17">
         <v>0.0</v>
       </c>
       <c r="I30" s="17">
         <v>0.0</v>
       </c>
       <c r="J30" s="11">
         <v>0</v>
       </c>
       <c r="K30" s="14">
         <f>G30*J30</f>
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A31" s="19">
         <v>25</v>
       </c>
       <c r="B31" s="8"/>
       <c r="C31" s="9" t="s">
         <v>87</v>
       </c>
       <c r="D31" s="10" t="s">
         <v>88</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>89</v>
       </c>
       <c r="F31" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G31" s="17">
-        <v>28.67</v>
+        <v>103.74</v>
       </c>
       <c r="H31" s="17">
         <v>0.0</v>
       </c>
       <c r="I31" s="17">
         <v>0.0</v>
       </c>
       <c r="J31" s="11">
         <v>0</v>
       </c>
       <c r="K31" s="14">
         <f>G31*J31</f>
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A32" s="19">
         <v>26</v>
       </c>
       <c r="B32" s="8"/>
       <c r="C32" s="9" t="s">
         <v>90</v>
       </c>
       <c r="D32" s="10" t="s">
         <v>91</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>92</v>
       </c>
       <c r="F32" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G32" s="17">
-        <v>4146.87</v>
+        <v>546.0</v>
       </c>
       <c r="H32" s="17">
         <v>0.0</v>
       </c>
       <c r="I32" s="17">
         <v>0.0</v>
       </c>
       <c r="J32" s="11">
         <v>0</v>
       </c>
       <c r="K32" s="14">
         <f>G32*J32</f>
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A33" s="19">
         <v>27</v>
       </c>
       <c r="B33" s="8"/>
       <c r="C33" s="9" t="s">
         <v>93</v>
       </c>
       <c r="D33" s="10" t="s">
         <v>94</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>95</v>
       </c>
       <c r="F33" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G33" s="17">
-        <v>182.23</v>
+        <v>614.25</v>
       </c>
       <c r="H33" s="17">
         <v>0.0</v>
       </c>
       <c r="I33" s="17">
         <v>0.0</v>
       </c>
       <c r="J33" s="11">
         <v>0</v>
       </c>
       <c r="K33" s="14">
         <f>G33*J33</f>
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A34" s="19">
         <v>28</v>
       </c>
       <c r="B34" s="8"/>
       <c r="C34" s="9" t="s">
         <v>96</v>
       </c>
       <c r="D34" s="10" t="s">
         <v>97</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>98</v>
       </c>
       <c r="F34" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G34" s="17">
-        <v>180.18</v>
+        <v>36.86</v>
       </c>
       <c r="H34" s="17">
         <v>0.0</v>
       </c>
       <c r="I34" s="17">
         <v>0.0</v>
       </c>
       <c r="J34" s="11">
         <v>0</v>
       </c>
       <c r="K34" s="14">
         <f>G34*J34</f>
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A35" s="19">
         <v>29</v>
       </c>
       <c r="B35" s="8"/>
       <c r="C35" s="9" t="s">
         <v>99</v>
       </c>
       <c r="D35" s="10" t="s">
         <v>100</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>101</v>
       </c>
       <c r="F35" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G35" s="17">
-        <v>61.43</v>
+        <v>36.86</v>
       </c>
       <c r="H35" s="17">
         <v>0.0</v>
       </c>
       <c r="I35" s="17">
         <v>0.0</v>
       </c>
       <c r="J35" s="11">
         <v>0</v>
       </c>
       <c r="K35" s="14">
         <f>G35*J35</f>
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A36" s="19">
         <v>30</v>
       </c>
       <c r="B36" s="8"/>
       <c r="C36" s="9" t="s">
         <v>102</v>
       </c>
       <c r="D36" s="10" t="s">
         <v>103</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>104</v>
       </c>
       <c r="F36" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G36" s="17">
-        <v>41.63</v>
+        <v>307.13</v>
       </c>
       <c r="H36" s="17">
         <v>0.0</v>
       </c>
       <c r="I36" s="17">
         <v>0.0</v>
       </c>
       <c r="J36" s="11">
         <v>0</v>
       </c>
       <c r="K36" s="14">
         <f>G36*J36</f>
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A37" s="19">
         <v>31</v>
       </c>
       <c r="B37" s="8"/>
       <c r="C37" s="9" t="s">
         <v>105</v>
       </c>
       <c r="D37" s="10" t="s">
         <v>106</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>107</v>
       </c>
       <c r="F37" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G37" s="17">
-        <v>23.89</v>
+        <v>307.13</v>
       </c>
       <c r="H37" s="17">
         <v>0.0</v>
       </c>
       <c r="I37" s="17">
         <v>0.0</v>
       </c>
       <c r="J37" s="11">
         <v>0</v>
       </c>
       <c r="K37" s="14">
         <f>G37*J37</f>
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A38" s="19">
         <v>32</v>
       </c>
       <c r="B38" s="8"/>
       <c r="C38" s="9" t="s">
         <v>108</v>
       </c>
       <c r="D38" s="10" t="s">
         <v>109</v>
       </c>
       <c r="E38" s="10" t="s">
         <v>110</v>
       </c>
       <c r="F38" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G38" s="17">
-        <v>513.92</v>
+        <v>307.13</v>
       </c>
       <c r="H38" s="17">
         <v>0.0</v>
       </c>
       <c r="I38" s="17">
         <v>0.0</v>
       </c>
       <c r="J38" s="11">
         <v>0</v>
       </c>
       <c r="K38" s="14">
         <f>G38*J38</f>
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A39" s="19">
         <v>33</v>
       </c>
       <c r="B39" s="8"/>
       <c r="C39" s="9" t="s">
         <v>111</v>
       </c>
       <c r="D39" s="10" t="s">
         <v>112</v>
       </c>
       <c r="E39" s="10" t="s">
         <v>113</v>
       </c>
       <c r="F39" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G39" s="17">
-        <v>273.0</v>
+        <v>307.13</v>
       </c>
       <c r="H39" s="17">
         <v>0.0</v>
       </c>
       <c r="I39" s="17">
         <v>0.0</v>
       </c>
       <c r="J39" s="11">
         <v>0</v>
       </c>
       <c r="K39" s="14">
         <f>G39*J39</f>
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A40" s="19">
         <v>34</v>
       </c>
       <c r="B40" s="8"/>
       <c r="C40" s="9" t="s">
         <v>114</v>
       </c>
       <c r="D40" s="10" t="s">
         <v>115</v>
       </c>
       <c r="E40" s="10" t="s">
         <v>116</v>
       </c>
       <c r="F40" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G40" s="17">
-        <v>414.28</v>
+        <v>307.13</v>
       </c>
       <c r="H40" s="17">
         <v>0.0</v>
       </c>
       <c r="I40" s="17">
         <v>0.0</v>
       </c>
       <c r="J40" s="11">
         <v>0</v>
       </c>
       <c r="K40" s="14">
         <f>G40*J40</f>
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A41" s="19">
         <v>35</v>
       </c>
       <c r="B41" s="8"/>
       <c r="C41" s="9" t="s">
         <v>117</v>
       </c>
       <c r="D41" s="10" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="10" t="s">
         <v>119</v>
       </c>
       <c r="F41" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G41" s="17">
-        <v>33.44</v>
+        <v>307.13</v>
       </c>
       <c r="H41" s="17">
         <v>0.0</v>
       </c>
       <c r="I41" s="17">
         <v>0.0</v>
       </c>
       <c r="J41" s="11">
         <v>0</v>
       </c>
       <c r="K41" s="14">
         <f>G41*J41</f>
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A42" s="19">
         <v>36</v>
       </c>
       <c r="B42" s="8"/>
       <c r="C42" s="9" t="s">
         <v>120</v>
       </c>
       <c r="D42" s="10" t="s">
         <v>121</v>
       </c>
       <c r="E42" s="10" t="s">
         <v>122</v>
       </c>
       <c r="F42" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G42" s="17">
-        <v>44.36</v>
+        <v>307.13</v>
       </c>
       <c r="H42" s="17">
         <v>0.0</v>
       </c>
       <c r="I42" s="17">
         <v>0.0</v>
       </c>
       <c r="J42" s="11">
         <v>0</v>
       </c>
       <c r="K42" s="14">
         <f>G42*J42</f>
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A43" s="19">
         <v>37</v>
       </c>
       <c r="B43" s="8"/>
       <c r="C43" s="9" t="s">
         <v>123</v>
       </c>
       <c r="D43" s="10" t="s">
         <v>124</v>
       </c>
       <c r="E43" s="10" t="s">
         <v>125</v>
       </c>
       <c r="F43" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G43" s="17">
-        <v>414.28</v>
+        <v>314.63</v>
       </c>
       <c r="H43" s="17">
         <v>0.0</v>
       </c>
       <c r="I43" s="17">
         <v>0.0</v>
       </c>
       <c r="J43" s="11">
         <v>0</v>
       </c>
       <c r="K43" s="14">
         <f>G43*J43</f>
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A44" s="19">
         <v>38</v>
       </c>
       <c r="B44" s="8"/>
       <c r="C44" s="9" t="s">
         <v>126</v>
       </c>
       <c r="D44" s="10" t="s">
         <v>127</v>
       </c>
       <c r="E44" s="10" t="s">
         <v>128</v>
       </c>
       <c r="F44" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G44" s="17">
-        <v>367.19</v>
+        <v>314.63</v>
       </c>
       <c r="H44" s="17">
         <v>0.0</v>
       </c>
       <c r="I44" s="17">
         <v>0.0</v>
       </c>
       <c r="J44" s="11">
         <v>0</v>
       </c>
       <c r="K44" s="14">
         <f>G44*J44</f>
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A45" s="19">
         <v>39</v>
       </c>
       <c r="B45" s="8"/>
       <c r="C45" s="9" t="s">
         <v>129</v>
       </c>
       <c r="D45" s="10" t="s">
         <v>130</v>
       </c>
       <c r="E45" s="10" t="s">
         <v>131</v>
       </c>
       <c r="F45" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G45" s="17">
-        <v>36.17</v>
+        <v>829.24</v>
       </c>
       <c r="H45" s="17">
         <v>0.0</v>
       </c>
       <c r="I45" s="17">
         <v>0.0</v>
       </c>
       <c r="J45" s="11">
         <v>0</v>
       </c>
       <c r="K45" s="14">
         <f>G45*J45</f>
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A46" s="19">
         <v>40</v>
       </c>
       <c r="B46" s="8"/>
       <c r="C46" s="9" t="s">
         <v>132</v>
       </c>
       <c r="D46" s="10" t="s">
         <v>133</v>
       </c>
       <c r="E46" s="10" t="s">
         <v>134</v>
       </c>
       <c r="F46" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G46" s="17">
-        <v>17.75</v>
+        <v>90.77</v>
       </c>
       <c r="H46" s="17">
         <v>0.0</v>
       </c>
       <c r="I46" s="17">
         <v>0.0</v>
       </c>
       <c r="J46" s="11">
         <v>0</v>
       </c>
       <c r="K46" s="14">
         <f>G46*J46</f>
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A47" s="19">
         <v>41</v>
       </c>
       <c r="B47" s="8"/>
       <c r="C47" s="9" t="s">
         <v>135</v>
       </c>
       <c r="D47" s="10" t="s">
         <v>136</v>
       </c>
       <c r="E47" s="10" t="s">
         <v>137</v>
       </c>
       <c r="F47" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G47" s="17">
-        <v>172.67</v>
+        <v>47.09</v>
       </c>
       <c r="H47" s="17">
         <v>0.0</v>
       </c>
       <c r="I47" s="17">
         <v>0.0</v>
       </c>
       <c r="J47" s="11">
         <v>0</v>
       </c>
       <c r="K47" s="14">
         <f>G47*J47</f>
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A48" s="19">
         <v>42</v>
       </c>
       <c r="B48" s="8"/>
       <c r="C48" s="9" t="s">
         <v>138</v>
       </c>
       <c r="D48" s="10" t="s">
         <v>139</v>
       </c>
       <c r="E48" s="10" t="s">
         <v>140</v>
       </c>
       <c r="F48" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G48" s="17">
-        <v>172.67</v>
+        <v>36.17</v>
       </c>
       <c r="H48" s="17">
         <v>0.0</v>
       </c>
       <c r="I48" s="17">
         <v>0.0</v>
       </c>
       <c r="J48" s="11">
         <v>0</v>
       </c>
       <c r="K48" s="14">
         <f>G48*J48</f>
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A49" s="19">
         <v>43</v>
       </c>
       <c r="B49" s="8"/>
       <c r="C49" s="9" t="s">
         <v>141</v>
       </c>
       <c r="D49" s="10" t="s">
         <v>142</v>
       </c>
       <c r="E49" s="10" t="s">
         <v>143</v>
       </c>
       <c r="F49" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G49" s="17">
-        <v>51.87</v>
+        <v>102.38</v>
       </c>
       <c r="H49" s="17">
         <v>0.0</v>
       </c>
       <c r="I49" s="17">
         <v>0.0</v>
       </c>
       <c r="J49" s="11">
         <v>0</v>
       </c>
       <c r="K49" s="14">
         <f>G49*J49</f>
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A50" s="19">
         <v>44</v>
       </c>
       <c r="B50" s="8"/>
       <c r="C50" s="9" t="s">
         <v>144</v>
       </c>
       <c r="D50" s="10" t="s">
         <v>145</v>
       </c>
       <c r="E50" s="10" t="s">
         <v>146</v>
       </c>
       <c r="F50" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G50" s="17">
-        <v>135.82</v>
+        <v>1569.75</v>
       </c>
       <c r="H50" s="17">
         <v>0.0</v>
       </c>
       <c r="I50" s="17">
         <v>0.0</v>
       </c>
       <c r="J50" s="11">
         <v>0</v>
       </c>
       <c r="K50" s="14">
         <f>G50*J50</f>
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A51" s="19">
         <v>45</v>
       </c>
       <c r="B51" s="8"/>
       <c r="C51" s="9" t="s">
         <v>147</v>
       </c>
       <c r="D51" s="10" t="s">
         <v>148</v>
       </c>
       <c r="E51" s="10" t="s">
         <v>149</v>
       </c>
       <c r="F51" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G51" s="17">
-        <v>115.34</v>
+        <v>4190.55</v>
       </c>
       <c r="H51" s="17">
         <v>0.0</v>
       </c>
       <c r="I51" s="17">
         <v>0.0</v>
       </c>
       <c r="J51" s="11">
         <v>0</v>
       </c>
       <c r="K51" s="14">
         <f>G51*J51</f>
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A52" s="19">
         <v>46</v>
       </c>
       <c r="B52" s="8"/>
       <c r="C52" s="9" t="s">
         <v>150</v>
       </c>
       <c r="D52" s="10" t="s">
         <v>151</v>
       </c>
       <c r="E52" s="10" t="s">
         <v>152</v>
       </c>
       <c r="F52" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G52" s="17">
-        <v>409.5</v>
+        <v>68.25</v>
       </c>
       <c r="H52" s="17">
         <v>0.0</v>
       </c>
       <c r="I52" s="17">
         <v>0.0</v>
       </c>
       <c r="J52" s="11">
         <v>0</v>
       </c>
       <c r="K52" s="14">
         <f>G52*J52</f>
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A53" s="19">
         <v>47</v>
       </c>
       <c r="B53" s="8"/>
       <c r="C53" s="9" t="s">
         <v>153</v>
       </c>
       <c r="D53" s="10" t="s">
         <v>154</v>
       </c>
       <c r="E53" s="10" t="s">
         <v>155</v>
       </c>
       <c r="F53" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G53" s="17">
-        <v>22.52</v>
+        <v>4868.96</v>
       </c>
       <c r="H53" s="17">
         <v>0.0</v>
       </c>
       <c r="I53" s="17">
         <v>0.0</v>
       </c>
       <c r="J53" s="11">
         <v>0</v>
       </c>
       <c r="K53" s="14">
         <f>G53*J53</f>
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A54" s="19">
         <v>48</v>
       </c>
       <c r="B54" s="8"/>
       <c r="C54" s="9" t="s">
         <v>156</v>
       </c>
       <c r="D54" s="10" t="s">
         <v>157</v>
       </c>
       <c r="E54" s="10" t="s">
         <v>158</v>
       </c>
       <c r="F54" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G54" s="17">
-        <v>31.4</v>
+        <v>4868.96</v>
       </c>
       <c r="H54" s="17">
         <v>0.0</v>
       </c>
       <c r="I54" s="17">
         <v>0.0</v>
       </c>
       <c r="J54" s="11">
         <v>0</v>
       </c>
       <c r="K54" s="14">
         <f>G54*J54</f>
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A55" s="19">
         <v>49</v>
       </c>
       <c r="B55" s="8"/>
       <c r="C55" s="9" t="s">
         <v>159</v>
       </c>
       <c r="D55" s="10" t="s">
         <v>160</v>
       </c>
       <c r="E55" s="10" t="s">
         <v>161</v>
       </c>
       <c r="F55" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G55" s="17">
-        <v>51.87</v>
+        <v>35.49</v>
       </c>
       <c r="H55" s="17">
         <v>0.0</v>
       </c>
       <c r="I55" s="17">
         <v>0.0</v>
       </c>
       <c r="J55" s="11">
         <v>0</v>
       </c>
       <c r="K55" s="14">
         <f>G55*J55</f>
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A56" s="19">
         <v>50</v>
       </c>
       <c r="B56" s="8"/>
       <c r="C56" s="9" t="s">
         <v>162</v>
       </c>
       <c r="D56" s="10" t="s">
         <v>163</v>
       </c>
       <c r="E56" s="10" t="s">
         <v>164</v>
       </c>
       <c r="F56" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G56" s="17">
-        <v>52.55</v>
+        <v>70.98</v>
       </c>
       <c r="H56" s="17">
         <v>0.0</v>
       </c>
       <c r="I56" s="17">
         <v>0.0</v>
       </c>
       <c r="J56" s="11">
         <v>0</v>
       </c>
       <c r="K56" s="14">
         <f>G56*J56</f>
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A57" s="19">
         <v>51</v>
       </c>
       <c r="B57" s="8"/>
       <c r="C57" s="9" t="s">
         <v>165</v>
       </c>
       <c r="D57" s="10" t="s">
         <v>166</v>
       </c>
       <c r="E57" s="10" t="s">
         <v>167</v>
       </c>
       <c r="F57" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G57" s="17">
-        <v>57.33</v>
+        <v>1049.69</v>
       </c>
       <c r="H57" s="17">
         <v>0.0</v>
       </c>
       <c r="I57" s="17">
         <v>0.0</v>
       </c>
       <c r="J57" s="11">
         <v>0</v>
       </c>
       <c r="K57" s="14">
         <f>G57*J57</f>
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A58" s="19">
         <v>52</v>
       </c>
       <c r="B58" s="8"/>
       <c r="C58" s="9" t="s">
         <v>168</v>
       </c>
       <c r="D58" s="10" t="s">
         <v>169</v>
       </c>
       <c r="E58" s="10" t="s">
         <v>170</v>
       </c>
       <c r="F58" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G58" s="17">
-        <v>1469.42</v>
+        <v>225.23</v>
       </c>
       <c r="H58" s="17">
         <v>0.0</v>
       </c>
       <c r="I58" s="17">
         <v>0.0</v>
       </c>
       <c r="J58" s="11">
         <v>0</v>
       </c>
       <c r="K58" s="14">
         <f>G58*J58</f>
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A59" s="19">
         <v>53</v>
       </c>
       <c r="B59" s="8"/>
       <c r="C59" s="9" t="s">
         <v>171</v>
       </c>
       <c r="D59" s="10" t="s">
         <v>172</v>
       </c>
       <c r="E59" s="10" t="s">
         <v>173</v>
       </c>
       <c r="F59" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G59" s="17">
-        <v>52.55</v>
+        <v>577.4</v>
       </c>
       <c r="H59" s="17">
         <v>0.0</v>
       </c>
       <c r="I59" s="17">
         <v>0.0</v>
       </c>
       <c r="J59" s="11">
         <v>0</v>
       </c>
       <c r="K59" s="14">
         <f>G59*J59</f>
         <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A60" s="19">
         <v>54</v>
       </c>
       <c r="B60" s="8"/>
       <c r="C60" s="9" t="s">
         <v>174</v>
       </c>
       <c r="D60" s="10" t="s">
         <v>175</v>
       </c>
       <c r="E60" s="10" t="s">
         <v>176</v>
       </c>
       <c r="F60" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G60" s="17">
-        <v>25.94</v>
+        <v>310.54</v>
       </c>
       <c r="H60" s="17">
         <v>0.0</v>
       </c>
       <c r="I60" s="17">
         <v>0.0</v>
       </c>
       <c r="J60" s="11">
         <v>0</v>
       </c>
       <c r="K60" s="14">
         <f>G60*J60</f>
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A61" s="19">
         <v>55</v>
       </c>
       <c r="B61" s="8"/>
       <c r="C61" s="9" t="s">
         <v>177</v>
       </c>
       <c r="D61" s="10" t="s">
         <v>178</v>
       </c>
       <c r="E61" s="10" t="s">
         <v>179</v>
       </c>
       <c r="F61" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G61" s="17">
-        <v>36.17</v>
+        <v>102.38</v>
       </c>
       <c r="H61" s="17">
         <v>0.0</v>
       </c>
       <c r="I61" s="17">
         <v>0.0</v>
       </c>
       <c r="J61" s="11">
         <v>0</v>
       </c>
       <c r="K61" s="14">
         <f>G61*J61</f>
         <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A62" s="19">
         <v>56</v>
       </c>
       <c r="B62" s="8"/>
       <c r="C62" s="9" t="s">
         <v>180</v>
       </c>
       <c r="D62" s="10" t="s">
         <v>181</v>
       </c>
       <c r="E62" s="10" t="s">
         <v>182</v>
       </c>
       <c r="F62" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G62" s="17">
-        <v>31.4</v>
+        <v>33.44</v>
       </c>
       <c r="H62" s="17">
         <v>0.0</v>
       </c>
       <c r="I62" s="17">
         <v>0.0</v>
       </c>
       <c r="J62" s="11">
         <v>0</v>
       </c>
       <c r="K62" s="14">
         <f>G62*J62</f>
         <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A63" s="19">
         <v>57</v>
       </c>
       <c r="B63" s="8"/>
       <c r="C63" s="9" t="s">
         <v>183</v>
       </c>
       <c r="D63" s="10" t="s">
         <v>184</v>
@@ -9939,1105 +17973,1105 @@
         <v>0</v>
       </c>
       <c r="K63" s="14">
         <f>G63*J63</f>
         <v>0</v>
       </c>
     </row>
     <row r="64" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A64" s="19">
         <v>58</v>
       </c>
       <c r="B64" s="8"/>
       <c r="C64" s="9" t="s">
         <v>186</v>
       </c>
       <c r="D64" s="10" t="s">
         <v>187</v>
       </c>
       <c r="E64" s="10" t="s">
         <v>188</v>
       </c>
       <c r="F64" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G64" s="17">
-        <v>145.37</v>
+        <v>658.61</v>
       </c>
       <c r="H64" s="17">
         <v>0.0</v>
       </c>
       <c r="I64" s="17">
         <v>0.0</v>
       </c>
       <c r="J64" s="11">
         <v>0</v>
       </c>
       <c r="K64" s="14">
         <f>G64*J64</f>
         <v>0</v>
       </c>
     </row>
     <row r="65" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A65" s="19">
         <v>59</v>
       </c>
       <c r="B65" s="8"/>
       <c r="C65" s="9" t="s">
         <v>189</v>
       </c>
       <c r="D65" s="10" t="s">
         <v>190</v>
       </c>
       <c r="E65" s="10" t="s">
         <v>191</v>
       </c>
       <c r="F65" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G65" s="17">
-        <v>34.13</v>
+        <v>30.71</v>
       </c>
       <c r="H65" s="17">
         <v>0.0</v>
       </c>
       <c r="I65" s="17">
         <v>0.0</v>
       </c>
       <c r="J65" s="11">
         <v>0</v>
       </c>
       <c r="K65" s="14">
         <f>G65*J65</f>
         <v>0</v>
       </c>
     </row>
     <row r="66" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A66" s="19">
         <v>60</v>
       </c>
       <c r="B66" s="8"/>
       <c r="C66" s="9" t="s">
         <v>192</v>
       </c>
       <c r="D66" s="10" t="s">
         <v>193</v>
       </c>
       <c r="E66" s="10" t="s">
         <v>194</v>
       </c>
       <c r="F66" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G66" s="17">
-        <v>367.19</v>
+        <v>658.61</v>
       </c>
       <c r="H66" s="17">
         <v>0.0</v>
       </c>
       <c r="I66" s="17">
         <v>0.0</v>
       </c>
       <c r="J66" s="11">
         <v>0</v>
       </c>
       <c r="K66" s="14">
         <f>G66*J66</f>
         <v>0</v>
       </c>
     </row>
     <row r="67" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A67" s="19">
         <v>61</v>
       </c>
       <c r="B67" s="8"/>
       <c r="C67" s="9" t="s">
         <v>195</v>
       </c>
       <c r="D67" s="10" t="s">
         <v>196</v>
       </c>
       <c r="E67" s="10" t="s">
         <v>197</v>
       </c>
       <c r="F67" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G67" s="17">
-        <v>389.03</v>
+        <v>658.61</v>
       </c>
       <c r="H67" s="17">
         <v>0.0</v>
       </c>
       <c r="I67" s="17">
         <v>0.0</v>
       </c>
       <c r="J67" s="11">
         <v>0</v>
       </c>
       <c r="K67" s="14">
         <f>G67*J67</f>
         <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A68" s="19">
         <v>62</v>
       </c>
       <c r="B68" s="8"/>
       <c r="C68" s="9" t="s">
         <v>198</v>
       </c>
       <c r="D68" s="10" t="s">
         <v>199</v>
       </c>
       <c r="E68" s="10" t="s">
         <v>200</v>
       </c>
       <c r="F68" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G68" s="17">
-        <v>389.03</v>
+        <v>156.98</v>
       </c>
       <c r="H68" s="17">
         <v>0.0</v>
       </c>
       <c r="I68" s="17">
         <v>0.0</v>
       </c>
       <c r="J68" s="11">
         <v>0</v>
       </c>
       <c r="K68" s="14">
         <f>G68*J68</f>
         <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A69" s="19">
         <v>63</v>
       </c>
       <c r="B69" s="8"/>
       <c r="C69" s="9" t="s">
         <v>201</v>
       </c>
       <c r="D69" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E69" s="10" t="s">
         <v>203</v>
       </c>
       <c r="F69" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G69" s="17">
-        <v>33.44</v>
+        <v>156.98</v>
       </c>
       <c r="H69" s="17">
         <v>0.0</v>
       </c>
       <c r="I69" s="17">
         <v>0.0</v>
       </c>
       <c r="J69" s="11">
         <v>0</v>
       </c>
       <c r="K69" s="14">
         <f>G69*J69</f>
         <v>0</v>
       </c>
     </row>
     <row r="70" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A70" s="19">
         <v>64</v>
       </c>
       <c r="B70" s="8"/>
       <c r="C70" s="9" t="s">
         <v>204</v>
       </c>
       <c r="D70" s="10" t="s">
         <v>205</v>
       </c>
       <c r="E70" s="10" t="s">
         <v>206</v>
       </c>
       <c r="F70" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G70" s="17">
-        <v>135.82</v>
+        <v>33.44</v>
       </c>
       <c r="H70" s="17">
         <v>0.0</v>
       </c>
       <c r="I70" s="17">
         <v>0.0</v>
       </c>
       <c r="J70" s="11">
         <v>0</v>
       </c>
       <c r="K70" s="14">
         <f>G70*J70</f>
         <v>0</v>
       </c>
     </row>
     <row r="71" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A71" s="19">
         <v>65</v>
       </c>
       <c r="B71" s="8"/>
       <c r="C71" s="9" t="s">
         <v>207</v>
       </c>
       <c r="D71" s="10" t="s">
         <v>208</v>
       </c>
       <c r="E71" s="10" t="s">
         <v>209</v>
       </c>
       <c r="F71" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G71" s="17">
-        <v>409.5</v>
+        <v>33.44</v>
       </c>
       <c r="H71" s="17">
         <v>0.0</v>
       </c>
       <c r="I71" s="17">
         <v>0.0</v>
       </c>
       <c r="J71" s="11">
         <v>0</v>
       </c>
       <c r="K71" s="14">
         <f>G71*J71</f>
         <v>0</v>
       </c>
     </row>
     <row r="72" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A72" s="19">
         <v>66</v>
       </c>
       <c r="B72" s="8"/>
       <c r="C72" s="9" t="s">
         <v>210</v>
       </c>
       <c r="D72" s="10" t="s">
         <v>211</v>
       </c>
       <c r="E72" s="10" t="s">
         <v>212</v>
       </c>
       <c r="F72" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G72" s="17">
-        <v>51.87</v>
+        <v>33.44</v>
       </c>
       <c r="H72" s="17">
         <v>0.0</v>
       </c>
       <c r="I72" s="17">
         <v>0.0</v>
       </c>
       <c r="J72" s="11">
         <v>0</v>
       </c>
       <c r="K72" s="14">
         <f>G72*J72</f>
         <v>0</v>
       </c>
     </row>
     <row r="73" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A73" s="19">
         <v>67</v>
       </c>
       <c r="B73" s="8"/>
       <c r="C73" s="9" t="s">
         <v>213</v>
       </c>
       <c r="D73" s="10" t="s">
         <v>214</v>
       </c>
       <c r="E73" s="10" t="s">
         <v>215</v>
       </c>
       <c r="F73" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G73" s="17">
-        <v>52.55</v>
+        <v>33.44</v>
       </c>
       <c r="H73" s="17">
         <v>0.0</v>
       </c>
       <c r="I73" s="17">
         <v>0.0</v>
       </c>
       <c r="J73" s="11">
         <v>0</v>
       </c>
       <c r="K73" s="14">
         <f>G73*J73</f>
         <v>0</v>
       </c>
     </row>
     <row r="74" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A74" s="19">
         <v>68</v>
       </c>
       <c r="B74" s="8"/>
       <c r="C74" s="9" t="s">
         <v>216</v>
       </c>
       <c r="D74" s="10" t="s">
         <v>217</v>
       </c>
       <c r="E74" s="10" t="s">
         <v>218</v>
       </c>
       <c r="F74" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G74" s="17">
-        <v>1261.26</v>
+        <v>33.44</v>
       </c>
       <c r="H74" s="17">
         <v>0.0</v>
       </c>
       <c r="I74" s="17">
         <v>0.0</v>
       </c>
       <c r="J74" s="11">
         <v>0</v>
       </c>
       <c r="K74" s="14">
         <f>G74*J74</f>
         <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A75" s="19">
         <v>69</v>
       </c>
       <c r="B75" s="8"/>
       <c r="C75" s="9" t="s">
         <v>219</v>
       </c>
       <c r="D75" s="10" t="s">
         <v>220</v>
       </c>
       <c r="E75" s="10" t="s">
         <v>221</v>
       </c>
       <c r="F75" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G75" s="17">
-        <v>52.55</v>
+        <v>416.33</v>
       </c>
       <c r="H75" s="17">
         <v>0.0</v>
       </c>
       <c r="I75" s="17">
         <v>0.0</v>
       </c>
       <c r="J75" s="11">
         <v>0</v>
       </c>
       <c r="K75" s="14">
         <f>G75*J75</f>
         <v>0</v>
       </c>
     </row>
     <row r="76" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A76" s="19">
         <v>70</v>
       </c>
       <c r="B76" s="8"/>
       <c r="C76" s="9" t="s">
         <v>222</v>
       </c>
       <c r="D76" s="10" t="s">
         <v>223</v>
       </c>
       <c r="E76" s="10" t="s">
         <v>224</v>
       </c>
       <c r="F76" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G76" s="17">
-        <v>25.94</v>
+        <v>374.69</v>
       </c>
       <c r="H76" s="17">
         <v>0.0</v>
       </c>
       <c r="I76" s="17">
         <v>0.0</v>
       </c>
       <c r="J76" s="11">
         <v>0</v>
       </c>
       <c r="K76" s="14">
         <f>G76*J76</f>
         <v>0</v>
       </c>
     </row>
     <row r="77" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A77" s="19">
         <v>71</v>
       </c>
       <c r="B77" s="8"/>
       <c r="C77" s="9" t="s">
         <v>225</v>
       </c>
       <c r="D77" s="10" t="s">
         <v>226</v>
       </c>
       <c r="E77" s="10" t="s">
         <v>227</v>
       </c>
       <c r="F77" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G77" s="17">
-        <v>36.17</v>
+        <v>51.87</v>
       </c>
       <c r="H77" s="17">
         <v>0.0</v>
       </c>
       <c r="I77" s="17">
         <v>0.0</v>
       </c>
       <c r="J77" s="11">
         <v>0</v>
       </c>
       <c r="K77" s="14">
         <f>G77*J77</f>
         <v>0</v>
       </c>
     </row>
     <row r="78" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A78" s="19">
         <v>72</v>
       </c>
       <c r="B78" s="8"/>
       <c r="C78" s="9" t="s">
         <v>228</v>
       </c>
       <c r="D78" s="10" t="s">
         <v>229</v>
       </c>
       <c r="E78" s="10" t="s">
         <v>230</v>
       </c>
       <c r="F78" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G78" s="17">
-        <v>31.4</v>
+        <v>36.86</v>
       </c>
       <c r="H78" s="17">
         <v>0.0</v>
       </c>
       <c r="I78" s="17">
         <v>0.0</v>
       </c>
       <c r="J78" s="11">
         <v>0</v>
       </c>
       <c r="K78" s="14">
         <f>G78*J78</f>
         <v>0</v>
       </c>
     </row>
     <row r="79" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A79" s="19">
         <v>73</v>
       </c>
       <c r="B79" s="8"/>
       <c r="C79" s="9" t="s">
         <v>231</v>
       </c>
       <c r="D79" s="10" t="s">
         <v>232</v>
       </c>
       <c r="E79" s="10" t="s">
         <v>233</v>
       </c>
       <c r="F79" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G79" s="17">
-        <v>161.07</v>
+        <v>44.36</v>
       </c>
       <c r="H79" s="17">
         <v>0.0</v>
       </c>
       <c r="I79" s="17">
         <v>0.0</v>
       </c>
       <c r="J79" s="11">
         <v>0</v>
       </c>
       <c r="K79" s="14">
         <f>G79*J79</f>
         <v>0</v>
       </c>
     </row>
     <row r="80" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A80" s="19">
         <v>74</v>
       </c>
       <c r="B80" s="8"/>
       <c r="C80" s="9" t="s">
         <v>234</v>
       </c>
       <c r="D80" s="10" t="s">
         <v>235</v>
       </c>
       <c r="E80" s="10" t="s">
         <v>236</v>
       </c>
       <c r="F80" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G80" s="17">
-        <v>13.65</v>
+        <v>730.28</v>
       </c>
       <c r="H80" s="17">
         <v>0.0</v>
       </c>
       <c r="I80" s="17">
         <v>0.0</v>
       </c>
       <c r="J80" s="11">
         <v>0</v>
       </c>
       <c r="K80" s="14">
         <f>G80*J80</f>
         <v>0</v>
       </c>
     </row>
     <row r="81" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A81" s="19">
         <v>75</v>
       </c>
       <c r="B81" s="8"/>
       <c r="C81" s="9" t="s">
         <v>237</v>
       </c>
       <c r="D81" s="10" t="s">
         <v>238</v>
       </c>
       <c r="E81" s="10" t="s">
         <v>239</v>
       </c>
       <c r="F81" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G81" s="17">
-        <v>281.87</v>
+        <v>518.7</v>
       </c>
       <c r="H81" s="17">
         <v>0.0</v>
       </c>
       <c r="I81" s="17">
         <v>0.0</v>
       </c>
       <c r="J81" s="11">
         <v>0</v>
       </c>
       <c r="K81" s="14">
         <f>G81*J81</f>
         <v>0</v>
       </c>
     </row>
     <row r="82" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A82" s="19">
         <v>76</v>
       </c>
       <c r="B82" s="8"/>
       <c r="C82" s="9" t="s">
         <v>240</v>
       </c>
       <c r="D82" s="10" t="s">
         <v>241</v>
       </c>
       <c r="E82" s="10" t="s">
         <v>242</v>
       </c>
       <c r="F82" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G82" s="17">
-        <v>414.28</v>
+        <v>518.7</v>
       </c>
       <c r="H82" s="17">
         <v>0.0</v>
       </c>
       <c r="I82" s="17">
         <v>0.0</v>
       </c>
       <c r="J82" s="11">
         <v>0</v>
       </c>
       <c r="K82" s="14">
         <f>G82*J82</f>
         <v>0</v>
       </c>
     </row>
     <row r="83" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A83" s="19">
         <v>77</v>
       </c>
       <c r="B83" s="8"/>
       <c r="C83" s="9" t="s">
         <v>243</v>
       </c>
       <c r="D83" s="10" t="s">
         <v>244</v>
       </c>
       <c r="E83" s="10" t="s">
         <v>245</v>
       </c>
       <c r="F83" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G83" s="17">
-        <v>135.82</v>
+        <v>470.93</v>
       </c>
       <c r="H83" s="17">
         <v>0.0</v>
       </c>
       <c r="I83" s="17">
         <v>0.0</v>
       </c>
       <c r="J83" s="11">
         <v>0</v>
       </c>
       <c r="K83" s="14">
         <f>G83*J83</f>
         <v>0</v>
       </c>
     </row>
     <row r="84" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A84" s="19">
         <v>78</v>
       </c>
       <c r="B84" s="8"/>
       <c r="C84" s="9" t="s">
         <v>246</v>
       </c>
       <c r="D84" s="10" t="s">
         <v>247</v>
       </c>
       <c r="E84" s="10" t="s">
         <v>248</v>
       </c>
       <c r="F84" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G84" s="17">
-        <v>75.08</v>
+        <v>104.42</v>
       </c>
       <c r="H84" s="17">
         <v>0.0</v>
       </c>
       <c r="I84" s="17">
         <v>0.0</v>
       </c>
       <c r="J84" s="11">
         <v>0</v>
       </c>
       <c r="K84" s="14">
         <f>G84*J84</f>
         <v>0</v>
       </c>
     </row>
     <row r="85" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A85" s="19">
         <v>79</v>
       </c>
       <c r="B85" s="8"/>
       <c r="C85" s="9" t="s">
         <v>249</v>
       </c>
       <c r="D85" s="10" t="s">
         <v>250</v>
       </c>
       <c r="E85" s="10" t="s">
         <v>251</v>
       </c>
       <c r="F85" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G85" s="17">
-        <v>25.94</v>
+        <v>125.58</v>
       </c>
       <c r="H85" s="17">
         <v>0.0</v>
       </c>
       <c r="I85" s="17">
         <v>0.0</v>
       </c>
       <c r="J85" s="11">
         <v>0</v>
       </c>
       <c r="K85" s="14">
         <f>G85*J85</f>
         <v>0</v>
       </c>
     </row>
     <row r="86" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A86" s="19">
         <v>80</v>
       </c>
       <c r="B86" s="8"/>
       <c r="C86" s="9" t="s">
         <v>252</v>
       </c>
       <c r="D86" s="10" t="s">
         <v>253</v>
       </c>
       <c r="E86" s="10" t="s">
         <v>254</v>
       </c>
       <c r="F86" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G86" s="17">
-        <v>36.17</v>
+        <v>609.47</v>
       </c>
       <c r="H86" s="17">
         <v>0.0</v>
       </c>
       <c r="I86" s="17">
         <v>0.0</v>
       </c>
       <c r="J86" s="11">
         <v>0</v>
       </c>
       <c r="K86" s="14">
         <f>G86*J86</f>
         <v>0</v>
       </c>
     </row>
     <row r="87" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A87" s="19">
         <v>81</v>
       </c>
       <c r="B87" s="8"/>
       <c r="C87" s="9" t="s">
         <v>255</v>
       </c>
       <c r="D87" s="10" t="s">
         <v>256</v>
       </c>
       <c r="E87" s="10" t="s">
         <v>257</v>
       </c>
       <c r="F87" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G87" s="17">
-        <v>31.4</v>
+        <v>609.47</v>
       </c>
       <c r="H87" s="17">
         <v>0.0</v>
       </c>
       <c r="I87" s="17">
         <v>0.0</v>
       </c>
       <c r="J87" s="11">
         <v>0</v>
       </c>
       <c r="K87" s="14">
         <f>G87*J87</f>
         <v>0</v>
       </c>
     </row>
     <row r="88" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A88" s="19">
         <v>82</v>
       </c>
       <c r="B88" s="8"/>
       <c r="C88" s="9" t="s">
         <v>258</v>
       </c>
       <c r="D88" s="10" t="s">
         <v>259</v>
       </c>
       <c r="E88" s="10" t="s">
         <v>260</v>
       </c>
       <c r="F88" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G88" s="17">
-        <v>180.18</v>
+        <v>609.47</v>
       </c>
       <c r="H88" s="17">
         <v>0.0</v>
       </c>
       <c r="I88" s="17">
         <v>0.0</v>
       </c>
       <c r="J88" s="11">
         <v>0</v>
       </c>
       <c r="K88" s="14">
         <f>G88*J88</f>
         <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A89" s="19">
         <v>83</v>
       </c>
       <c r="B89" s="8"/>
       <c r="C89" s="9" t="s">
         <v>261</v>
       </c>
       <c r="D89" s="10" t="s">
         <v>262</v>
       </c>
       <c r="E89" s="10" t="s">
         <v>263</v>
       </c>
       <c r="F89" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G89" s="17">
-        <v>20.48</v>
+        <v>609.47</v>
       </c>
       <c r="H89" s="17">
         <v>0.0</v>
       </c>
       <c r="I89" s="17">
         <v>0.0</v>
       </c>
       <c r="J89" s="11">
         <v>0</v>
       </c>
       <c r="K89" s="14">
         <f>G89*J89</f>
         <v>0</v>
       </c>
     </row>
     <row r="90" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A90" s="19">
         <v>84</v>
       </c>
       <c r="B90" s="8"/>
       <c r="C90" s="9" t="s">
         <v>264</v>
       </c>
       <c r="D90" s="10" t="s">
         <v>265</v>
       </c>
       <c r="E90" s="10" t="s">
         <v>266</v>
       </c>
       <c r="F90" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G90" s="17">
-        <v>457.28</v>
+        <v>609.47</v>
       </c>
       <c r="H90" s="17">
         <v>0.0</v>
       </c>
       <c r="I90" s="17">
         <v>0.0</v>
       </c>
       <c r="J90" s="11">
         <v>0</v>
       </c>
       <c r="K90" s="14">
         <f>G90*J90</f>
         <v>0</v>
       </c>
     </row>
     <row r="91" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A91" s="19">
         <v>85</v>
       </c>
       <c r="B91" s="8"/>
       <c r="C91" s="9" t="s">
         <v>267</v>
       </c>
       <c r="D91" s="10" t="s">
         <v>268</v>
       </c>
       <c r="E91" s="10" t="s">
         <v>269</v>
       </c>
       <c r="F91" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G91" s="17">
-        <v>389.03</v>
+        <v>609.47</v>
       </c>
       <c r="H91" s="17">
         <v>0.0</v>
       </c>
       <c r="I91" s="17">
         <v>0.0</v>
       </c>
       <c r="J91" s="11">
         <v>0</v>
       </c>
       <c r="K91" s="14">
         <f>G91*J91</f>
         <v>0</v>
       </c>
     </row>
     <row r="92" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A92" s="19">
         <v>86</v>
       </c>
       <c r="B92" s="8"/>
       <c r="C92" s="9" t="s">
         <v>270</v>
       </c>
       <c r="D92" s="10" t="s">
         <v>271</v>
       </c>
       <c r="E92" s="10" t="s">
         <v>272</v>
       </c>
       <c r="F92" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G92" s="17">
-        <v>135.82</v>
+        <v>2095.28</v>
       </c>
       <c r="H92" s="17">
         <v>0.0</v>
       </c>
       <c r="I92" s="17">
         <v>0.0</v>
       </c>
       <c r="J92" s="11">
         <v>0</v>
       </c>
       <c r="K92" s="14">
         <f>G92*J92</f>
         <v>0</v>
       </c>
     </row>
     <row r="93" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A93" s="19">
         <v>87</v>
       </c>
       <c r="B93" s="8"/>
       <c r="C93" s="9" t="s">
         <v>273</v>
       </c>
       <c r="D93" s="10" t="s">
         <v>274</v>
       </c>
       <c r="E93" s="10" t="s">
         <v>275</v>
       </c>
       <c r="F93" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G93" s="17">
-        <v>52.55</v>
+        <v>1784.74</v>
       </c>
       <c r="H93" s="17">
         <v>0.0</v>
       </c>
       <c r="I93" s="17">
         <v>0.0</v>
       </c>
       <c r="J93" s="11">
         <v>0</v>
       </c>
       <c r="K93" s="14">
         <f>G93*J93</f>
         <v>0</v>
       </c>
     </row>
     <row r="94" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A94" s="19">
         <v>88</v>
       </c>
       <c r="B94" s="8"/>
       <c r="C94" s="9" t="s">
         <v>276</v>
       </c>
       <c r="D94" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E94" s="10" t="s">
         <v>278</v>
       </c>
       <c r="F94" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G94" s="17">
-        <v>25.94</v>
+        <v>5248.43</v>
       </c>
       <c r="H94" s="17">
         <v>0.0</v>
       </c>
       <c r="I94" s="17">
         <v>0.0</v>
       </c>
       <c r="J94" s="11">
         <v>0</v>
       </c>
       <c r="K94" s="14">
         <f>G94*J94</f>
         <v>0</v>
       </c>
     </row>
     <row r="95" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A95" s="19">
         <v>89</v>
       </c>
       <c r="B95" s="8"/>
       <c r="C95" s="9" t="s">
         <v>279</v>
       </c>
       <c r="D95" s="10" t="s">
         <v>280</v>
       </c>
       <c r="E95" s="10" t="s">
         <v>281</v>
       </c>
       <c r="F95" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G95" s="17">
-        <v>36.17</v>
+        <v>41.63</v>
       </c>
       <c r="H95" s="17">
         <v>0.0</v>
       </c>
       <c r="I95" s="17">
         <v>0.0</v>
       </c>
       <c r="J95" s="11">
         <v>0</v>
       </c>
       <c r="K95" s="14">
         <f>G95*J95</f>
         <v>0</v>
       </c>
     </row>
     <row r="96" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A96" s="19">
         <v>90</v>
       </c>
       <c r="B96" s="8"/>
       <c r="C96" s="9" t="s">
         <v>282</v>
       </c>
       <c r="D96" s="10" t="s">
         <v>283</v>
@@ -11061,289 +19095,289 @@
         <v>0</v>
       </c>
       <c r="K96" s="14">
         <f>G96*J96</f>
         <v>0</v>
       </c>
     </row>
     <row r="97" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A97" s="19">
         <v>91</v>
       </c>
       <c r="B97" s="8"/>
       <c r="C97" s="9" t="s">
         <v>285</v>
       </c>
       <c r="D97" s="10" t="s">
         <v>286</v>
       </c>
       <c r="E97" s="10" t="s">
         <v>287</v>
       </c>
       <c r="F97" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G97" s="17">
-        <v>146.74</v>
+        <v>47.09</v>
       </c>
       <c r="H97" s="17">
         <v>0.0</v>
       </c>
       <c r="I97" s="17">
         <v>0.0</v>
       </c>
       <c r="J97" s="11">
         <v>0</v>
       </c>
       <c r="K97" s="14">
         <f>G97*J97</f>
         <v>0</v>
       </c>
     </row>
     <row r="98" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A98" s="19">
         <v>92</v>
       </c>
       <c r="B98" s="8"/>
       <c r="C98" s="9" t="s">
         <v>288</v>
       </c>
       <c r="D98" s="10" t="s">
         <v>289</v>
       </c>
       <c r="E98" s="10" t="s">
         <v>290</v>
       </c>
       <c r="F98" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G98" s="17">
-        <v>281.87</v>
+        <v>62.79</v>
       </c>
       <c r="H98" s="17">
         <v>0.0</v>
       </c>
       <c r="I98" s="17">
         <v>0.0</v>
       </c>
       <c r="J98" s="11">
         <v>0</v>
       </c>
       <c r="K98" s="14">
         <f>G98*J98</f>
         <v>0</v>
       </c>
     </row>
     <row r="99" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A99" s="19">
         <v>93</v>
       </c>
       <c r="B99" s="8"/>
       <c r="C99" s="9" t="s">
         <v>291</v>
       </c>
       <c r="D99" s="10" t="s">
         <v>292</v>
       </c>
       <c r="E99" s="10" t="s">
         <v>293</v>
       </c>
       <c r="F99" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G99" s="17">
-        <v>135.82</v>
+        <v>31.4</v>
       </c>
       <c r="H99" s="17">
         <v>0.0</v>
       </c>
       <c r="I99" s="17">
         <v>0.0</v>
       </c>
       <c r="J99" s="11">
         <v>0</v>
       </c>
       <c r="K99" s="14">
         <f>G99*J99</f>
         <v>0</v>
       </c>
     </row>
     <row r="100" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A100" s="19">
         <v>94</v>
       </c>
       <c r="B100" s="8"/>
       <c r="C100" s="9" t="s">
         <v>294</v>
       </c>
       <c r="D100" s="10" t="s">
         <v>295</v>
       </c>
       <c r="E100" s="10" t="s">
         <v>296</v>
       </c>
       <c r="F100" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G100" s="17">
-        <v>36.17</v>
+        <v>47.09</v>
       </c>
       <c r="H100" s="17">
         <v>0.0</v>
       </c>
       <c r="I100" s="17">
         <v>0.0</v>
       </c>
       <c r="J100" s="11">
         <v>0</v>
       </c>
       <c r="K100" s="14">
         <f>G100*J100</f>
         <v>0</v>
       </c>
     </row>
     <row r="101" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A101" s="19">
         <v>95</v>
       </c>
       <c r="B101" s="8"/>
       <c r="C101" s="9" t="s">
         <v>297</v>
       </c>
       <c r="D101" s="10" t="s">
         <v>298</v>
       </c>
       <c r="E101" s="10" t="s">
         <v>299</v>
       </c>
       <c r="F101" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G101" s="17">
-        <v>31.4</v>
+        <v>62.79</v>
       </c>
       <c r="H101" s="17">
         <v>0.0</v>
       </c>
       <c r="I101" s="17">
         <v>0.0</v>
       </c>
       <c r="J101" s="11">
         <v>0</v>
       </c>
       <c r="K101" s="14">
         <f>G101*J101</f>
         <v>0</v>
       </c>
     </row>
     <row r="102" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A102" s="19">
         <v>96</v>
       </c>
       <c r="B102" s="8"/>
       <c r="C102" s="9" t="s">
         <v>300</v>
       </c>
       <c r="D102" s="10" t="s">
         <v>301</v>
       </c>
       <c r="E102" s="10" t="s">
         <v>302</v>
       </c>
       <c r="F102" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G102" s="17">
-        <v>164.48</v>
+        <v>31.4</v>
       </c>
       <c r="H102" s="17">
         <v>0.0</v>
       </c>
       <c r="I102" s="17">
         <v>0.0</v>
       </c>
       <c r="J102" s="11">
         <v>0</v>
       </c>
       <c r="K102" s="14">
         <f>G102*J102</f>
         <v>0</v>
       </c>
     </row>
     <row r="103" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A103" s="19">
         <v>97</v>
       </c>
       <c r="B103" s="8"/>
       <c r="C103" s="9" t="s">
         <v>303</v>
       </c>
       <c r="D103" s="10" t="s">
         <v>304</v>
       </c>
       <c r="E103" s="10" t="s">
         <v>305</v>
       </c>
       <c r="F103" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G103" s="17">
-        <v>439.53</v>
+        <v>47.09</v>
       </c>
       <c r="H103" s="17">
         <v>0.0</v>
       </c>
       <c r="I103" s="17">
         <v>0.0</v>
       </c>
       <c r="J103" s="11">
         <v>0</v>
       </c>
       <c r="K103" s="14">
         <f>G103*J103</f>
         <v>0</v>
       </c>
     </row>
     <row r="104" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A104" s="19">
         <v>98</v>
       </c>
       <c r="B104" s="8"/>
       <c r="C104" s="9" t="s">
         <v>306</v>
       </c>
       <c r="D104" s="10" t="s">
         <v>307</v>
       </c>
       <c r="E104" s="10" t="s">
         <v>308</v>
       </c>
       <c r="F104" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G104" s="17">
-        <v>36.17</v>
+        <v>62.79</v>
       </c>
       <c r="H104" s="17">
         <v>0.0</v>
       </c>
       <c r="I104" s="17">
         <v>0.0</v>
       </c>
       <c r="J104" s="11">
         <v>0</v>
       </c>
       <c r="K104" s="14">
         <f>G104*J104</f>
         <v>0</v>
       </c>
     </row>
     <row r="105" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A105" s="19">
         <v>99</v>
       </c>
       <c r="B105" s="8"/>
       <c r="C105" s="9" t="s">
         <v>309</v>
       </c>
       <c r="D105" s="10" t="s">
         <v>310</v>
@@ -11367,221 +19401,221 @@
         <v>0</v>
       </c>
       <c r="K105" s="14">
         <f>G105*J105</f>
         <v>0</v>
       </c>
     </row>
     <row r="106" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A106" s="19">
         <v>100</v>
       </c>
       <c r="B106" s="8"/>
       <c r="C106" s="9" t="s">
         <v>312</v>
       </c>
       <c r="D106" s="10" t="s">
         <v>313</v>
       </c>
       <c r="E106" s="10" t="s">
         <v>314</v>
       </c>
       <c r="F106" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G106" s="17">
-        <v>182.23</v>
+        <v>33.44</v>
       </c>
       <c r="H106" s="17">
         <v>0.0</v>
       </c>
       <c r="I106" s="17">
         <v>0.0</v>
       </c>
       <c r="J106" s="11">
         <v>0</v>
       </c>
       <c r="K106" s="14">
         <f>G106*J106</f>
         <v>0</v>
       </c>
     </row>
     <row r="107" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A107" s="19">
         <v>101</v>
       </c>
       <c r="B107" s="8"/>
       <c r="C107" s="9" t="s">
         <v>315</v>
       </c>
       <c r="D107" s="10" t="s">
         <v>316</v>
       </c>
       <c r="E107" s="10" t="s">
         <v>317</v>
       </c>
       <c r="F107" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G107" s="17">
-        <v>189.05</v>
+        <v>51.87</v>
       </c>
       <c r="H107" s="17">
         <v>0.0</v>
       </c>
       <c r="I107" s="17">
         <v>0.0</v>
       </c>
       <c r="J107" s="11">
         <v>0</v>
       </c>
       <c r="K107" s="14">
         <f>G107*J107</f>
         <v>0</v>
       </c>
     </row>
     <row r="108" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A108" s="19">
         <v>102</v>
       </c>
       <c r="B108" s="8"/>
       <c r="C108" s="9" t="s">
         <v>318</v>
       </c>
       <c r="D108" s="10" t="s">
         <v>319</v>
       </c>
       <c r="E108" s="10" t="s">
         <v>320</v>
       </c>
       <c r="F108" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G108" s="17">
-        <v>36.17</v>
+        <v>68.25</v>
       </c>
       <c r="H108" s="17">
         <v>0.0</v>
       </c>
       <c r="I108" s="17">
         <v>0.0</v>
       </c>
       <c r="J108" s="11">
         <v>0</v>
       </c>
       <c r="K108" s="14">
         <f>G108*J108</f>
         <v>0</v>
       </c>
     </row>
     <row r="109" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A109" s="19">
         <v>103</v>
       </c>
       <c r="B109" s="8"/>
       <c r="C109" s="9" t="s">
         <v>321</v>
       </c>
       <c r="D109" s="10" t="s">
         <v>322</v>
       </c>
       <c r="E109" s="10" t="s">
         <v>323</v>
       </c>
       <c r="F109" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G109" s="17">
-        <v>31.4</v>
+        <v>24.57</v>
       </c>
       <c r="H109" s="17">
         <v>0.0</v>
       </c>
       <c r="I109" s="17">
         <v>0.0</v>
       </c>
       <c r="J109" s="11">
         <v>0</v>
       </c>
       <c r="K109" s="14">
         <f>G109*J109</f>
         <v>0</v>
       </c>
     </row>
     <row r="110" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A110" s="19">
         <v>104</v>
       </c>
       <c r="B110" s="8"/>
       <c r="C110" s="9" t="s">
         <v>324</v>
       </c>
       <c r="D110" s="10" t="s">
         <v>325</v>
       </c>
       <c r="E110" s="10" t="s">
         <v>326</v>
       </c>
       <c r="F110" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G110" s="17">
-        <v>141.28</v>
+        <v>41.63</v>
       </c>
       <c r="H110" s="17">
         <v>0.0</v>
       </c>
       <c r="I110" s="17">
         <v>0.0</v>
       </c>
       <c r="J110" s="11">
         <v>0</v>
       </c>
       <c r="K110" s="14">
         <f>G110*J110</f>
         <v>0</v>
       </c>
     </row>
     <row r="111" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A111" s="19">
         <v>105</v>
       </c>
       <c r="B111" s="8"/>
       <c r="C111" s="9" t="s">
         <v>327</v>
       </c>
       <c r="D111" s="10" t="s">
         <v>328</v>
       </c>
       <c r="E111" s="10" t="s">
         <v>329</v>
       </c>
       <c r="F111" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G111" s="17">
-        <v>281.87</v>
+        <v>33.44</v>
       </c>
       <c r="H111" s="17">
         <v>0.0</v>
       </c>
       <c r="I111" s="17">
         <v>0.0</v>
       </c>
       <c r="J111" s="11">
         <v>0</v>
       </c>
       <c r="K111" s="14">
         <f>G111*J111</f>
         <v>0</v>
       </c>
     </row>
     <row r="112" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A112" s="19">
         <v>106</v>
       </c>
       <c r="B112" s="8"/>
       <c r="C112" s="9" t="s">
         <v>330</v>
       </c>
       <c r="D112" s="10" t="s">
         <v>331</v>
@@ -11605,2864 +19639,9868 @@
         <v>0</v>
       </c>
       <c r="K112" s="14">
         <f>G112*J112</f>
         <v>0</v>
       </c>
     </row>
     <row r="113" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A113" s="19">
         <v>107</v>
       </c>
       <c r="B113" s="8"/>
       <c r="C113" s="9" t="s">
         <v>333</v>
       </c>
       <c r="D113" s="10" t="s">
         <v>334</v>
       </c>
       <c r="E113" s="10" t="s">
         <v>335</v>
       </c>
       <c r="F113" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G113" s="17">
-        <v>31.4</v>
+        <v>41.63</v>
       </c>
       <c r="H113" s="17">
         <v>0.0</v>
       </c>
       <c r="I113" s="17">
         <v>0.0</v>
       </c>
       <c r="J113" s="11">
         <v>0</v>
       </c>
       <c r="K113" s="14">
         <f>G113*J113</f>
         <v>0</v>
       </c>
     </row>
     <row r="114" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A114" s="19">
         <v>108</v>
       </c>
       <c r="B114" s="8"/>
       <c r="C114" s="9" t="s">
         <v>336</v>
       </c>
       <c r="D114" s="10" t="s">
         <v>337</v>
       </c>
       <c r="E114" s="10" t="s">
         <v>338</v>
       </c>
       <c r="F114" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G114" s="17">
-        <v>157.66</v>
+        <v>61.43</v>
       </c>
       <c r="H114" s="17">
         <v>0.0</v>
       </c>
       <c r="I114" s="17">
         <v>0.0</v>
       </c>
       <c r="J114" s="11">
         <v>0</v>
       </c>
       <c r="K114" s="14">
         <f>G114*J114</f>
         <v>0</v>
       </c>
     </row>
     <row r="115" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A115" s="19">
         <v>109</v>
       </c>
       <c r="B115" s="8"/>
       <c r="C115" s="9" t="s">
         <v>339</v>
       </c>
       <c r="D115" s="10" t="s">
         <v>340</v>
       </c>
       <c r="E115" s="10" t="s">
         <v>341</v>
       </c>
       <c r="F115" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G115" s="17">
-        <v>439.53</v>
+        <v>62.79</v>
       </c>
       <c r="H115" s="17">
         <v>0.0</v>
       </c>
       <c r="I115" s="17">
         <v>0.0</v>
       </c>
       <c r="J115" s="11">
         <v>0</v>
       </c>
       <c r="K115" s="14">
         <f>G115*J115</f>
         <v>0</v>
       </c>
     </row>
     <row r="116" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A116" s="19">
         <v>110</v>
       </c>
       <c r="B116" s="8"/>
       <c r="C116" s="9" t="s">
         <v>342</v>
       </c>
       <c r="D116" s="10" t="s">
         <v>343</v>
       </c>
       <c r="E116" s="10" t="s">
         <v>344</v>
       </c>
       <c r="F116" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G116" s="17">
-        <v>36.17</v>
+        <v>62.79</v>
       </c>
       <c r="H116" s="17">
         <v>0.0</v>
       </c>
       <c r="I116" s="17">
         <v>0.0</v>
       </c>
       <c r="J116" s="11">
         <v>0</v>
       </c>
       <c r="K116" s="14">
         <f>G116*J116</f>
         <v>0</v>
       </c>
     </row>
     <row r="117" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A117" s="19">
         <v>111</v>
       </c>
       <c r="B117" s="8"/>
       <c r="C117" s="9" t="s">
         <v>345</v>
       </c>
       <c r="D117" s="10" t="s">
         <v>346</v>
       </c>
       <c r="E117" s="10" t="s">
         <v>347</v>
       </c>
       <c r="F117" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G117" s="17">
-        <v>31.4</v>
+        <v>47.09</v>
       </c>
       <c r="H117" s="17">
         <v>0.0</v>
       </c>
       <c r="I117" s="17">
         <v>0.0</v>
       </c>
       <c r="J117" s="11">
         <v>0</v>
       </c>
       <c r="K117" s="14">
         <f>G117*J117</f>
         <v>0</v>
       </c>
     </row>
     <row r="118" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A118" s="19">
         <v>112</v>
       </c>
       <c r="B118" s="8"/>
       <c r="C118" s="9" t="s">
         <v>348</v>
       </c>
       <c r="D118" s="10" t="s">
         <v>349</v>
       </c>
       <c r="E118" s="10" t="s">
         <v>350</v>
       </c>
       <c r="F118" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G118" s="17">
-        <v>177.45</v>
+        <v>62.79</v>
       </c>
       <c r="H118" s="17">
         <v>0.0</v>
       </c>
       <c r="I118" s="17">
         <v>0.0</v>
       </c>
       <c r="J118" s="11">
         <v>0</v>
       </c>
       <c r="K118" s="14">
         <f>G118*J118</f>
         <v>0</v>
       </c>
     </row>
     <row r="119" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A119" s="19">
         <v>113</v>
       </c>
       <c r="B119" s="8"/>
       <c r="C119" s="9" t="s">
         <v>351</v>
       </c>
       <c r="D119" s="10" t="s">
         <v>352</v>
       </c>
       <c r="E119" s="10" t="s">
         <v>353</v>
       </c>
       <c r="F119" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G119" s="17">
-        <v>189.05</v>
+        <v>33.44</v>
       </c>
       <c r="H119" s="17">
         <v>0.0</v>
       </c>
       <c r="I119" s="17">
         <v>0.0</v>
       </c>
       <c r="J119" s="11">
         <v>0</v>
       </c>
       <c r="K119" s="14">
         <f>G119*J119</f>
         <v>0</v>
       </c>
     </row>
     <row r="120" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A120" s="19">
         <v>114</v>
       </c>
       <c r="B120" s="8"/>
       <c r="C120" s="9" t="s">
         <v>354</v>
       </c>
       <c r="D120" s="10" t="s">
         <v>355</v>
       </c>
       <c r="E120" s="10" t="s">
         <v>356</v>
       </c>
       <c r="F120" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G120" s="17">
-        <v>177.45</v>
+        <v>62.79</v>
       </c>
       <c r="H120" s="17">
         <v>0.0</v>
       </c>
       <c r="I120" s="17">
         <v>0.0</v>
       </c>
       <c r="J120" s="11">
         <v>0</v>
       </c>
       <c r="K120" s="14">
         <f>G120*J120</f>
         <v>0</v>
       </c>
     </row>
     <row r="121" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A121" s="19">
         <v>115</v>
       </c>
       <c r="B121" s="8"/>
       <c r="C121" s="9" t="s">
         <v>357</v>
       </c>
       <c r="D121" s="10" t="s">
         <v>358</v>
       </c>
       <c r="E121" s="10" t="s">
         <v>359</v>
       </c>
       <c r="F121" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G121" s="17">
-        <v>281.87</v>
+        <v>51.87</v>
       </c>
       <c r="H121" s="17">
         <v>0.0</v>
       </c>
       <c r="I121" s="17">
         <v>0.0</v>
       </c>
       <c r="J121" s="11">
         <v>0</v>
       </c>
       <c r="K121" s="14">
         <f>G121*J121</f>
         <v>0</v>
       </c>
     </row>
     <row r="122" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A122" s="19">
         <v>116</v>
       </c>
       <c r="B122" s="8"/>
       <c r="C122" s="9" t="s">
         <v>360</v>
       </c>
       <c r="D122" s="10" t="s">
         <v>361</v>
       </c>
       <c r="E122" s="10" t="s">
         <v>362</v>
       </c>
       <c r="F122" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G122" s="17">
-        <v>150.15</v>
+        <v>36.17</v>
       </c>
       <c r="H122" s="17">
         <v>0.0</v>
       </c>
       <c r="I122" s="17">
         <v>0.0</v>
       </c>
       <c r="J122" s="11">
         <v>0</v>
       </c>
       <c r="K122" s="14">
         <f>G122*J122</f>
         <v>0</v>
       </c>
     </row>
     <row r="123" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A123" s="19">
         <v>117</v>
       </c>
       <c r="B123" s="8"/>
       <c r="C123" s="9" t="s">
         <v>363</v>
       </c>
       <c r="D123" s="10" t="s">
         <v>364</v>
       </c>
       <c r="E123" s="10" t="s">
         <v>365</v>
       </c>
       <c r="F123" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G123" s="17">
-        <v>439.53</v>
+        <v>41.63</v>
       </c>
       <c r="H123" s="17">
         <v>0.0</v>
       </c>
       <c r="I123" s="17">
         <v>0.0</v>
       </c>
       <c r="J123" s="11">
         <v>0</v>
       </c>
       <c r="K123" s="14">
         <f>G123*J123</f>
         <v>0</v>
       </c>
     </row>
     <row r="124" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A124" s="19">
         <v>118</v>
       </c>
       <c r="B124" s="8"/>
       <c r="C124" s="9" t="s">
         <v>366</v>
       </c>
       <c r="D124" s="10" t="s">
         <v>367</v>
       </c>
       <c r="E124" s="10" t="s">
         <v>368</v>
       </c>
       <c r="F124" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G124" s="17">
-        <v>159.71</v>
+        <v>10.4</v>
       </c>
       <c r="H124" s="17">
         <v>0.0</v>
       </c>
       <c r="I124" s="17">
         <v>0.0</v>
       </c>
       <c r="J124" s="11">
         <v>0</v>
       </c>
       <c r="K124" s="14">
         <f>G124*J124</f>
         <v>0</v>
       </c>
     </row>
     <row r="125" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A125" s="19">
         <v>119</v>
       </c>
       <c r="B125" s="8"/>
       <c r="C125" s="9" t="s">
         <v>369</v>
       </c>
       <c r="D125" s="10" t="s">
         <v>370</v>
       </c>
       <c r="E125" s="10" t="s">
         <v>371</v>
       </c>
       <c r="F125" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G125" s="17">
-        <v>182.23</v>
+        <v>8.26</v>
       </c>
       <c r="H125" s="17">
         <v>0.0</v>
       </c>
       <c r="I125" s="17">
         <v>0.0</v>
       </c>
       <c r="J125" s="11">
         <v>0</v>
       </c>
       <c r="K125" s="14">
         <f>G125*J125</f>
         <v>0</v>
       </c>
     </row>
     <row r="126" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A126" s="19">
         <v>120</v>
       </c>
       <c r="B126" s="8"/>
       <c r="C126" s="9" t="s">
         <v>372</v>
       </c>
       <c r="D126" s="10" t="s">
         <v>373</v>
       </c>
       <c r="E126" s="10" t="s">
         <v>374</v>
       </c>
       <c r="F126" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G126" s="17">
-        <v>201.34</v>
+        <v>145.37</v>
       </c>
       <c r="H126" s="17">
         <v>0.0</v>
       </c>
       <c r="I126" s="17">
         <v>0.0</v>
       </c>
       <c r="J126" s="11">
         <v>0</v>
       </c>
       <c r="K126" s="14">
         <f>G126*J126</f>
         <v>0</v>
       </c>
     </row>
     <row r="127" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A127" s="19">
         <v>121</v>
       </c>
       <c r="B127" s="8"/>
       <c r="C127" s="9" t="s">
         <v>375</v>
       </c>
       <c r="D127" s="10" t="s">
         <v>376</v>
       </c>
       <c r="E127" s="10" t="s">
         <v>377</v>
       </c>
       <c r="F127" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G127" s="17">
-        <v>221.81</v>
+        <v>34.13</v>
       </c>
       <c r="H127" s="17">
         <v>0.0</v>
       </c>
       <c r="I127" s="17">
         <v>0.0</v>
       </c>
       <c r="J127" s="11">
         <v>0</v>
       </c>
       <c r="K127" s="14">
         <f>G127*J127</f>
         <v>0</v>
       </c>
     </row>
     <row r="128" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A128" s="19">
         <v>122</v>
       </c>
       <c r="B128" s="8"/>
       <c r="C128" s="9" t="s">
         <v>378</v>
       </c>
       <c r="D128" s="10" t="s">
         <v>379</v>
       </c>
       <c r="E128" s="10" t="s">
         <v>380</v>
       </c>
       <c r="F128" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G128" s="17">
-        <v>197.24</v>
+        <v>367.19</v>
       </c>
       <c r="H128" s="17">
         <v>0.0</v>
       </c>
       <c r="I128" s="17">
         <v>0.0</v>
       </c>
       <c r="J128" s="11">
         <v>0</v>
       </c>
       <c r="K128" s="14">
         <f>G128*J128</f>
         <v>0</v>
       </c>
     </row>
     <row r="129" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A129" s="19">
         <v>123</v>
       </c>
       <c r="B129" s="8"/>
       <c r="C129" s="9" t="s">
         <v>381</v>
       </c>
       <c r="D129" s="10" t="s">
         <v>382</v>
       </c>
       <c r="E129" s="10" t="s">
         <v>383</v>
       </c>
       <c r="F129" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G129" s="17">
-        <v>265.49</v>
+        <v>414.28</v>
       </c>
       <c r="H129" s="17">
         <v>0.0</v>
       </c>
       <c r="I129" s="17">
         <v>0.0</v>
       </c>
       <c r="J129" s="11">
         <v>0</v>
       </c>
       <c r="K129" s="14">
         <f>G129*J129</f>
         <v>0</v>
       </c>
     </row>
     <row r="130" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A130" s="19">
         <v>124</v>
       </c>
       <c r="B130" s="8"/>
       <c r="C130" s="9" t="s">
         <v>384</v>
       </c>
       <c r="D130" s="10" t="s">
         <v>385</v>
       </c>
       <c r="E130" s="10" t="s">
         <v>386</v>
       </c>
       <c r="F130" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G130" s="17">
-        <v>1689.19</v>
+        <v>389.03</v>
       </c>
       <c r="H130" s="17">
         <v>0.0</v>
       </c>
       <c r="I130" s="17">
         <v>0.0</v>
       </c>
       <c r="J130" s="11">
         <v>0</v>
       </c>
       <c r="K130" s="14">
         <f>G130*J130</f>
         <v>0</v>
       </c>
     </row>
     <row r="131" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A131" s="19">
         <v>125</v>
       </c>
       <c r="B131" s="8"/>
       <c r="C131" s="9" t="s">
         <v>387</v>
       </c>
       <c r="D131" s="10" t="s">
         <v>388</v>
       </c>
       <c r="E131" s="10" t="s">
         <v>389</v>
       </c>
       <c r="F131" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G131" s="17">
-        <v>1689.19</v>
+        <v>33.44</v>
       </c>
       <c r="H131" s="17">
         <v>0.0</v>
       </c>
       <c r="I131" s="17">
         <v>0.0</v>
       </c>
       <c r="J131" s="11">
         <v>0</v>
       </c>
       <c r="K131" s="14">
         <f>G131*J131</f>
         <v>0</v>
       </c>
     </row>
     <row r="132" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A132" s="19">
         <v>126</v>
       </c>
       <c r="B132" s="8"/>
       <c r="C132" s="9" t="s">
         <v>390</v>
       </c>
       <c r="D132" s="10" t="s">
         <v>391</v>
       </c>
       <c r="E132" s="10" t="s">
         <v>392</v>
       </c>
       <c r="F132" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G132" s="17">
-        <v>1126.13</v>
+        <v>135.82</v>
       </c>
       <c r="H132" s="17">
         <v>0.0</v>
       </c>
       <c r="I132" s="17">
         <v>0.0</v>
       </c>
       <c r="J132" s="11">
         <v>0</v>
       </c>
       <c r="K132" s="14">
         <f>G132*J132</f>
         <v>0</v>
       </c>
     </row>
     <row r="133" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A133" s="19">
         <v>127</v>
       </c>
       <c r="B133" s="8"/>
       <c r="C133" s="9" t="s">
         <v>393</v>
       </c>
       <c r="D133" s="10" t="s">
         <v>394</v>
       </c>
       <c r="E133" s="10" t="s">
         <v>395</v>
       </c>
       <c r="F133" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G133" s="17">
-        <v>1262.63</v>
+        <v>38.22</v>
       </c>
       <c r="H133" s="17">
         <v>0.0</v>
       </c>
       <c r="I133" s="17">
         <v>0.0</v>
       </c>
       <c r="J133" s="11">
         <v>0</v>
       </c>
       <c r="K133" s="14">
         <f>G133*J133</f>
         <v>0</v>
       </c>
     </row>
     <row r="134" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A134" s="19">
         <v>128</v>
       </c>
       <c r="B134" s="8"/>
       <c r="C134" s="9" t="s">
         <v>396</v>
       </c>
       <c r="D134" s="10" t="s">
         <v>397</v>
       </c>
       <c r="E134" s="10" t="s">
         <v>398</v>
       </c>
       <c r="F134" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G134" s="17">
-        <v>2252.25</v>
+        <v>35.49</v>
       </c>
       <c r="H134" s="17">
         <v>0.0</v>
       </c>
       <c r="I134" s="17">
         <v>0.0</v>
       </c>
       <c r="J134" s="11">
         <v>0</v>
       </c>
       <c r="K134" s="14">
         <f>G134*J134</f>
         <v>0</v>
       </c>
     </row>
     <row r="135" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A135" s="19">
         <v>129</v>
       </c>
       <c r="B135" s="8"/>
       <c r="C135" s="9" t="s">
         <v>399</v>
       </c>
       <c r="D135" s="10" t="s">
         <v>400</v>
       </c>
       <c r="E135" s="10" t="s">
         <v>401</v>
       </c>
       <c r="F135" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G135" s="17">
-        <v>1126.13</v>
+        <v>197.93</v>
       </c>
       <c r="H135" s="17">
         <v>0.0</v>
       </c>
       <c r="I135" s="17">
         <v>0.0</v>
       </c>
       <c r="J135" s="11">
         <v>0</v>
       </c>
       <c r="K135" s="14">
         <f>G135*J135</f>
         <v>0</v>
       </c>
     </row>
     <row r="136" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A136" s="19">
         <v>130</v>
       </c>
       <c r="B136" s="8"/>
       <c r="C136" s="9" t="s">
         <v>402</v>
       </c>
       <c r="D136" s="10" t="s">
         <v>403</v>
       </c>
       <c r="E136" s="10" t="s">
         <v>404</v>
       </c>
       <c r="F136" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G136" s="17">
-        <v>989.63</v>
+        <v>546.0</v>
       </c>
       <c r="H136" s="17">
         <v>0.0</v>
       </c>
       <c r="I136" s="17">
         <v>0.0</v>
       </c>
       <c r="J136" s="11">
         <v>0</v>
       </c>
       <c r="K136" s="14">
         <f>G136*J136</f>
         <v>0</v>
       </c>
     </row>
     <row r="137" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A137" s="19">
         <v>131</v>
       </c>
       <c r="B137" s="8"/>
       <c r="C137" s="9" t="s">
         <v>405</v>
       </c>
       <c r="D137" s="10" t="s">
         <v>406</v>
       </c>
       <c r="E137" s="10" t="s">
         <v>407</v>
       </c>
       <c r="F137" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G137" s="17">
-        <v>378.79</v>
+        <v>314.63</v>
       </c>
       <c r="H137" s="17">
         <v>0.0</v>
       </c>
       <c r="I137" s="17">
         <v>0.0</v>
       </c>
       <c r="J137" s="11">
         <v>0</v>
       </c>
       <c r="K137" s="14">
         <f>G137*J137</f>
         <v>0</v>
       </c>
     </row>
     <row r="138" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A138" s="19">
         <v>132</v>
       </c>
       <c r="B138" s="8"/>
       <c r="C138" s="9" t="s">
         <v>408</v>
       </c>
       <c r="D138" s="10" t="s">
         <v>409</v>
       </c>
       <c r="E138" s="10" t="s">
         <v>410</v>
       </c>
       <c r="F138" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G138" s="17">
-        <v>1102.24</v>
+        <v>314.63</v>
       </c>
       <c r="H138" s="17">
         <v>0.0</v>
       </c>
       <c r="I138" s="17">
         <v>0.0</v>
       </c>
       <c r="J138" s="11">
         <v>0</v>
       </c>
       <c r="K138" s="14">
         <f>G138*J138</f>
         <v>0</v>
       </c>
     </row>
     <row r="139" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A139" s="19">
         <v>133</v>
       </c>
       <c r="B139" s="8"/>
       <c r="C139" s="9" t="s">
         <v>411</v>
       </c>
       <c r="D139" s="10" t="s">
         <v>412</v>
       </c>
       <c r="E139" s="10" t="s">
         <v>413</v>
       </c>
       <c r="F139" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G139" s="17">
-        <v>1102.24</v>
+        <v>36.17</v>
       </c>
       <c r="H139" s="17">
         <v>0.0</v>
       </c>
       <c r="I139" s="17">
         <v>0.0</v>
       </c>
       <c r="J139" s="11">
         <v>0</v>
       </c>
       <c r="K139" s="14">
         <f>G139*J139</f>
         <v>0</v>
       </c>
     </row>
     <row r="140" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A140" s="19">
         <v>134</v>
       </c>
       <c r="B140" s="8"/>
       <c r="C140" s="9" t="s">
         <v>414</v>
       </c>
       <c r="D140" s="10" t="s">
         <v>415</v>
       </c>
       <c r="E140" s="10" t="s">
         <v>416</v>
       </c>
       <c r="F140" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G140" s="17">
-        <v>1102.24</v>
+        <v>1569.75</v>
       </c>
       <c r="H140" s="17">
         <v>0.0</v>
       </c>
       <c r="I140" s="17">
         <v>0.0</v>
       </c>
       <c r="J140" s="11">
         <v>0</v>
       </c>
       <c r="K140" s="14">
         <f>G140*J140</f>
         <v>0</v>
       </c>
     </row>
     <row r="141" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A141" s="19">
         <v>135</v>
       </c>
       <c r="B141" s="8"/>
       <c r="C141" s="9" t="s">
         <v>417</v>
       </c>
       <c r="D141" s="10" t="s">
         <v>418</v>
       </c>
       <c r="E141" s="10" t="s">
         <v>419</v>
       </c>
       <c r="F141" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G141" s="17">
-        <v>1102.24</v>
+        <v>4868.96</v>
       </c>
       <c r="H141" s="17">
         <v>0.0</v>
       </c>
       <c r="I141" s="17">
         <v>0.0</v>
       </c>
       <c r="J141" s="11">
         <v>0</v>
       </c>
       <c r="K141" s="14">
         <f>G141*J141</f>
         <v>0</v>
       </c>
     </row>
     <row r="142" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A142" s="19">
         <v>136</v>
       </c>
       <c r="B142" s="8"/>
       <c r="C142" s="9" t="s">
         <v>420</v>
       </c>
       <c r="D142" s="10" t="s">
         <v>421</v>
       </c>
       <c r="E142" s="10" t="s">
         <v>422</v>
       </c>
       <c r="F142" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G142" s="17">
-        <v>36.17</v>
+        <v>51.87</v>
       </c>
       <c r="H142" s="17">
         <v>0.0</v>
       </c>
       <c r="I142" s="17">
         <v>0.0</v>
       </c>
       <c r="J142" s="11">
         <v>0</v>
       </c>
       <c r="K142" s="14">
         <f>G142*J142</f>
         <v>0</v>
       </c>
     </row>
     <row r="143" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A143" s="19">
         <v>137</v>
       </c>
       <c r="B143" s="8"/>
       <c r="C143" s="9" t="s">
         <v>423</v>
       </c>
       <c r="D143" s="10" t="s">
         <v>424</v>
       </c>
       <c r="E143" s="10" t="s">
         <v>425</v>
       </c>
       <c r="F143" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G143" s="17">
-        <v>36.17</v>
+        <v>518.7</v>
       </c>
       <c r="H143" s="17">
         <v>0.0</v>
       </c>
       <c r="I143" s="17">
         <v>0.0</v>
       </c>
       <c r="J143" s="11">
         <v>0</v>
       </c>
       <c r="K143" s="14">
         <f>G143*J143</f>
         <v>0</v>
       </c>
     </row>
     <row r="144" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A144" s="19">
         <v>138</v>
       </c>
       <c r="B144" s="8"/>
       <c r="C144" s="9" t="s">
         <v>426</v>
       </c>
       <c r="D144" s="10" t="s">
         <v>427</v>
       </c>
       <c r="E144" s="10" t="s">
         <v>428</v>
       </c>
       <c r="F144" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G144" s="17">
-        <v>36.17</v>
+        <v>518.7</v>
       </c>
       <c r="H144" s="17">
         <v>0.0</v>
       </c>
       <c r="I144" s="17">
         <v>0.0</v>
       </c>
       <c r="J144" s="11">
         <v>0</v>
       </c>
       <c r="K144" s="14">
         <f>G144*J144</f>
         <v>0</v>
       </c>
     </row>
     <row r="145" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A145" s="19">
         <v>139</v>
       </c>
       <c r="B145" s="8"/>
       <c r="C145" s="9" t="s">
         <v>429</v>
       </c>
       <c r="D145" s="10" t="s">
         <v>430</v>
       </c>
       <c r="E145" s="10" t="s">
         <v>431</v>
       </c>
       <c r="F145" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G145" s="17">
-        <v>1412.78</v>
+        <v>470.93</v>
       </c>
       <c r="H145" s="17">
         <v>0.0</v>
       </c>
       <c r="I145" s="17">
         <v>0.0</v>
       </c>
       <c r="J145" s="11">
         <v>0</v>
       </c>
       <c r="K145" s="14">
         <f>G145*J145</f>
         <v>0</v>
       </c>
     </row>
     <row r="146" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A146" s="19">
         <v>140</v>
       </c>
       <c r="B146" s="8"/>
       <c r="C146" s="9" t="s">
         <v>432</v>
       </c>
       <c r="D146" s="10" t="s">
         <v>433</v>
       </c>
       <c r="E146" s="10" t="s">
         <v>434</v>
       </c>
       <c r="F146" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G146" s="17">
-        <v>1412.78</v>
+        <v>2095.28</v>
       </c>
       <c r="H146" s="17">
         <v>0.0</v>
       </c>
       <c r="I146" s="17">
         <v>0.0</v>
       </c>
       <c r="J146" s="11">
         <v>0</v>
       </c>
       <c r="K146" s="14">
         <f>G146*J146</f>
         <v>0</v>
       </c>
     </row>
     <row r="147" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A147" s="19">
         <v>141</v>
       </c>
       <c r="B147" s="8"/>
       <c r="C147" s="9" t="s">
         <v>435</v>
       </c>
       <c r="D147" s="10" t="s">
         <v>436</v>
       </c>
       <c r="E147" s="10" t="s">
         <v>437</v>
       </c>
       <c r="F147" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G147" s="17">
-        <v>1412.78</v>
+        <v>1784.74</v>
       </c>
       <c r="H147" s="17">
         <v>0.0</v>
       </c>
       <c r="I147" s="17">
         <v>0.0</v>
       </c>
       <c r="J147" s="11">
         <v>0</v>
       </c>
       <c r="K147" s="14">
         <f>G147*J147</f>
         <v>0</v>
       </c>
     </row>
     <row r="148" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A148" s="19">
         <v>142</v>
       </c>
       <c r="B148" s="8"/>
       <c r="C148" s="9" t="s">
         <v>438</v>
       </c>
       <c r="D148" s="10" t="s">
         <v>439</v>
       </c>
       <c r="E148" s="10" t="s">
         <v>440</v>
       </c>
       <c r="F148" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G148" s="17">
-        <v>1412.78</v>
+        <v>3753.75</v>
       </c>
       <c r="H148" s="17">
         <v>0.0</v>
       </c>
       <c r="I148" s="17">
         <v>0.0</v>
       </c>
       <c r="J148" s="11">
         <v>0</v>
       </c>
       <c r="K148" s="14">
         <f>G148*J148</f>
         <v>0</v>
       </c>
     </row>
     <row r="149" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A149" s="19">
         <v>143</v>
       </c>
       <c r="B149" s="8"/>
       <c r="C149" s="9" t="s">
         <v>441</v>
       </c>
       <c r="D149" s="10" t="s">
         <v>442</v>
       </c>
       <c r="E149" s="10" t="s">
         <v>443</v>
       </c>
       <c r="F149" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G149" s="17">
-        <v>2593.5</v>
+        <v>41.63</v>
       </c>
       <c r="H149" s="17">
         <v>0.0</v>
       </c>
       <c r="I149" s="17">
         <v>0.0</v>
       </c>
       <c r="J149" s="11">
         <v>0</v>
       </c>
       <c r="K149" s="14">
         <f>G149*J149</f>
         <v>0</v>
       </c>
     </row>
     <row r="150" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A150" s="19">
         <v>144</v>
       </c>
       <c r="B150" s="8"/>
       <c r="C150" s="9" t="s">
         <v>444</v>
       </c>
       <c r="D150" s="10" t="s">
         <v>445</v>
       </c>
       <c r="E150" s="10" t="s">
         <v>446</v>
       </c>
       <c r="F150" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G150" s="17">
-        <v>2593.5</v>
+        <v>47.09</v>
       </c>
       <c r="H150" s="17">
         <v>0.0</v>
       </c>
       <c r="I150" s="17">
         <v>0.0</v>
       </c>
       <c r="J150" s="11">
         <v>0</v>
       </c>
       <c r="K150" s="14">
         <f>G150*J150</f>
         <v>0</v>
       </c>
     </row>
     <row r="151" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A151" s="19">
         <v>145</v>
       </c>
       <c r="B151" s="8"/>
       <c r="C151" s="9" t="s">
         <v>447</v>
       </c>
       <c r="D151" s="10" t="s">
         <v>448</v>
       </c>
       <c r="E151" s="10" t="s">
         <v>449</v>
       </c>
       <c r="F151" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G151" s="17">
-        <v>2306.85</v>
+        <v>62.79</v>
       </c>
       <c r="H151" s="17">
         <v>0.0</v>
       </c>
       <c r="I151" s="17">
         <v>0.0</v>
       </c>
       <c r="J151" s="11">
         <v>0</v>
       </c>
       <c r="K151" s="14">
         <f>G151*J151</f>
         <v>0</v>
       </c>
     </row>
     <row r="152" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A152" s="19">
         <v>146</v>
       </c>
       <c r="B152" s="8"/>
       <c r="C152" s="9" t="s">
         <v>450</v>
       </c>
       <c r="D152" s="10" t="s">
         <v>451</v>
       </c>
       <c r="E152" s="10" t="s">
         <v>452</v>
       </c>
       <c r="F152" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G152" s="17">
-        <v>1706.25</v>
+        <v>33.44</v>
       </c>
       <c r="H152" s="17">
         <v>0.0</v>
       </c>
       <c r="I152" s="17">
         <v>0.0</v>
       </c>
       <c r="J152" s="11">
         <v>0</v>
       </c>
       <c r="K152" s="14">
         <f>G152*J152</f>
         <v>0</v>
       </c>
     </row>
     <row r="153" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A153" s="19">
         <v>147</v>
       </c>
       <c r="B153" s="8"/>
       <c r="C153" s="9" t="s">
         <v>453</v>
       </c>
       <c r="D153" s="10" t="s">
         <v>454</v>
       </c>
       <c r="E153" s="10" t="s">
         <v>455</v>
       </c>
       <c r="F153" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G153" s="17">
-        <v>280.51</v>
+        <v>10.4</v>
       </c>
       <c r="H153" s="17">
         <v>0.0</v>
       </c>
       <c r="I153" s="17">
         <v>0.0</v>
       </c>
       <c r="J153" s="11">
         <v>0</v>
       </c>
       <c r="K153" s="14">
         <f>G153*J153</f>
         <v>0</v>
       </c>
     </row>
     <row r="154" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A154" s="19">
         <v>148</v>
       </c>
       <c r="B154" s="8"/>
       <c r="C154" s="9" t="s">
         <v>456</v>
       </c>
       <c r="D154" s="10" t="s">
         <v>457</v>
       </c>
       <c r="E154" s="10" t="s">
         <v>458</v>
       </c>
       <c r="F154" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G154" s="17">
-        <v>254.57</v>
+        <v>8.26</v>
       </c>
       <c r="H154" s="17">
         <v>0.0</v>
       </c>
       <c r="I154" s="17">
         <v>0.0</v>
       </c>
       <c r="J154" s="11">
         <v>0</v>
       </c>
       <c r="K154" s="14">
         <f>G154*J154</f>
         <v>0</v>
       </c>
     </row>
     <row r="155" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A155" s="19">
         <v>149</v>
       </c>
       <c r="B155" s="8"/>
       <c r="C155" s="9" t="s">
         <v>459</v>
       </c>
       <c r="D155" s="10" t="s">
         <v>460</v>
       </c>
       <c r="E155" s="10" t="s">
         <v>461</v>
       </c>
       <c r="F155" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G155" s="17">
-        <v>231.37</v>
+        <v>161.07</v>
       </c>
       <c r="H155" s="17">
         <v>0.0</v>
       </c>
       <c r="I155" s="17">
         <v>0.0</v>
       </c>
       <c r="J155" s="11">
         <v>0</v>
       </c>
       <c r="K155" s="14">
         <f>G155*J155</f>
         <v>0</v>
       </c>
     </row>
     <row r="156" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A156" s="19">
         <v>150</v>
       </c>
       <c r="B156" s="8"/>
       <c r="C156" s="9" t="s">
         <v>462</v>
       </c>
       <c r="D156" s="10" t="s">
         <v>463</v>
       </c>
       <c r="E156" s="10" t="s">
         <v>464</v>
       </c>
       <c r="F156" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G156" s="17">
-        <v>240.24</v>
+        <v>13.65</v>
       </c>
       <c r="H156" s="17">
         <v>0.0</v>
       </c>
       <c r="I156" s="17">
         <v>0.0</v>
       </c>
       <c r="J156" s="11">
         <v>0</v>
       </c>
       <c r="K156" s="14">
         <f>G156*J156</f>
         <v>0</v>
       </c>
     </row>
     <row r="157" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A157" s="19">
         <v>151</v>
       </c>
       <c r="B157" s="8"/>
       <c r="C157" s="9" t="s">
         <v>465</v>
       </c>
       <c r="D157" s="10" t="s">
         <v>466</v>
       </c>
       <c r="E157" s="10" t="s">
         <v>467</v>
       </c>
       <c r="F157" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G157" s="17">
-        <v>229.32</v>
+        <v>414.28</v>
       </c>
       <c r="H157" s="17">
         <v>0.0</v>
       </c>
       <c r="I157" s="17">
         <v>0.0</v>
       </c>
       <c r="J157" s="11">
         <v>0</v>
       </c>
       <c r="K157" s="14">
         <f>G157*J157</f>
         <v>0</v>
       </c>
     </row>
     <row r="158" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A158" s="19">
         <v>152</v>
       </c>
       <c r="B158" s="8"/>
       <c r="C158" s="9" t="s">
         <v>468</v>
       </c>
       <c r="D158" s="10" t="s">
         <v>469</v>
       </c>
       <c r="E158" s="10" t="s">
         <v>470</v>
       </c>
       <c r="F158" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G158" s="17">
-        <v>223.18</v>
+        <v>135.82</v>
       </c>
       <c r="H158" s="17">
         <v>0.0</v>
       </c>
       <c r="I158" s="17">
         <v>0.0</v>
       </c>
       <c r="J158" s="11">
         <v>0</v>
       </c>
       <c r="K158" s="14">
         <f>G158*J158</f>
         <v>0</v>
       </c>
     </row>
     <row r="159" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A159" s="19">
         <v>153</v>
       </c>
       <c r="B159" s="8"/>
       <c r="C159" s="9" t="s">
         <v>471</v>
       </c>
       <c r="D159" s="10" t="s">
         <v>472</v>
       </c>
       <c r="E159" s="10" t="s">
         <v>473</v>
       </c>
       <c r="F159" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G159" s="17">
-        <v>204.75</v>
+        <v>144.69</v>
       </c>
       <c r="H159" s="17">
         <v>0.0</v>
       </c>
       <c r="I159" s="17">
         <v>0.0</v>
       </c>
       <c r="J159" s="11">
         <v>0</v>
       </c>
       <c r="K159" s="14">
         <f>G159*J159</f>
         <v>0</v>
       </c>
     </row>
     <row r="160" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A160" s="19">
         <v>154</v>
       </c>
       <c r="B160" s="8"/>
       <c r="C160" s="9" t="s">
         <v>474</v>
       </c>
       <c r="D160" s="10" t="s">
         <v>475</v>
       </c>
       <c r="E160" s="10" t="s">
         <v>476</v>
       </c>
       <c r="F160" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G160" s="17">
-        <v>178.82</v>
+        <v>197.93</v>
       </c>
       <c r="H160" s="17">
         <v>0.0</v>
       </c>
       <c r="I160" s="17">
         <v>0.0</v>
       </c>
       <c r="J160" s="11">
         <v>0</v>
       </c>
       <c r="K160" s="14">
         <f>G160*J160</f>
         <v>0</v>
       </c>
     </row>
     <row r="161" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A161" s="19">
         <v>155</v>
       </c>
       <c r="B161" s="8"/>
       <c r="C161" s="9" t="s">
         <v>477</v>
       </c>
       <c r="D161" s="10" t="s">
         <v>478</v>
       </c>
       <c r="E161" s="10" t="s">
         <v>479</v>
       </c>
       <c r="F161" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G161" s="17">
-        <v>17.75</v>
+        <v>314.63</v>
       </c>
       <c r="H161" s="17">
         <v>0.0</v>
       </c>
       <c r="I161" s="17">
         <v>0.0</v>
       </c>
       <c r="J161" s="11">
         <v>0</v>
       </c>
       <c r="K161" s="14">
         <f>G161*J161</f>
         <v>0</v>
       </c>
     </row>
     <row r="162" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A162" s="19">
         <v>156</v>
       </c>
       <c r="B162" s="8"/>
       <c r="C162" s="9" t="s">
         <v>480</v>
       </c>
       <c r="D162" s="10" t="s">
         <v>481</v>
       </c>
       <c r="E162" s="10" t="s">
         <v>482</v>
       </c>
       <c r="F162" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G162" s="17">
-        <v>17.75</v>
+        <v>36.17</v>
       </c>
       <c r="H162" s="17">
         <v>0.0</v>
       </c>
       <c r="I162" s="17">
         <v>0.0</v>
       </c>
       <c r="J162" s="11">
         <v>0</v>
       </c>
       <c r="K162" s="14">
         <f>G162*J162</f>
         <v>0</v>
       </c>
     </row>
     <row r="163" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A163" s="19">
         <v>157</v>
       </c>
       <c r="B163" s="8"/>
       <c r="C163" s="9" t="s">
         <v>483</v>
       </c>
       <c r="D163" s="10" t="s">
         <v>484</v>
       </c>
       <c r="E163" s="10" t="s">
         <v>485</v>
       </c>
       <c r="F163" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G163" s="17">
-        <v>11.6</v>
+        <v>41.63</v>
       </c>
       <c r="H163" s="17">
         <v>0.0</v>
       </c>
       <c r="I163" s="17">
         <v>0.0</v>
       </c>
       <c r="J163" s="11">
         <v>0</v>
       </c>
       <c r="K163" s="14">
         <f>G163*J163</f>
         <v>0</v>
       </c>
     </row>
     <row r="164" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A164" s="19">
         <v>158</v>
       </c>
       <c r="B164" s="8"/>
       <c r="C164" s="9" t="s">
         <v>486</v>
       </c>
       <c r="D164" s="10" t="s">
         <v>487</v>
       </c>
       <c r="E164" s="10" t="s">
         <v>488</v>
       </c>
       <c r="F164" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G164" s="17">
-        <v>20.48</v>
+        <v>102.38</v>
       </c>
       <c r="H164" s="17">
         <v>0.0</v>
       </c>
       <c r="I164" s="17">
         <v>0.0</v>
       </c>
       <c r="J164" s="11">
         <v>0</v>
       </c>
       <c r="K164" s="14">
         <f>G164*J164</f>
         <v>0</v>
       </c>
     </row>
     <row r="165" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A165" s="19">
         <v>159</v>
       </c>
       <c r="B165" s="8"/>
       <c r="C165" s="9" t="s">
         <v>489</v>
       </c>
       <c r="D165" s="10" t="s">
         <v>490</v>
       </c>
       <c r="E165" s="10" t="s">
         <v>491</v>
       </c>
       <c r="F165" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G165" s="17">
-        <v>30.71</v>
+        <v>51.87</v>
       </c>
       <c r="H165" s="17">
         <v>0.0</v>
       </c>
       <c r="I165" s="17">
         <v>0.0</v>
       </c>
       <c r="J165" s="11">
         <v>0</v>
       </c>
       <c r="K165" s="14">
         <f>G165*J165</f>
         <v>0</v>
       </c>
     </row>
     <row r="166" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A166" s="19">
         <v>160</v>
       </c>
       <c r="B166" s="8"/>
       <c r="C166" s="9" t="s">
         <v>492</v>
       </c>
       <c r="D166" s="10" t="s">
         <v>493</v>
       </c>
       <c r="E166" s="10" t="s">
         <v>494</v>
       </c>
       <c r="F166" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G166" s="17">
-        <v>36.17</v>
+        <v>470.93</v>
       </c>
       <c r="H166" s="17">
         <v>0.0</v>
       </c>
       <c r="I166" s="17">
         <v>0.0</v>
       </c>
       <c r="J166" s="11">
         <v>0</v>
       </c>
       <c r="K166" s="14">
         <f>G166*J166</f>
         <v>0</v>
       </c>
     </row>
     <row r="167" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A167" s="19">
         <v>161</v>
       </c>
       <c r="B167" s="8"/>
       <c r="C167" s="9" t="s">
         <v>495</v>
       </c>
       <c r="D167" s="10" t="s">
         <v>496</v>
       </c>
       <c r="E167" s="10" t="s">
         <v>497</v>
       </c>
       <c r="F167" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G167" s="17">
-        <v>36.17</v>
+        <v>1784.74</v>
       </c>
       <c r="H167" s="17">
         <v>0.0</v>
       </c>
       <c r="I167" s="17">
         <v>0.0</v>
       </c>
       <c r="J167" s="11">
         <v>0</v>
       </c>
       <c r="K167" s="14">
         <f>G167*J167</f>
         <v>0</v>
       </c>
     </row>
     <row r="168" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A168" s="19">
         <v>162</v>
       </c>
       <c r="B168" s="8"/>
       <c r="C168" s="9" t="s">
         <v>498</v>
       </c>
       <c r="D168" s="10" t="s">
         <v>499</v>
       </c>
       <c r="E168" s="10" t="s">
         <v>500</v>
       </c>
       <c r="F168" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G168" s="17">
-        <v>36.17</v>
+        <v>41.63</v>
       </c>
       <c r="H168" s="17">
         <v>0.0</v>
       </c>
       <c r="I168" s="17">
         <v>0.0</v>
       </c>
       <c r="J168" s="11">
         <v>0</v>
       </c>
       <c r="K168" s="14">
         <f>G168*J168</f>
         <v>0</v>
       </c>
     </row>
     <row r="169" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A169" s="19">
         <v>163</v>
       </c>
       <c r="B169" s="8"/>
       <c r="C169" s="9" t="s">
         <v>501</v>
       </c>
       <c r="D169" s="10" t="s">
         <v>502</v>
       </c>
       <c r="E169" s="10" t="s">
         <v>503</v>
       </c>
       <c r="F169" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G169" s="17">
-        <v>36.17</v>
+        <v>47.09</v>
       </c>
       <c r="H169" s="17">
         <v>0.0</v>
       </c>
       <c r="I169" s="17">
         <v>0.0</v>
       </c>
       <c r="J169" s="11">
         <v>0</v>
       </c>
       <c r="K169" s="14">
         <f>G169*J169</f>
         <v>0</v>
       </c>
     </row>
     <row r="170" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A170" s="19">
         <v>164</v>
       </c>
       <c r="B170" s="8"/>
       <c r="C170" s="9" t="s">
         <v>504</v>
       </c>
       <c r="D170" s="10" t="s">
         <v>505</v>
       </c>
       <c r="E170" s="10" t="s">
         <v>506</v>
       </c>
       <c r="F170" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G170" s="17">
-        <v>36.17</v>
+        <v>47.09</v>
       </c>
       <c r="H170" s="17">
         <v>0.0</v>
       </c>
       <c r="I170" s="17">
         <v>0.0</v>
       </c>
       <c r="J170" s="11">
         <v>0</v>
       </c>
       <c r="K170" s="14">
         <f>G170*J170</f>
         <v>0</v>
       </c>
     </row>
     <row r="171" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A171" s="19">
         <v>165</v>
       </c>
       <c r="B171" s="8"/>
       <c r="C171" s="9" t="s">
         <v>507</v>
       </c>
       <c r="D171" s="10" t="s">
         <v>508</v>
       </c>
       <c r="E171" s="10" t="s">
         <v>509</v>
       </c>
       <c r="F171" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G171" s="17">
-        <v>115.34</v>
+        <v>10.4</v>
       </c>
       <c r="H171" s="17">
         <v>0.0</v>
       </c>
       <c r="I171" s="17">
         <v>0.0</v>
       </c>
       <c r="J171" s="11">
         <v>0</v>
       </c>
       <c r="K171" s="14">
         <f>G171*J171</f>
         <v>0</v>
       </c>
     </row>
     <row r="172" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A172" s="19">
         <v>166</v>
       </c>
       <c r="B172" s="8"/>
       <c r="C172" s="9" t="s">
         <v>510</v>
       </c>
       <c r="D172" s="10" t="s">
         <v>511</v>
       </c>
       <c r="E172" s="10" t="s">
         <v>512</v>
       </c>
       <c r="F172" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G172" s="17">
-        <v>115.34</v>
+        <v>8.26</v>
       </c>
       <c r="H172" s="17">
         <v>0.0</v>
       </c>
       <c r="I172" s="17">
         <v>0.0</v>
       </c>
       <c r="J172" s="11">
         <v>0</v>
       </c>
       <c r="K172" s="14">
         <f>G172*J172</f>
         <v>0</v>
       </c>
     </row>
     <row r="173" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A173" s="19">
         <v>167</v>
       </c>
       <c r="B173" s="8"/>
       <c r="C173" s="9" t="s">
         <v>513</v>
       </c>
       <c r="D173" s="10" t="s">
         <v>514</v>
       </c>
       <c r="E173" s="10" t="s">
         <v>515</v>
       </c>
       <c r="F173" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G173" s="17">
-        <v>115.34</v>
+        <v>180.18</v>
       </c>
       <c r="H173" s="17">
         <v>0.0</v>
       </c>
       <c r="I173" s="17">
         <v>0.0</v>
       </c>
       <c r="J173" s="11">
         <v>0</v>
       </c>
       <c r="K173" s="14">
         <f>G173*J173</f>
         <v>0</v>
       </c>
     </row>
     <row r="174" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A174" s="19">
         <v>168</v>
       </c>
       <c r="B174" s="8"/>
       <c r="C174" s="9" t="s">
         <v>516</v>
       </c>
       <c r="D174" s="10" t="s">
         <v>517</v>
       </c>
       <c r="E174" s="10" t="s">
         <v>518</v>
       </c>
       <c r="F174" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G174" s="17">
-        <v>156.98</v>
+        <v>20.48</v>
       </c>
       <c r="H174" s="17">
         <v>0.0</v>
       </c>
       <c r="I174" s="17">
         <v>0.0</v>
       </c>
       <c r="J174" s="11">
         <v>0</v>
       </c>
       <c r="K174" s="14">
         <f>G174*J174</f>
         <v>0</v>
       </c>
     </row>
     <row r="175" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A175" s="19">
         <v>169</v>
       </c>
       <c r="B175" s="8"/>
       <c r="C175" s="9" t="s">
         <v>519</v>
       </c>
       <c r="D175" s="10" t="s">
         <v>520</v>
       </c>
       <c r="E175" s="10" t="s">
         <v>521</v>
       </c>
       <c r="F175" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G175" s="17">
-        <v>156.98</v>
+        <v>467.51</v>
       </c>
       <c r="H175" s="17">
         <v>0.0</v>
       </c>
       <c r="I175" s="17">
         <v>0.0</v>
       </c>
       <c r="J175" s="11">
         <v>0</v>
       </c>
       <c r="K175" s="14">
         <f>G175*J175</f>
         <v>0</v>
       </c>
     </row>
     <row r="176" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A176" s="19">
         <v>170</v>
       </c>
       <c r="B176" s="8"/>
       <c r="C176" s="9" t="s">
         <v>522</v>
       </c>
       <c r="D176" s="10" t="s">
         <v>523</v>
       </c>
       <c r="E176" s="10" t="s">
         <v>524</v>
       </c>
       <c r="F176" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G176" s="17">
-        <v>120.12</v>
+        <v>389.03</v>
       </c>
       <c r="H176" s="17">
         <v>0.0</v>
       </c>
       <c r="I176" s="17">
         <v>0.0</v>
       </c>
       <c r="J176" s="11">
         <v>0</v>
       </c>
       <c r="K176" s="14">
         <f>G176*J176</f>
         <v>0</v>
       </c>
     </row>
     <row r="177" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A177" s="19">
         <v>171</v>
       </c>
       <c r="B177" s="8"/>
       <c r="C177" s="9" t="s">
         <v>525</v>
       </c>
       <c r="D177" s="10" t="s">
         <v>526</v>
       </c>
       <c r="E177" s="10" t="s">
         <v>527</v>
       </c>
       <c r="F177" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G177" s="17">
-        <v>204.75</v>
+        <v>135.82</v>
       </c>
       <c r="H177" s="17">
         <v>0.0</v>
       </c>
       <c r="I177" s="17">
         <v>0.0</v>
       </c>
       <c r="J177" s="11">
         <v>0</v>
       </c>
       <c r="K177" s="14">
         <f>G177*J177</f>
         <v>0</v>
       </c>
     </row>
     <row r="178" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A178" s="19">
         <v>172</v>
       </c>
       <c r="B178" s="8"/>
       <c r="C178" s="9" t="s">
         <v>528</v>
       </c>
       <c r="D178" s="10" t="s">
         <v>529</v>
       </c>
       <c r="E178" s="10" t="s">
         <v>530</v>
       </c>
       <c r="F178" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G178" s="17">
-        <v>204.75</v>
+        <v>144.69</v>
       </c>
       <c r="H178" s="17">
         <v>0.0</v>
       </c>
       <c r="I178" s="17">
         <v>0.0</v>
       </c>
       <c r="J178" s="11">
         <v>0</v>
       </c>
       <c r="K178" s="14">
         <f>G178*J178</f>
         <v>0</v>
       </c>
     </row>
     <row r="179" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A179" s="19">
         <v>173</v>
       </c>
       <c r="B179" s="8"/>
       <c r="C179" s="9" t="s">
         <v>531</v>
       </c>
       <c r="D179" s="10" t="s">
         <v>532</v>
       </c>
       <c r="E179" s="10" t="s">
         <v>533</v>
       </c>
       <c r="F179" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G179" s="17">
-        <v>204.75</v>
+        <v>38.22</v>
       </c>
       <c r="H179" s="17">
         <v>0.0</v>
       </c>
       <c r="I179" s="17">
         <v>0.0</v>
       </c>
       <c r="J179" s="11">
         <v>0</v>
       </c>
       <c r="K179" s="14">
         <f>G179*J179</f>
         <v>0</v>
       </c>
     </row>
     <row r="180" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A180" s="19">
         <v>174</v>
       </c>
       <c r="B180" s="8"/>
       <c r="C180" s="9" t="s">
         <v>534</v>
       </c>
       <c r="D180" s="10" t="s">
         <v>535</v>
       </c>
       <c r="E180" s="10" t="s">
         <v>536</v>
       </c>
       <c r="F180" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G180" s="17">
-        <v>204.75</v>
+        <v>232.05</v>
       </c>
       <c r="H180" s="17">
         <v>0.0</v>
       </c>
       <c r="I180" s="17">
         <v>0.0</v>
       </c>
       <c r="J180" s="11">
         <v>0</v>
       </c>
       <c r="K180" s="14">
         <f>G180*J180</f>
         <v>0</v>
       </c>
     </row>
     <row r="181" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A181" s="19">
         <v>175</v>
       </c>
       <c r="B181" s="8"/>
       <c r="C181" s="9" t="s">
         <v>537</v>
       </c>
       <c r="D181" s="10" t="s">
         <v>538</v>
       </c>
       <c r="E181" s="10" t="s">
         <v>539</v>
       </c>
       <c r="F181" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G181" s="17">
-        <v>204.75</v>
+        <v>314.63</v>
       </c>
       <c r="H181" s="17">
         <v>0.0</v>
       </c>
       <c r="I181" s="17">
         <v>0.0</v>
       </c>
       <c r="J181" s="11">
         <v>0</v>
       </c>
       <c r="K181" s="14">
         <f>G181*J181</f>
         <v>0</v>
       </c>
     </row>
     <row r="182" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A182" s="19">
         <v>176</v>
       </c>
       <c r="B182" s="8"/>
       <c r="C182" s="9" t="s">
         <v>540</v>
       </c>
       <c r="D182" s="10" t="s">
         <v>541</v>
       </c>
       <c r="E182" s="10" t="s">
         <v>542</v>
       </c>
       <c r="F182" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G182" s="17">
-        <v>115.34</v>
+        <v>36.17</v>
       </c>
       <c r="H182" s="17">
         <v>0.0</v>
       </c>
       <c r="I182" s="17">
         <v>0.0</v>
       </c>
       <c r="J182" s="11">
         <v>0</v>
       </c>
       <c r="K182" s="14">
         <f>G182*J182</f>
         <v>0</v>
       </c>
     </row>
     <row r="183" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A183" s="19">
         <v>177</v>
       </c>
       <c r="B183" s="8"/>
       <c r="C183" s="9" t="s">
         <v>543</v>
       </c>
       <c r="D183" s="10" t="s">
         <v>544</v>
       </c>
       <c r="E183" s="10" t="s">
         <v>545</v>
       </c>
       <c r="F183" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G183" s="17">
-        <v>115.34</v>
+        <v>102.38</v>
       </c>
       <c r="H183" s="17">
         <v>0.0</v>
       </c>
       <c r="I183" s="17">
         <v>0.0</v>
       </c>
       <c r="J183" s="11">
         <v>0</v>
       </c>
       <c r="K183" s="14">
         <f>G183*J183</f>
         <v>0</v>
       </c>
     </row>
     <row r="184" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A184" s="19">
         <v>178</v>
       </c>
       <c r="B184" s="8"/>
       <c r="C184" s="9" t="s">
         <v>546</v>
       </c>
       <c r="D184" s="10" t="s">
         <v>547</v>
       </c>
       <c r="E184" s="10" t="s">
         <v>548</v>
       </c>
       <c r="F184" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G184" s="17">
-        <v>115.34</v>
+        <v>51.87</v>
       </c>
       <c r="H184" s="17">
         <v>0.0</v>
       </c>
       <c r="I184" s="17">
         <v>0.0</v>
       </c>
       <c r="J184" s="11">
         <v>0</v>
       </c>
       <c r="K184" s="14">
         <f>G184*J184</f>
         <v>0</v>
       </c>
     </row>
     <row r="185" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A185" s="19">
         <v>179</v>
       </c>
       <c r="B185" s="8"/>
       <c r="C185" s="9" t="s">
         <v>549</v>
       </c>
       <c r="D185" s="10" t="s">
         <v>550</v>
       </c>
       <c r="E185" s="10" t="s">
         <v>551</v>
       </c>
       <c r="F185" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G185" s="17">
-        <v>115.34</v>
+        <v>470.93</v>
       </c>
       <c r="H185" s="17">
         <v>0.0</v>
       </c>
       <c r="I185" s="17">
         <v>0.0</v>
       </c>
       <c r="J185" s="11">
         <v>0</v>
       </c>
       <c r="K185" s="14">
         <f>G185*J185</f>
         <v>0</v>
       </c>
     </row>
     <row r="186" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A186" s="19">
         <v>180</v>
       </c>
       <c r="B186" s="8"/>
       <c r="C186" s="9" t="s">
         <v>552</v>
       </c>
       <c r="D186" s="10" t="s">
         <v>553</v>
       </c>
       <c r="E186" s="10" t="s">
         <v>554</v>
       </c>
       <c r="F186" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G186" s="17">
-        <v>115.34</v>
+        <v>1784.74</v>
       </c>
       <c r="H186" s="17">
         <v>0.0</v>
       </c>
       <c r="I186" s="17">
         <v>0.0</v>
       </c>
       <c r="J186" s="11">
         <v>0</v>
       </c>
       <c r="K186" s="14">
         <f>G186*J186</f>
         <v>0</v>
       </c>
     </row>
     <row r="187" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A187" s="19">
         <v>181</v>
       </c>
       <c r="B187" s="8"/>
       <c r="C187" s="9" t="s">
         <v>555</v>
       </c>
       <c r="D187" s="10" t="s">
         <v>556</v>
       </c>
       <c r="E187" s="10" t="s">
         <v>557</v>
       </c>
       <c r="F187" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G187" s="17">
-        <v>37.54</v>
+        <v>41.63</v>
       </c>
       <c r="H187" s="17">
         <v>0.0</v>
       </c>
       <c r="I187" s="17">
         <v>0.0</v>
       </c>
       <c r="J187" s="11">
         <v>0</v>
       </c>
       <c r="K187" s="14">
         <f>G187*J187</f>
         <v>0</v>
       </c>
     </row>
     <row r="188" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A188" s="19">
         <v>182</v>
       </c>
       <c r="B188" s="8"/>
       <c r="C188" s="9" t="s">
         <v>558</v>
       </c>
       <c r="D188" s="10" t="s">
         <v>559</v>
       </c>
       <c r="E188" s="10" t="s">
         <v>560</v>
       </c>
       <c r="F188" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G188" s="17">
-        <v>42.32</v>
+        <v>51.87</v>
       </c>
       <c r="H188" s="17">
         <v>0.0</v>
       </c>
       <c r="I188" s="17">
         <v>0.0</v>
       </c>
       <c r="J188" s="11">
         <v>0</v>
       </c>
       <c r="K188" s="14">
         <f>G188*J188</f>
         <v>0</v>
       </c>
     </row>
     <row r="189" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A189" s="19">
         <v>183</v>
       </c>
       <c r="B189" s="8"/>
       <c r="C189" s="9" t="s">
         <v>561</v>
       </c>
       <c r="D189" s="10" t="s">
         <v>562</v>
       </c>
       <c r="E189" s="10" t="s">
         <v>563</v>
       </c>
       <c r="F189" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G189" s="17">
-        <v>47.09</v>
+        <v>10.4</v>
       </c>
       <c r="H189" s="17">
         <v>0.0</v>
       </c>
       <c r="I189" s="17">
         <v>0.0</v>
       </c>
       <c r="J189" s="11">
         <v>0</v>
       </c>
       <c r="K189" s="14">
         <f>G189*J189</f>
         <v>0</v>
       </c>
     </row>
     <row r="190" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A190" s="19">
         <v>184</v>
       </c>
       <c r="B190" s="8"/>
       <c r="C190" s="9" t="s">
         <v>564</v>
       </c>
       <c r="D190" s="10" t="s">
         <v>565</v>
       </c>
       <c r="E190" s="10" t="s">
         <v>566</v>
       </c>
       <c r="F190" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G190" s="17">
-        <v>28.67</v>
+        <v>8.26</v>
       </c>
       <c r="H190" s="17">
         <v>0.0</v>
       </c>
       <c r="I190" s="17">
         <v>0.0</v>
       </c>
       <c r="J190" s="11">
         <v>0</v>
       </c>
       <c r="K190" s="14">
         <f>G190*J190</f>
         <v>0</v>
       </c>
     </row>
     <row r="191" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A191" s="19">
         <v>185</v>
       </c>
       <c r="B191" s="8"/>
       <c r="C191" s="9" t="s">
         <v>567</v>
       </c>
       <c r="D191" s="10" t="s">
         <v>568</v>
       </c>
       <c r="E191" s="10" t="s">
         <v>569</v>
       </c>
       <c r="F191" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G191" s="17">
-        <v>1296.75</v>
+        <v>146.74</v>
       </c>
       <c r="H191" s="17">
         <v>0.0</v>
       </c>
       <c r="I191" s="17">
         <v>0.0</v>
       </c>
       <c r="J191" s="11">
         <v>0</v>
       </c>
       <c r="K191" s="14">
         <f>G191*J191</f>
         <v>0</v>
       </c>
     </row>
     <row r="192" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A192" s="19">
         <v>186</v>
       </c>
       <c r="B192" s="8"/>
       <c r="C192" s="9" t="s">
         <v>570</v>
       </c>
       <c r="D192" s="10" t="s">
         <v>571</v>
       </c>
       <c r="E192" s="10" t="s">
         <v>572</v>
       </c>
       <c r="F192" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G192" s="17">
-        <v>1296.75</v>
+        <v>135.82</v>
       </c>
       <c r="H192" s="17">
         <v>0.0</v>
       </c>
       <c r="I192" s="17">
         <v>0.0</v>
       </c>
       <c r="J192" s="11">
         <v>0</v>
       </c>
       <c r="K192" s="14">
         <f>G192*J192</f>
         <v>0</v>
       </c>
     </row>
     <row r="193" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A193" s="19">
         <v>187</v>
       </c>
       <c r="B193" s="8"/>
       <c r="C193" s="9" t="s">
         <v>573</v>
       </c>
       <c r="D193" s="10" t="s">
         <v>574</v>
       </c>
       <c r="E193" s="10" t="s">
         <v>575</v>
       </c>
       <c r="F193" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G193" s="17">
-        <v>2047.5</v>
+        <v>314.63</v>
       </c>
       <c r="H193" s="17">
         <v>0.0</v>
       </c>
       <c r="I193" s="17">
         <v>0.0</v>
       </c>
       <c r="J193" s="11">
         <v>0</v>
       </c>
       <c r="K193" s="14">
         <f>G193*J193</f>
         <v>0</v>
       </c>
     </row>
     <row r="194" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A194" s="19">
         <v>188</v>
       </c>
       <c r="B194" s="8"/>
       <c r="C194" s="9" t="s">
         <v>576</v>
       </c>
       <c r="D194" s="10" t="s">
         <v>577</v>
       </c>
       <c r="E194" s="10" t="s">
         <v>578</v>
       </c>
       <c r="F194" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G194" s="17">
-        <v>2047.5</v>
+        <v>51.87</v>
       </c>
       <c r="H194" s="17">
         <v>0.0</v>
       </c>
       <c r="I194" s="17">
         <v>0.0</v>
       </c>
       <c r="J194" s="11">
         <v>0</v>
       </c>
       <c r="K194" s="14">
         <f>G194*J194</f>
         <v>0</v>
       </c>
     </row>
     <row r="195" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A195" s="19">
         <v>189</v>
       </c>
       <c r="B195" s="8"/>
       <c r="C195" s="9" t="s">
         <v>579</v>
       </c>
       <c r="D195" s="10" t="s">
         <v>580</v>
       </c>
       <c r="E195" s="10" t="s">
         <v>581</v>
       </c>
       <c r="F195" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G195" s="17">
-        <v>2047.5</v>
+        <v>1784.74</v>
       </c>
       <c r="H195" s="17">
         <v>0.0</v>
       </c>
       <c r="I195" s="17">
         <v>0.0</v>
       </c>
       <c r="J195" s="11">
         <v>0</v>
       </c>
       <c r="K195" s="14">
         <f>G195*J195</f>
         <v>0</v>
       </c>
     </row>
-    <row r="196" spans="1:11">
-      <c r="I196" s="7" t="s">
+    <row r="196" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A196" s="19">
+        <v>190</v>
+      </c>
+      <c r="B196" s="8"/>
+      <c r="C196" s="9" t="s">
         <v>582</v>
       </c>
-      <c r="J196" s="20">
-[...4 lines deleted...]
-        <f>SUM(K5:K195)</f>
+      <c r="D196" s="10" t="s">
+        <v>583</v>
+      </c>
+      <c r="E196" s="10" t="s">
+        <v>584</v>
+      </c>
+      <c r="F196" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G196" s="17">
+        <v>51.87</v>
+      </c>
+      <c r="H196" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I196" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J196" s="11">
+        <v>0</v>
+      </c>
+      <c r="K196" s="14">
+        <f>G196*J196</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="197" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A197" s="19">
+        <v>191</v>
+      </c>
+      <c r="B197" s="8"/>
+      <c r="C197" s="9" t="s">
+        <v>585</v>
+      </c>
+      <c r="D197" s="10" t="s">
+        <v>586</v>
+      </c>
+      <c r="E197" s="10" t="s">
+        <v>587</v>
+      </c>
+      <c r="F197" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G197" s="17">
+        <v>8.26</v>
+      </c>
+      <c r="H197" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I197" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J197" s="11">
+        <v>0</v>
+      </c>
+      <c r="K197" s="14">
+        <f>G197*J197</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="198" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A198" s="19">
+        <v>192</v>
+      </c>
+      <c r="B198" s="8"/>
+      <c r="C198" s="9" t="s">
+        <v>588</v>
+      </c>
+      <c r="D198" s="10" t="s">
+        <v>589</v>
+      </c>
+      <c r="E198" s="10" t="s">
+        <v>590</v>
+      </c>
+      <c r="F198" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G198" s="17">
+        <v>164.48</v>
+      </c>
+      <c r="H198" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I198" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J198" s="11">
+        <v>0</v>
+      </c>
+      <c r="K198" s="14">
+        <f>G198*J198</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="199" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A199" s="19">
+        <v>193</v>
+      </c>
+      <c r="B199" s="8"/>
+      <c r="C199" s="9" t="s">
+        <v>591</v>
+      </c>
+      <c r="D199" s="10" t="s">
+        <v>592</v>
+      </c>
+      <c r="E199" s="10" t="s">
+        <v>593</v>
+      </c>
+      <c r="F199" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G199" s="17">
+        <v>225.23</v>
+      </c>
+      <c r="H199" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I199" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J199" s="11">
+        <v>0</v>
+      </c>
+      <c r="K199" s="14">
+        <f>G199*J199</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="200" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A200" s="19">
+        <v>194</v>
+      </c>
+      <c r="B200" s="8"/>
+      <c r="C200" s="9" t="s">
+        <v>594</v>
+      </c>
+      <c r="D200" s="10" t="s">
+        <v>595</v>
+      </c>
+      <c r="E200" s="10" t="s">
+        <v>596</v>
+      </c>
+      <c r="F200" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G200" s="17">
+        <v>102.38</v>
+      </c>
+      <c r="H200" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I200" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J200" s="11">
+        <v>0</v>
+      </c>
+      <c r="K200" s="14">
+        <f>G200*J200</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="201" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A201" s="19">
+        <v>195</v>
+      </c>
+      <c r="B201" s="8"/>
+      <c r="C201" s="9" t="s">
+        <v>597</v>
+      </c>
+      <c r="D201" s="10" t="s">
+        <v>598</v>
+      </c>
+      <c r="E201" s="10" t="s">
+        <v>599</v>
+      </c>
+      <c r="F201" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G201" s="17">
+        <v>1569.75</v>
+      </c>
+      <c r="H201" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I201" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J201" s="11">
+        <v>0</v>
+      </c>
+      <c r="K201" s="14">
+        <f>G201*J201</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="202" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A202" s="19">
+        <v>196</v>
+      </c>
+      <c r="B202" s="8"/>
+      <c r="C202" s="9" t="s">
+        <v>600</v>
+      </c>
+      <c r="D202" s="10" t="s">
+        <v>601</v>
+      </c>
+      <c r="E202" s="10" t="s">
+        <v>602</v>
+      </c>
+      <c r="F202" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G202" s="17">
+        <v>8.26</v>
+      </c>
+      <c r="H202" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I202" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J202" s="11">
+        <v>0</v>
+      </c>
+      <c r="K202" s="14">
+        <f>G202*J202</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="203" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A203" s="19">
+        <v>197</v>
+      </c>
+      <c r="B203" s="8"/>
+      <c r="C203" s="9" t="s">
+        <v>603</v>
+      </c>
+      <c r="D203" s="10" t="s">
+        <v>604</v>
+      </c>
+      <c r="E203" s="10" t="s">
+        <v>605</v>
+      </c>
+      <c r="F203" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G203" s="17">
+        <v>182.23</v>
+      </c>
+      <c r="H203" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I203" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J203" s="11">
+        <v>0</v>
+      </c>
+      <c r="K203" s="14">
+        <f>G203*J203</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="204" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A204" s="19">
+        <v>198</v>
+      </c>
+      <c r="B204" s="8"/>
+      <c r="C204" s="9" t="s">
+        <v>606</v>
+      </c>
+      <c r="D204" s="10" t="s">
+        <v>607</v>
+      </c>
+      <c r="E204" s="10" t="s">
+        <v>608</v>
+      </c>
+      <c r="F204" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G204" s="17">
+        <v>189.05</v>
+      </c>
+      <c r="H204" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I204" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J204" s="11">
+        <v>0</v>
+      </c>
+      <c r="K204" s="14">
+        <f>G204*J204</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="205" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A205" s="19">
+        <v>199</v>
+      </c>
+      <c r="B205" s="8"/>
+      <c r="C205" s="9" t="s">
+        <v>609</v>
+      </c>
+      <c r="D205" s="10" t="s">
+        <v>610</v>
+      </c>
+      <c r="E205" s="10" t="s">
+        <v>611</v>
+      </c>
+      <c r="F205" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G205" s="17">
+        <v>1569.75</v>
+      </c>
+      <c r="H205" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I205" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J205" s="11">
+        <v>0</v>
+      </c>
+      <c r="K205" s="14">
+        <f>G205*J205</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="206" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A206" s="19">
+        <v>200</v>
+      </c>
+      <c r="B206" s="8"/>
+      <c r="C206" s="9" t="s">
+        <v>612</v>
+      </c>
+      <c r="D206" s="10" t="s">
+        <v>613</v>
+      </c>
+      <c r="E206" s="10" t="s">
+        <v>614</v>
+      </c>
+      <c r="F206" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G206" s="17">
+        <v>8.26</v>
+      </c>
+      <c r="H206" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I206" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J206" s="11">
+        <v>0</v>
+      </c>
+      <c r="K206" s="14">
+        <f>G206*J206</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="207" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A207" s="19">
+        <v>201</v>
+      </c>
+      <c r="B207" s="8"/>
+      <c r="C207" s="9" t="s">
+        <v>615</v>
+      </c>
+      <c r="D207" s="10" t="s">
+        <v>616</v>
+      </c>
+      <c r="E207" s="10" t="s">
+        <v>617</v>
+      </c>
+      <c r="F207" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G207" s="17">
+        <v>141.28</v>
+      </c>
+      <c r="H207" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I207" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J207" s="11">
+        <v>0</v>
+      </c>
+      <c r="K207" s="14">
+        <f>G207*J207</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="208" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A208" s="19">
+        <v>202</v>
+      </c>
+      <c r="B208" s="8"/>
+      <c r="C208" s="9" t="s">
+        <v>618</v>
+      </c>
+      <c r="D208" s="10" t="s">
+        <v>619</v>
+      </c>
+      <c r="E208" s="10" t="s">
+        <v>620</v>
+      </c>
+      <c r="F208" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G208" s="17">
+        <v>281.87</v>
+      </c>
+      <c r="H208" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I208" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J208" s="11">
+        <v>0</v>
+      </c>
+      <c r="K208" s="14">
+        <f>G208*J208</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="209" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A209" s="19">
+        <v>203</v>
+      </c>
+      <c r="B209" s="8"/>
+      <c r="C209" s="9" t="s">
+        <v>621</v>
+      </c>
+      <c r="D209" s="10" t="s">
+        <v>622</v>
+      </c>
+      <c r="E209" s="10" t="s">
+        <v>623</v>
+      </c>
+      <c r="F209" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G209" s="17">
+        <v>944.58</v>
+      </c>
+      <c r="H209" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I209" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J209" s="11">
+        <v>0</v>
+      </c>
+      <c r="K209" s="14">
+        <f>G209*J209</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="210" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A210" s="19">
+        <v>204</v>
+      </c>
+      <c r="B210" s="8"/>
+      <c r="C210" s="9" t="s">
+        <v>624</v>
+      </c>
+      <c r="D210" s="10" t="s">
+        <v>625</v>
+      </c>
+      <c r="E210" s="10" t="s">
+        <v>626</v>
+      </c>
+      <c r="F210" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G210" s="17">
+        <v>102.38</v>
+      </c>
+      <c r="H210" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I210" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J210" s="11">
+        <v>0</v>
+      </c>
+      <c r="K210" s="14">
+        <f>G210*J210</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="211" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A211" s="19">
+        <v>205</v>
+      </c>
+      <c r="B211" s="8"/>
+      <c r="C211" s="9" t="s">
+        <v>627</v>
+      </c>
+      <c r="D211" s="10" t="s">
+        <v>628</v>
+      </c>
+      <c r="E211" s="10" t="s">
+        <v>629</v>
+      </c>
+      <c r="F211" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G211" s="17">
+        <v>1569.75</v>
+      </c>
+      <c r="H211" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I211" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J211" s="11">
+        <v>0</v>
+      </c>
+      <c r="K211" s="14">
+        <f>G211*J211</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="212" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A212" s="19">
+        <v>206</v>
+      </c>
+      <c r="B212" s="8"/>
+      <c r="C212" s="9" t="s">
+        <v>630</v>
+      </c>
+      <c r="D212" s="10" t="s">
+        <v>631</v>
+      </c>
+      <c r="E212" s="10" t="s">
+        <v>632</v>
+      </c>
+      <c r="F212" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G212" s="17">
+        <v>8.26</v>
+      </c>
+      <c r="H212" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I212" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J212" s="11">
+        <v>0</v>
+      </c>
+      <c r="K212" s="14">
+        <f>G212*J212</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="213" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A213" s="19">
+        <v>207</v>
+      </c>
+      <c r="B213" s="8"/>
+      <c r="C213" s="9" t="s">
+        <v>633</v>
+      </c>
+      <c r="D213" s="10" t="s">
+        <v>634</v>
+      </c>
+      <c r="E213" s="10" t="s">
+        <v>635</v>
+      </c>
+      <c r="F213" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G213" s="17">
+        <v>157.66</v>
+      </c>
+      <c r="H213" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I213" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J213" s="11">
+        <v>0</v>
+      </c>
+      <c r="K213" s="14">
+        <f>G213*J213</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="214" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A214" s="19">
+        <v>208</v>
+      </c>
+      <c r="B214" s="8"/>
+      <c r="C214" s="9" t="s">
+        <v>636</v>
+      </c>
+      <c r="D214" s="10" t="s">
+        <v>637</v>
+      </c>
+      <c r="E214" s="10" t="s">
+        <v>638</v>
+      </c>
+      <c r="F214" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G214" s="17">
+        <v>439.53</v>
+      </c>
+      <c r="H214" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I214" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J214" s="11">
+        <v>0</v>
+      </c>
+      <c r="K214" s="14">
+        <f>G214*J214</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="215" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A215" s="19">
+        <v>209</v>
+      </c>
+      <c r="B215" s="8"/>
+      <c r="C215" s="9" t="s">
+        <v>639</v>
+      </c>
+      <c r="D215" s="10" t="s">
+        <v>640</v>
+      </c>
+      <c r="E215" s="10" t="s">
+        <v>641</v>
+      </c>
+      <c r="F215" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G215" s="17">
+        <v>1569.75</v>
+      </c>
+      <c r="H215" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I215" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J215" s="11">
+        <v>0</v>
+      </c>
+      <c r="K215" s="14">
+        <f>G215*J215</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="216" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A216" s="19">
+        <v>210</v>
+      </c>
+      <c r="B216" s="8"/>
+      <c r="C216" s="9" t="s">
+        <v>642</v>
+      </c>
+      <c r="D216" s="10" t="s">
+        <v>643</v>
+      </c>
+      <c r="E216" s="10" t="s">
+        <v>644</v>
+      </c>
+      <c r="F216" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G216" s="17">
+        <v>8.26</v>
+      </c>
+      <c r="H216" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I216" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J216" s="11">
+        <v>0</v>
+      </c>
+      <c r="K216" s="14">
+        <f>G216*J216</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="217" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A217" s="19">
+        <v>211</v>
+      </c>
+      <c r="B217" s="8"/>
+      <c r="C217" s="9" t="s">
+        <v>645</v>
+      </c>
+      <c r="D217" s="10" t="s">
+        <v>646</v>
+      </c>
+      <c r="E217" s="10" t="s">
+        <v>647</v>
+      </c>
+      <c r="F217" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G217" s="17">
+        <v>177.45</v>
+      </c>
+      <c r="H217" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I217" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J217" s="11">
+        <v>0</v>
+      </c>
+      <c r="K217" s="14">
+        <f>G217*J217</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="218" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A218" s="19">
+        <v>212</v>
+      </c>
+      <c r="B218" s="8"/>
+      <c r="C218" s="9" t="s">
+        <v>648</v>
+      </c>
+      <c r="D218" s="10" t="s">
+        <v>649</v>
+      </c>
+      <c r="E218" s="10" t="s">
+        <v>650</v>
+      </c>
+      <c r="F218" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G218" s="17">
+        <v>189.05</v>
+      </c>
+      <c r="H218" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I218" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J218" s="11">
+        <v>0</v>
+      </c>
+      <c r="K218" s="14">
+        <f>G218*J218</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="219" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A219" s="19">
+        <v>213</v>
+      </c>
+      <c r="B219" s="8"/>
+      <c r="C219" s="9" t="s">
+        <v>651</v>
+      </c>
+      <c r="D219" s="10" t="s">
+        <v>652</v>
+      </c>
+      <c r="E219" s="10" t="s">
+        <v>653</v>
+      </c>
+      <c r="F219" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G219" s="17">
+        <v>1569.75</v>
+      </c>
+      <c r="H219" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I219" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J219" s="11">
+        <v>0</v>
+      </c>
+      <c r="K219" s="14">
+        <f>G219*J219</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="220" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A220" s="19">
+        <v>214</v>
+      </c>
+      <c r="B220" s="8"/>
+      <c r="C220" s="9" t="s">
+        <v>654</v>
+      </c>
+      <c r="D220" s="10" t="s">
+        <v>655</v>
+      </c>
+      <c r="E220" s="10" t="s">
+        <v>656</v>
+      </c>
+      <c r="F220" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G220" s="17">
+        <v>8.26</v>
+      </c>
+      <c r="H220" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I220" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J220" s="11">
+        <v>0</v>
+      </c>
+      <c r="K220" s="14">
+        <f>G220*J220</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="221" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A221" s="19">
+        <v>215</v>
+      </c>
+      <c r="B221" s="8"/>
+      <c r="C221" s="9" t="s">
+        <v>657</v>
+      </c>
+      <c r="D221" s="10" t="s">
+        <v>658</v>
+      </c>
+      <c r="E221" s="10" t="s">
+        <v>659</v>
+      </c>
+      <c r="F221" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G221" s="17">
+        <v>177.45</v>
+      </c>
+      <c r="H221" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I221" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J221" s="11">
+        <v>0</v>
+      </c>
+      <c r="K221" s="14">
+        <f>G221*J221</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="222" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A222" s="19">
+        <v>216</v>
+      </c>
+      <c r="B222" s="8"/>
+      <c r="C222" s="9" t="s">
+        <v>660</v>
+      </c>
+      <c r="D222" s="10" t="s">
+        <v>661</v>
+      </c>
+      <c r="E222" s="10" t="s">
+        <v>662</v>
+      </c>
+      <c r="F222" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G222" s="17">
+        <v>281.87</v>
+      </c>
+      <c r="H222" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I222" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J222" s="11">
+        <v>0</v>
+      </c>
+      <c r="K222" s="14">
+        <f>G222*J222</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="223" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A223" s="19">
+        <v>217</v>
+      </c>
+      <c r="B223" s="8"/>
+      <c r="C223" s="9" t="s">
+        <v>663</v>
+      </c>
+      <c r="D223" s="10" t="s">
+        <v>664</v>
+      </c>
+      <c r="E223" s="10" t="s">
+        <v>665</v>
+      </c>
+      <c r="F223" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G223" s="17">
+        <v>367.19</v>
+      </c>
+      <c r="H223" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I223" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J223" s="11">
+        <v>0</v>
+      </c>
+      <c r="K223" s="14">
+        <f>G223*J223</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="224" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A224" s="19">
+        <v>218</v>
+      </c>
+      <c r="B224" s="8"/>
+      <c r="C224" s="9" t="s">
+        <v>666</v>
+      </c>
+      <c r="D224" s="10" t="s">
+        <v>667</v>
+      </c>
+      <c r="E224" s="10" t="s">
+        <v>668</v>
+      </c>
+      <c r="F224" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G224" s="17">
+        <v>1569.75</v>
+      </c>
+      <c r="H224" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I224" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J224" s="11">
+        <v>0</v>
+      </c>
+      <c r="K224" s="14">
+        <f>G224*J224</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="225" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A225" s="19">
+        <v>219</v>
+      </c>
+      <c r="B225" s="8"/>
+      <c r="C225" s="9" t="s">
+        <v>669</v>
+      </c>
+      <c r="D225" s="10" t="s">
+        <v>670</v>
+      </c>
+      <c r="E225" s="10" t="s">
+        <v>671</v>
+      </c>
+      <c r="F225" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G225" s="17">
+        <v>8.26</v>
+      </c>
+      <c r="H225" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I225" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J225" s="11">
+        <v>0</v>
+      </c>
+      <c r="K225" s="14">
+        <f>G225*J225</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="226" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A226" s="19">
+        <v>220</v>
+      </c>
+      <c r="B226" s="8"/>
+      <c r="C226" s="9" t="s">
+        <v>672</v>
+      </c>
+      <c r="D226" s="10" t="s">
+        <v>673</v>
+      </c>
+      <c r="E226" s="10" t="s">
+        <v>674</v>
+      </c>
+      <c r="F226" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G226" s="17">
+        <v>150.15</v>
+      </c>
+      <c r="H226" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I226" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J226" s="11">
+        <v>0</v>
+      </c>
+      <c r="K226" s="14">
+        <f>G226*J226</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="227" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A227" s="19">
+        <v>221</v>
+      </c>
+      <c r="B227" s="8"/>
+      <c r="C227" s="9" t="s">
+        <v>675</v>
+      </c>
+      <c r="D227" s="10" t="s">
+        <v>676</v>
+      </c>
+      <c r="E227" s="10" t="s">
+        <v>677</v>
+      </c>
+      <c r="F227" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G227" s="17">
+        <v>314.63</v>
+      </c>
+      <c r="H227" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I227" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J227" s="11">
+        <v>0</v>
+      </c>
+      <c r="K227" s="14">
+        <f>G227*J227</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="228" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A228" s="19">
+        <v>222</v>
+      </c>
+      <c r="B228" s="8"/>
+      <c r="C228" s="9" t="s">
+        <v>678</v>
+      </c>
+      <c r="D228" s="10" t="s">
+        <v>679</v>
+      </c>
+      <c r="E228" s="10" t="s">
+        <v>680</v>
+      </c>
+      <c r="F228" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G228" s="17">
+        <v>1569.75</v>
+      </c>
+      <c r="H228" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I228" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J228" s="11">
+        <v>0</v>
+      </c>
+      <c r="K228" s="14">
+        <f>G228*J228</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="229" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A229" s="19">
+        <v>223</v>
+      </c>
+      <c r="B229" s="8"/>
+      <c r="C229" s="9" t="s">
+        <v>681</v>
+      </c>
+      <c r="D229" s="10" t="s">
+        <v>682</v>
+      </c>
+      <c r="E229" s="10" t="s">
+        <v>683</v>
+      </c>
+      <c r="F229" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G229" s="17">
+        <v>8.26</v>
+      </c>
+      <c r="H229" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I229" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J229" s="11">
+        <v>0</v>
+      </c>
+      <c r="K229" s="14">
+        <f>G229*J229</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="230" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A230" s="19">
+        <v>224</v>
+      </c>
+      <c r="B230" s="8"/>
+      <c r="C230" s="9" t="s">
+        <v>684</v>
+      </c>
+      <c r="D230" s="10" t="s">
+        <v>685</v>
+      </c>
+      <c r="E230" s="10" t="s">
+        <v>686</v>
+      </c>
+      <c r="F230" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G230" s="17">
+        <v>159.71</v>
+      </c>
+      <c r="H230" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I230" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J230" s="11">
+        <v>0</v>
+      </c>
+      <c r="K230" s="14">
+        <f>G230*J230</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="231" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A231" s="19">
+        <v>225</v>
+      </c>
+      <c r="B231" s="8"/>
+      <c r="C231" s="9" t="s">
+        <v>687</v>
+      </c>
+      <c r="D231" s="10" t="s">
+        <v>688</v>
+      </c>
+      <c r="E231" s="10" t="s">
+        <v>689</v>
+      </c>
+      <c r="F231" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G231" s="17">
+        <v>262.08</v>
+      </c>
+      <c r="H231" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I231" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J231" s="11">
+        <v>0</v>
+      </c>
+      <c r="K231" s="14">
+        <f>G231*J231</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="232" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A232" s="19">
+        <v>226</v>
+      </c>
+      <c r="B232" s="8"/>
+      <c r="C232" s="9" t="s">
+        <v>690</v>
+      </c>
+      <c r="D232" s="10" t="s">
+        <v>691</v>
+      </c>
+      <c r="E232" s="10" t="s">
+        <v>692</v>
+      </c>
+      <c r="F232" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G232" s="17">
+        <v>8.26</v>
+      </c>
+      <c r="H232" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I232" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J232" s="11">
+        <v>0</v>
+      </c>
+      <c r="K232" s="14">
+        <f>G232*J232</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="233" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A233" s="19">
+        <v>227</v>
+      </c>
+      <c r="B233" s="8"/>
+      <c r="C233" s="9" t="s">
+        <v>693</v>
+      </c>
+      <c r="D233" s="10" t="s">
+        <v>694</v>
+      </c>
+      <c r="E233" s="10" t="s">
+        <v>695</v>
+      </c>
+      <c r="F233" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G233" s="17">
+        <v>182.23</v>
+      </c>
+      <c r="H233" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I233" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J233" s="11">
+        <v>0</v>
+      </c>
+      <c r="K233" s="14">
+        <f>G233*J233</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="234" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A234" s="19">
+        <v>228</v>
+      </c>
+      <c r="B234" s="8"/>
+      <c r="C234" s="9" t="s">
+        <v>696</v>
+      </c>
+      <c r="D234" s="10" t="s">
+        <v>697</v>
+      </c>
+      <c r="E234" s="10" t="s">
+        <v>698</v>
+      </c>
+      <c r="F234" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G234" s="17">
+        <v>8.26</v>
+      </c>
+      <c r="H234" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I234" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J234" s="11">
+        <v>0</v>
+      </c>
+      <c r="K234" s="14">
+        <f>G234*J234</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="235" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A235" s="19">
+        <v>229</v>
+      </c>
+      <c r="B235" s="8"/>
+      <c r="C235" s="9" t="s">
+        <v>699</v>
+      </c>
+      <c r="D235" s="10" t="s">
+        <v>700</v>
+      </c>
+      <c r="E235" s="10" t="s">
+        <v>701</v>
+      </c>
+      <c r="F235" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G235" s="17">
+        <v>201.34</v>
+      </c>
+      <c r="H235" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I235" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J235" s="11">
+        <v>0</v>
+      </c>
+      <c r="K235" s="14">
+        <f>G235*J235</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="236" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A236" s="19">
+        <v>230</v>
+      </c>
+      <c r="B236" s="8"/>
+      <c r="C236" s="9" t="s">
+        <v>702</v>
+      </c>
+      <c r="D236" s="10" t="s">
+        <v>703</v>
+      </c>
+      <c r="E236" s="10" t="s">
+        <v>704</v>
+      </c>
+      <c r="F236" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G236" s="17">
+        <v>8.26</v>
+      </c>
+      <c r="H236" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I236" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J236" s="11">
+        <v>0</v>
+      </c>
+      <c r="K236" s="14">
+        <f>G236*J236</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="237" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A237" s="19">
+        <v>231</v>
+      </c>
+      <c r="B237" s="8"/>
+      <c r="C237" s="9" t="s">
+        <v>705</v>
+      </c>
+      <c r="D237" s="10" t="s">
+        <v>706</v>
+      </c>
+      <c r="E237" s="10" t="s">
+        <v>707</v>
+      </c>
+      <c r="F237" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G237" s="17">
+        <v>221.81</v>
+      </c>
+      <c r="H237" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I237" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J237" s="11">
+        <v>0</v>
+      </c>
+      <c r="K237" s="14">
+        <f>G237*J237</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="238" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A238" s="19">
+        <v>232</v>
+      </c>
+      <c r="B238" s="8"/>
+      <c r="C238" s="9" t="s">
+        <v>708</v>
+      </c>
+      <c r="D238" s="10" t="s">
+        <v>709</v>
+      </c>
+      <c r="E238" s="10" t="s">
+        <v>710</v>
+      </c>
+      <c r="F238" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G238" s="17">
+        <v>8.26</v>
+      </c>
+      <c r="H238" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I238" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J238" s="11">
+        <v>0</v>
+      </c>
+      <c r="K238" s="14">
+        <f>G238*J238</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="239" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A239" s="19">
+        <v>233</v>
+      </c>
+      <c r="B239" s="8"/>
+      <c r="C239" s="9" t="s">
+        <v>711</v>
+      </c>
+      <c r="D239" s="10" t="s">
+        <v>712</v>
+      </c>
+      <c r="E239" s="10" t="s">
+        <v>713</v>
+      </c>
+      <c r="F239" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G239" s="17">
+        <v>197.24</v>
+      </c>
+      <c r="H239" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I239" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J239" s="11">
+        <v>0</v>
+      </c>
+      <c r="K239" s="14">
+        <f>G239*J239</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="240" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A240" s="19">
+        <v>234</v>
+      </c>
+      <c r="B240" s="8"/>
+      <c r="C240" s="9" t="s">
+        <v>714</v>
+      </c>
+      <c r="D240" s="10" t="s">
+        <v>715</v>
+      </c>
+      <c r="E240" s="10" t="s">
+        <v>716</v>
+      </c>
+      <c r="F240" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G240" s="17">
+        <v>8.26</v>
+      </c>
+      <c r="H240" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I240" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J240" s="11">
+        <v>0</v>
+      </c>
+      <c r="K240" s="14">
+        <f>G240*J240</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="241" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A241" s="19">
+        <v>235</v>
+      </c>
+      <c r="B241" s="8"/>
+      <c r="C241" s="9" t="s">
+        <v>717</v>
+      </c>
+      <c r="D241" s="10" t="s">
+        <v>718</v>
+      </c>
+      <c r="E241" s="10" t="s">
+        <v>719</v>
+      </c>
+      <c r="F241" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G241" s="17">
+        <v>265.49</v>
+      </c>
+      <c r="H241" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I241" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J241" s="11">
+        <v>0</v>
+      </c>
+      <c r="K241" s="14">
+        <f>G241*J241</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="242" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A242" s="19">
+        <v>236</v>
+      </c>
+      <c r="B242" s="8"/>
+      <c r="C242" s="9" t="s">
+        <v>720</v>
+      </c>
+      <c r="D242" s="10" t="s">
+        <v>721</v>
+      </c>
+      <c r="E242" s="10" t="s">
+        <v>722</v>
+      </c>
+      <c r="F242" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G242" s="17">
+        <v>8.26</v>
+      </c>
+      <c r="H242" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I242" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J242" s="11">
+        <v>0</v>
+      </c>
+      <c r="K242" s="14">
+        <f>G242*J242</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="243" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A243" s="19">
+        <v>237</v>
+      </c>
+      <c r="B243" s="8"/>
+      <c r="C243" s="9" t="s">
+        <v>723</v>
+      </c>
+      <c r="D243" s="10" t="s">
+        <v>724</v>
+      </c>
+      <c r="E243" s="10" t="s">
+        <v>725</v>
+      </c>
+      <c r="F243" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G243" s="17">
+        <v>2593.5</v>
+      </c>
+      <c r="H243" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I243" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J243" s="11">
+        <v>0</v>
+      </c>
+      <c r="K243" s="14">
+        <f>G243*J243</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="244" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A244" s="19">
+        <v>238</v>
+      </c>
+      <c r="B244" s="8"/>
+      <c r="C244" s="9" t="s">
+        <v>726</v>
+      </c>
+      <c r="D244" s="10" t="s">
+        <v>727</v>
+      </c>
+      <c r="E244" s="10" t="s">
+        <v>728</v>
+      </c>
+      <c r="F244" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G244" s="17">
+        <v>2593.5</v>
+      </c>
+      <c r="H244" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I244" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J244" s="11">
+        <v>0</v>
+      </c>
+      <c r="K244" s="14">
+        <f>G244*J244</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="245" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A245" s="19">
+        <v>239</v>
+      </c>
+      <c r="B245" s="8"/>
+      <c r="C245" s="9" t="s">
+        <v>729</v>
+      </c>
+      <c r="D245" s="10" t="s">
+        <v>730</v>
+      </c>
+      <c r="E245" s="10" t="s">
+        <v>731</v>
+      </c>
+      <c r="F245" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G245" s="17">
+        <v>1706.25</v>
+      </c>
+      <c r="H245" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I245" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J245" s="11">
+        <v>0</v>
+      </c>
+      <c r="K245" s="14">
+        <f>G245*J245</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="246" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A246" s="19">
+        <v>240</v>
+      </c>
+      <c r="B246" s="8"/>
+      <c r="C246" s="9" t="s">
+        <v>732</v>
+      </c>
+      <c r="D246" s="10" t="s">
+        <v>733</v>
+      </c>
+      <c r="E246" s="10" t="s">
+        <v>734</v>
+      </c>
+      <c r="F246" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G246" s="17">
+        <v>280.51</v>
+      </c>
+      <c r="H246" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I246" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J246" s="11">
+        <v>0</v>
+      </c>
+      <c r="K246" s="14">
+        <f>G246*J246</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="247" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A247" s="19">
+        <v>241</v>
+      </c>
+      <c r="B247" s="8"/>
+      <c r="C247" s="9" t="s">
+        <v>735</v>
+      </c>
+      <c r="D247" s="10" t="s">
+        <v>736</v>
+      </c>
+      <c r="E247" s="10" t="s">
+        <v>737</v>
+      </c>
+      <c r="F247" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G247" s="17">
+        <v>254.57</v>
+      </c>
+      <c r="H247" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I247" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J247" s="11">
+        <v>0</v>
+      </c>
+      <c r="K247" s="14">
+        <f>G247*J247</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="248" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A248" s="19">
+        <v>242</v>
+      </c>
+      <c r="B248" s="8"/>
+      <c r="C248" s="9" t="s">
+        <v>738</v>
+      </c>
+      <c r="D248" s="10" t="s">
+        <v>739</v>
+      </c>
+      <c r="E248" s="10" t="s">
+        <v>740</v>
+      </c>
+      <c r="F248" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G248" s="17">
+        <v>231.37</v>
+      </c>
+      <c r="H248" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I248" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J248" s="11">
+        <v>0</v>
+      </c>
+      <c r="K248" s="14">
+        <f>G248*J248</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="249" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A249" s="19">
+        <v>243</v>
+      </c>
+      <c r="B249" s="8"/>
+      <c r="C249" s="9" t="s">
+        <v>741</v>
+      </c>
+      <c r="D249" s="10" t="s">
+        <v>742</v>
+      </c>
+      <c r="E249" s="10" t="s">
+        <v>743</v>
+      </c>
+      <c r="F249" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G249" s="17">
+        <v>240.24</v>
+      </c>
+      <c r="H249" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I249" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J249" s="11">
+        <v>0</v>
+      </c>
+      <c r="K249" s="14">
+        <f>G249*J249</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="250" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A250" s="19">
+        <v>244</v>
+      </c>
+      <c r="B250" s="8"/>
+      <c r="C250" s="9" t="s">
+        <v>744</v>
+      </c>
+      <c r="D250" s="10" t="s">
+        <v>745</v>
+      </c>
+      <c r="E250" s="10" t="s">
+        <v>746</v>
+      </c>
+      <c r="F250" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G250" s="17">
+        <v>229.32</v>
+      </c>
+      <c r="H250" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I250" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J250" s="11">
+        <v>0</v>
+      </c>
+      <c r="K250" s="14">
+        <f>G250*J250</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="251" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A251" s="19">
+        <v>245</v>
+      </c>
+      <c r="B251" s="8"/>
+      <c r="C251" s="9" t="s">
+        <v>747</v>
+      </c>
+      <c r="D251" s="10" t="s">
+        <v>748</v>
+      </c>
+      <c r="E251" s="10" t="s">
+        <v>749</v>
+      </c>
+      <c r="F251" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G251" s="17">
+        <v>223.18</v>
+      </c>
+      <c r="H251" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I251" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J251" s="11">
+        <v>0</v>
+      </c>
+      <c r="K251" s="14">
+        <f>G251*J251</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="252" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A252" s="19">
+        <v>246</v>
+      </c>
+      <c r="B252" s="8"/>
+      <c r="C252" s="9" t="s">
+        <v>750</v>
+      </c>
+      <c r="D252" s="10" t="s">
+        <v>751</v>
+      </c>
+      <c r="E252" s="10" t="s">
+        <v>752</v>
+      </c>
+      <c r="F252" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G252" s="17">
+        <v>204.75</v>
+      </c>
+      <c r="H252" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I252" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J252" s="11">
+        <v>0</v>
+      </c>
+      <c r="K252" s="14">
+        <f>G252*J252</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="253" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A253" s="19">
+        <v>247</v>
+      </c>
+      <c r="B253" s="8"/>
+      <c r="C253" s="9" t="s">
+        <v>753</v>
+      </c>
+      <c r="D253" s="10" t="s">
+        <v>754</v>
+      </c>
+      <c r="E253" s="10" t="s">
+        <v>755</v>
+      </c>
+      <c r="F253" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G253" s="17">
+        <v>178.82</v>
+      </c>
+      <c r="H253" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I253" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J253" s="11">
+        <v>0</v>
+      </c>
+      <c r="K253" s="14">
+        <f>G253*J253</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="254" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A254" s="19">
+        <v>248</v>
+      </c>
+      <c r="B254" s="8"/>
+      <c r="C254" s="9" t="s">
+        <v>756</v>
+      </c>
+      <c r="D254" s="10" t="s">
+        <v>757</v>
+      </c>
+      <c r="E254" s="10" t="s">
+        <v>758</v>
+      </c>
+      <c r="F254" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G254" s="17">
+        <v>17.75</v>
+      </c>
+      <c r="H254" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I254" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J254" s="11">
+        <v>0</v>
+      </c>
+      <c r="K254" s="14">
+        <f>G254*J254</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="255" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A255" s="19">
+        <v>249</v>
+      </c>
+      <c r="B255" s="8"/>
+      <c r="C255" s="9" t="s">
+        <v>759</v>
+      </c>
+      <c r="D255" s="10" t="s">
+        <v>760</v>
+      </c>
+      <c r="E255" s="10" t="s">
+        <v>761</v>
+      </c>
+      <c r="F255" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G255" s="17">
+        <v>17.75</v>
+      </c>
+      <c r="H255" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I255" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J255" s="11">
+        <v>0</v>
+      </c>
+      <c r="K255" s="14">
+        <f>G255*J255</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="256" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A256" s="19">
+        <v>250</v>
+      </c>
+      <c r="B256" s="8"/>
+      <c r="C256" s="9" t="s">
+        <v>762</v>
+      </c>
+      <c r="D256" s="10" t="s">
+        <v>763</v>
+      </c>
+      <c r="E256" s="10" t="s">
+        <v>764</v>
+      </c>
+      <c r="F256" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G256" s="17">
+        <v>11.6</v>
+      </c>
+      <c r="H256" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I256" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J256" s="11">
+        <v>0</v>
+      </c>
+      <c r="K256" s="14">
+        <f>G256*J256</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="257" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A257" s="19">
+        <v>251</v>
+      </c>
+      <c r="B257" s="8"/>
+      <c r="C257" s="9" t="s">
+        <v>765</v>
+      </c>
+      <c r="D257" s="10" t="s">
+        <v>766</v>
+      </c>
+      <c r="E257" s="10" t="s">
+        <v>767</v>
+      </c>
+      <c r="F257" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G257" s="17">
+        <v>30.71</v>
+      </c>
+      <c r="H257" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I257" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J257" s="11">
+        <v>0</v>
+      </c>
+      <c r="K257" s="14">
+        <f>G257*J257</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="258" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A258" s="19">
+        <v>252</v>
+      </c>
+      <c r="B258" s="8"/>
+      <c r="C258" s="9" t="s">
+        <v>768</v>
+      </c>
+      <c r="D258" s="10" t="s">
+        <v>769</v>
+      </c>
+      <c r="E258" s="10" t="s">
+        <v>770</v>
+      </c>
+      <c r="F258" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G258" s="17">
+        <v>36.17</v>
+      </c>
+      <c r="H258" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I258" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J258" s="11">
+        <v>0</v>
+      </c>
+      <c r="K258" s="14">
+        <f>G258*J258</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="259" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A259" s="19">
+        <v>253</v>
+      </c>
+      <c r="B259" s="8"/>
+      <c r="C259" s="9" t="s">
+        <v>771</v>
+      </c>
+      <c r="D259" s="10" t="s">
+        <v>772</v>
+      </c>
+      <c r="E259" s="10" t="s">
+        <v>773</v>
+      </c>
+      <c r="F259" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G259" s="17">
+        <v>36.17</v>
+      </c>
+      <c r="H259" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I259" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J259" s="11">
+        <v>0</v>
+      </c>
+      <c r="K259" s="14">
+        <f>G259*J259</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="260" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A260" s="19">
+        <v>254</v>
+      </c>
+      <c r="B260" s="8"/>
+      <c r="C260" s="9" t="s">
+        <v>774</v>
+      </c>
+      <c r="D260" s="10" t="s">
+        <v>775</v>
+      </c>
+      <c r="E260" s="10" t="s">
+        <v>776</v>
+      </c>
+      <c r="F260" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G260" s="17">
+        <v>36.17</v>
+      </c>
+      <c r="H260" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I260" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J260" s="11">
+        <v>0</v>
+      </c>
+      <c r="K260" s="14">
+        <f>G260*J260</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="261" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A261" s="19">
+        <v>255</v>
+      </c>
+      <c r="B261" s="8"/>
+      <c r="C261" s="9" t="s">
+        <v>777</v>
+      </c>
+      <c r="D261" s="10" t="s">
+        <v>778</v>
+      </c>
+      <c r="E261" s="10" t="s">
+        <v>779</v>
+      </c>
+      <c r="F261" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G261" s="17">
+        <v>115.34</v>
+      </c>
+      <c r="H261" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I261" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J261" s="11">
+        <v>0</v>
+      </c>
+      <c r="K261" s="14">
+        <f>G261*J261</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="262" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A262" s="19">
+        <v>256</v>
+      </c>
+      <c r="B262" s="8"/>
+      <c r="C262" s="9" t="s">
+        <v>780</v>
+      </c>
+      <c r="D262" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="E262" s="10" t="s">
+        <v>782</v>
+      </c>
+      <c r="F262" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G262" s="17">
+        <v>115.34</v>
+      </c>
+      <c r="H262" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I262" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J262" s="11">
+        <v>0</v>
+      </c>
+      <c r="K262" s="14">
+        <f>G262*J262</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="263" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A263" s="19">
+        <v>257</v>
+      </c>
+      <c r="B263" s="8"/>
+      <c r="C263" s="9" t="s">
+        <v>783</v>
+      </c>
+      <c r="D263" s="10" t="s">
+        <v>784</v>
+      </c>
+      <c r="E263" s="10" t="s">
+        <v>785</v>
+      </c>
+      <c r="F263" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G263" s="17">
+        <v>156.98</v>
+      </c>
+      <c r="H263" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I263" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J263" s="11">
+        <v>0</v>
+      </c>
+      <c r="K263" s="14">
+        <f>G263*J263</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="264" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A264" s="19">
+        <v>258</v>
+      </c>
+      <c r="B264" s="8"/>
+      <c r="C264" s="9" t="s">
+        <v>786</v>
+      </c>
+      <c r="D264" s="10" t="s">
+        <v>787</v>
+      </c>
+      <c r="E264" s="10" t="s">
+        <v>788</v>
+      </c>
+      <c r="F264" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G264" s="17">
+        <v>156.98</v>
+      </c>
+      <c r="H264" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I264" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J264" s="11">
+        <v>0</v>
+      </c>
+      <c r="K264" s="14">
+        <f>G264*J264</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="265" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A265" s="19">
+        <v>259</v>
+      </c>
+      <c r="B265" s="8"/>
+      <c r="C265" s="9" t="s">
+        <v>789</v>
+      </c>
+      <c r="D265" s="10" t="s">
+        <v>790</v>
+      </c>
+      <c r="E265" s="10" t="s">
+        <v>791</v>
+      </c>
+      <c r="F265" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G265" s="17">
+        <v>204.75</v>
+      </c>
+      <c r="H265" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I265" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J265" s="11">
+        <v>0</v>
+      </c>
+      <c r="K265" s="14">
+        <f>G265*J265</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="266" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A266" s="19">
+        <v>260</v>
+      </c>
+      <c r="B266" s="8"/>
+      <c r="C266" s="9" t="s">
+        <v>792</v>
+      </c>
+      <c r="D266" s="10" t="s">
+        <v>793</v>
+      </c>
+      <c r="E266" s="10" t="s">
+        <v>794</v>
+      </c>
+      <c r="F266" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G266" s="17">
+        <v>204.75</v>
+      </c>
+      <c r="H266" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I266" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J266" s="11">
+        <v>0</v>
+      </c>
+      <c r="K266" s="14">
+        <f>G266*J266</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="267" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A267" s="19">
+        <v>261</v>
+      </c>
+      <c r="B267" s="8"/>
+      <c r="C267" s="9" t="s">
+        <v>795</v>
+      </c>
+      <c r="D267" s="10" t="s">
+        <v>796</v>
+      </c>
+      <c r="E267" s="10" t="s">
+        <v>797</v>
+      </c>
+      <c r="F267" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G267" s="17">
+        <v>204.75</v>
+      </c>
+      <c r="H267" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I267" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J267" s="11">
+        <v>0</v>
+      </c>
+      <c r="K267" s="14">
+        <f>G267*J267</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="268" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A268" s="19">
+        <v>262</v>
+      </c>
+      <c r="B268" s="8"/>
+      <c r="C268" s="9" t="s">
+        <v>798</v>
+      </c>
+      <c r="D268" s="10" t="s">
+        <v>799</v>
+      </c>
+      <c r="E268" s="10" t="s">
+        <v>800</v>
+      </c>
+      <c r="F268" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G268" s="17">
+        <v>204.75</v>
+      </c>
+      <c r="H268" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I268" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J268" s="11">
+        <v>0</v>
+      </c>
+      <c r="K268" s="14">
+        <f>G268*J268</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="269" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A269" s="19">
+        <v>263</v>
+      </c>
+      <c r="B269" s="8"/>
+      <c r="C269" s="9" t="s">
+        <v>801</v>
+      </c>
+      <c r="D269" s="10" t="s">
+        <v>802</v>
+      </c>
+      <c r="E269" s="10" t="s">
+        <v>803</v>
+      </c>
+      <c r="F269" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G269" s="17">
+        <v>204.75</v>
+      </c>
+      <c r="H269" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I269" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J269" s="11">
+        <v>0</v>
+      </c>
+      <c r="K269" s="14">
+        <f>G269*J269</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="270" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A270" s="19">
+        <v>264</v>
+      </c>
+      <c r="B270" s="8"/>
+      <c r="C270" s="9" t="s">
+        <v>804</v>
+      </c>
+      <c r="D270" s="10" t="s">
+        <v>805</v>
+      </c>
+      <c r="E270" s="10" t="s">
+        <v>806</v>
+      </c>
+      <c r="F270" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G270" s="17">
+        <v>115.34</v>
+      </c>
+      <c r="H270" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I270" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J270" s="11">
+        <v>0</v>
+      </c>
+      <c r="K270" s="14">
+        <f>G270*J270</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="271" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A271" s="19">
+        <v>265</v>
+      </c>
+      <c r="B271" s="8"/>
+      <c r="C271" s="9" t="s">
+        <v>807</v>
+      </c>
+      <c r="D271" s="10" t="s">
+        <v>808</v>
+      </c>
+      <c r="E271" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="F271" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G271" s="17">
+        <v>115.34</v>
+      </c>
+      <c r="H271" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I271" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J271" s="11">
+        <v>0</v>
+      </c>
+      <c r="K271" s="14">
+        <f>G271*J271</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="272" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A272" s="19">
+        <v>266</v>
+      </c>
+      <c r="B272" s="8"/>
+      <c r="C272" s="9" t="s">
+        <v>810</v>
+      </c>
+      <c r="D272" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="E272" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="F272" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G272" s="17">
+        <v>115.34</v>
+      </c>
+      <c r="H272" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I272" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J272" s="11">
+        <v>0</v>
+      </c>
+      <c r="K272" s="14">
+        <f>G272*J272</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="273" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A273" s="19">
+        <v>267</v>
+      </c>
+      <c r="B273" s="8"/>
+      <c r="C273" s="9" t="s">
+        <v>813</v>
+      </c>
+      <c r="D273" s="10" t="s">
+        <v>814</v>
+      </c>
+      <c r="E273" s="10" t="s">
+        <v>815</v>
+      </c>
+      <c r="F273" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G273" s="17">
+        <v>115.34</v>
+      </c>
+      <c r="H273" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I273" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J273" s="11">
+        <v>0</v>
+      </c>
+      <c r="K273" s="14">
+        <f>G273*J273</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="274" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A274" s="19">
+        <v>268</v>
+      </c>
+      <c r="B274" s="8"/>
+      <c r="C274" s="9" t="s">
+        <v>816</v>
+      </c>
+      <c r="D274" s="10" t="s">
+        <v>817</v>
+      </c>
+      <c r="E274" s="10" t="s">
+        <v>818</v>
+      </c>
+      <c r="F274" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G274" s="17">
+        <v>42.32</v>
+      </c>
+      <c r="H274" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I274" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J274" s="11">
+        <v>0</v>
+      </c>
+      <c r="K274" s="14">
+        <f>G274*J274</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="275" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A275" s="19">
+        <v>269</v>
+      </c>
+      <c r="B275" s="8"/>
+      <c r="C275" s="9" t="s">
+        <v>819</v>
+      </c>
+      <c r="D275" s="10" t="s">
+        <v>820</v>
+      </c>
+      <c r="E275" s="10" t="s">
+        <v>821</v>
+      </c>
+      <c r="F275" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G275" s="17">
+        <v>47.09</v>
+      </c>
+      <c r="H275" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I275" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J275" s="11">
+        <v>0</v>
+      </c>
+      <c r="K275" s="14">
+        <f>G275*J275</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="276" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A276" s="19">
+        <v>270</v>
+      </c>
+      <c r="B276" s="8"/>
+      <c r="C276" s="9" t="s">
+        <v>822</v>
+      </c>
+      <c r="D276" s="10" t="s">
+        <v>823</v>
+      </c>
+      <c r="E276" s="10" t="s">
+        <v>824</v>
+      </c>
+      <c r="F276" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G276" s="17">
+        <v>28.67</v>
+      </c>
+      <c r="H276" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I276" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J276" s="11">
+        <v>0</v>
+      </c>
+      <c r="K276" s="14">
+        <f>G276*J276</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="277" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A277" s="19">
+        <v>271</v>
+      </c>
+      <c r="B277" s="8"/>
+      <c r="C277" s="9" t="s">
+        <v>825</v>
+      </c>
+      <c r="D277" s="10" t="s">
+        <v>826</v>
+      </c>
+      <c r="E277" s="10" t="s">
+        <v>827</v>
+      </c>
+      <c r="F277" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G277" s="17">
+        <v>1296.75</v>
+      </c>
+      <c r="H277" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I277" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J277" s="11">
+        <v>0</v>
+      </c>
+      <c r="K277" s="14">
+        <f>G277*J277</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="278" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A278" s="19">
+        <v>272</v>
+      </c>
+      <c r="B278" s="8"/>
+      <c r="C278" s="9" t="s">
+        <v>828</v>
+      </c>
+      <c r="D278" s="10" t="s">
+        <v>829</v>
+      </c>
+      <c r="E278" s="10" t="s">
+        <v>830</v>
+      </c>
+      <c r="F278" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G278" s="17">
+        <v>2047.5</v>
+      </c>
+      <c r="H278" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I278" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J278" s="11">
+        <v>0</v>
+      </c>
+      <c r="K278" s="14">
+        <f>G278*J278</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="279" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A279" s="19">
+        <v>273</v>
+      </c>
+      <c r="B279" s="8"/>
+      <c r="C279" s="9" t="s">
+        <v>831</v>
+      </c>
+      <c r="D279" s="10" t="s">
+        <v>832</v>
+      </c>
+      <c r="E279" s="10" t="s">
+        <v>833</v>
+      </c>
+      <c r="F279" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G279" s="17">
+        <v>262.08</v>
+      </c>
+      <c r="H279" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I279" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J279" s="11">
+        <v>0</v>
+      </c>
+      <c r="K279" s="14">
+        <f>G279*J279</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="280" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A280" s="19">
+        <v>274</v>
+      </c>
+      <c r="B280" s="8"/>
+      <c r="C280" s="9" t="s">
+        <v>834</v>
+      </c>
+      <c r="D280" s="10" t="s">
+        <v>835</v>
+      </c>
+      <c r="E280" s="10" t="s">
+        <v>836</v>
+      </c>
+      <c r="F280" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G280" s="17">
+        <v>682.5</v>
+      </c>
+      <c r="H280" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I280" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J280" s="11">
+        <v>0</v>
+      </c>
+      <c r="K280" s="14">
+        <f>G280*J280</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="281" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A281" s="19">
+        <v>275</v>
+      </c>
+      <c r="B281" s="8"/>
+      <c r="C281" s="9" t="s">
+        <v>837</v>
+      </c>
+      <c r="D281" s="10" t="s">
+        <v>838</v>
+      </c>
+      <c r="E281" s="10" t="s">
+        <v>839</v>
+      </c>
+      <c r="F281" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G281" s="17">
+        <v>109.2</v>
+      </c>
+      <c r="H281" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I281" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J281" s="11">
+        <v>0</v>
+      </c>
+      <c r="K281" s="14">
+        <f>G281*J281</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="282" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A282" s="19">
+        <v>276</v>
+      </c>
+      <c r="B282" s="8"/>
+      <c r="C282" s="9" t="s">
+        <v>840</v>
+      </c>
+      <c r="D282" s="10" t="s">
+        <v>841</v>
+      </c>
+      <c r="E282" s="10" t="s">
+        <v>842</v>
+      </c>
+      <c r="F282" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G282" s="17">
+        <v>307.13</v>
+      </c>
+      <c r="H282" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I282" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J282" s="11">
+        <v>0</v>
+      </c>
+      <c r="K282" s="14">
+        <f>G282*J282</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="283" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A283" s="19">
+        <v>277</v>
+      </c>
+      <c r="B283" s="8"/>
+      <c r="C283" s="9" t="s">
+        <v>843</v>
+      </c>
+      <c r="D283" s="10" t="s">
+        <v>844</v>
+      </c>
+      <c r="E283" s="10" t="s">
+        <v>845</v>
+      </c>
+      <c r="F283" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G283" s="17">
+        <v>307.13</v>
+      </c>
+      <c r="H283" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I283" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J283" s="11">
+        <v>0</v>
+      </c>
+      <c r="K283" s="14">
+        <f>G283*J283</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="284" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A284" s="19">
+        <v>278</v>
+      </c>
+      <c r="B284" s="8"/>
+      <c r="C284" s="9" t="s">
+        <v>846</v>
+      </c>
+      <c r="D284" s="10" t="s">
+        <v>847</v>
+      </c>
+      <c r="E284" s="10" t="s">
+        <v>848</v>
+      </c>
+      <c r="F284" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G284" s="17">
+        <v>307.13</v>
+      </c>
+      <c r="H284" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I284" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J284" s="11">
+        <v>0</v>
+      </c>
+      <c r="K284" s="14">
+        <f>G284*J284</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="285" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A285" s="19">
+        <v>279</v>
+      </c>
+      <c r="B285" s="8"/>
+      <c r="C285" s="9" t="s">
+        <v>849</v>
+      </c>
+      <c r="D285" s="10" t="s">
+        <v>850</v>
+      </c>
+      <c r="E285" s="10" t="s">
+        <v>851</v>
+      </c>
+      <c r="F285" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G285" s="17">
+        <v>307.13</v>
+      </c>
+      <c r="H285" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I285" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J285" s="11">
+        <v>0</v>
+      </c>
+      <c r="K285" s="14">
+        <f>G285*J285</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="286" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A286" s="19">
+        <v>280</v>
+      </c>
+      <c r="B286" s="8"/>
+      <c r="C286" s="9" t="s">
+        <v>852</v>
+      </c>
+      <c r="D286" s="10" t="s">
+        <v>853</v>
+      </c>
+      <c r="E286" s="10" t="s">
+        <v>854</v>
+      </c>
+      <c r="F286" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G286" s="17">
+        <v>40.27</v>
+      </c>
+      <c r="H286" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I286" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J286" s="11">
+        <v>0</v>
+      </c>
+      <c r="K286" s="14">
+        <f>G286*J286</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="287" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A287" s="19">
+        <v>281</v>
+      </c>
+      <c r="B287" s="8"/>
+      <c r="C287" s="9" t="s">
+        <v>855</v>
+      </c>
+      <c r="D287" s="10" t="s">
+        <v>856</v>
+      </c>
+      <c r="E287" s="10" t="s">
+        <v>857</v>
+      </c>
+      <c r="F287" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G287" s="17">
+        <v>36.86</v>
+      </c>
+      <c r="H287" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I287" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J287" s="11">
+        <v>0</v>
+      </c>
+      <c r="K287" s="14">
+        <f>G287*J287</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="288" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A288" s="19">
+        <v>282</v>
+      </c>
+      <c r="B288" s="8"/>
+      <c r="C288" s="9" t="s">
+        <v>858</v>
+      </c>
+      <c r="D288" s="10" t="s">
+        <v>859</v>
+      </c>
+      <c r="E288" s="10" t="s">
+        <v>860</v>
+      </c>
+      <c r="F288" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G288" s="17">
+        <v>798.53</v>
+      </c>
+      <c r="H288" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I288" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J288" s="11">
+        <v>0</v>
+      </c>
+      <c r="K288" s="14">
+        <f>G288*J288</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="289" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A289" s="19">
+        <v>283</v>
+      </c>
+      <c r="B289" s="8"/>
+      <c r="C289" s="9" t="s">
+        <v>861</v>
+      </c>
+      <c r="D289" s="10" t="s">
+        <v>862</v>
+      </c>
+      <c r="E289" s="10" t="s">
+        <v>863</v>
+      </c>
+      <c r="F289" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G289" s="17">
+        <v>798.53</v>
+      </c>
+      <c r="H289" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I289" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J289" s="11">
+        <v>0</v>
+      </c>
+      <c r="K289" s="14">
+        <f>G289*J289</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="290" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A290" s="19">
+        <v>284</v>
+      </c>
+      <c r="B290" s="8"/>
+      <c r="C290" s="9" t="s">
+        <v>864</v>
+      </c>
+      <c r="D290" s="10" t="s">
+        <v>865</v>
+      </c>
+      <c r="E290" s="10" t="s">
+        <v>866</v>
+      </c>
+      <c r="F290" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G290" s="17">
+        <v>798.53</v>
+      </c>
+      <c r="H290" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I290" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J290" s="11">
+        <v>0</v>
+      </c>
+      <c r="K290" s="14">
+        <f>G290*J290</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="291" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A291" s="19">
+        <v>285</v>
+      </c>
+      <c r="B291" s="8"/>
+      <c r="C291" s="9" t="s">
+        <v>867</v>
+      </c>
+      <c r="D291" s="10" t="s">
+        <v>868</v>
+      </c>
+      <c r="E291" s="10" t="s">
+        <v>869</v>
+      </c>
+      <c r="F291" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G291" s="17">
+        <v>798.53</v>
+      </c>
+      <c r="H291" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I291" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J291" s="11">
+        <v>0</v>
+      </c>
+      <c r="K291" s="14">
+        <f>G291*J291</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="292" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A292" s="19">
+        <v>286</v>
+      </c>
+      <c r="B292" s="8"/>
+      <c r="C292" s="9" t="s">
+        <v>870</v>
+      </c>
+      <c r="D292" s="10" t="s">
+        <v>871</v>
+      </c>
+      <c r="E292" s="10" t="s">
+        <v>872</v>
+      </c>
+      <c r="F292" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G292" s="17">
+        <v>798.53</v>
+      </c>
+      <c r="H292" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I292" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J292" s="11">
+        <v>0</v>
+      </c>
+      <c r="K292" s="14">
+        <f>G292*J292</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="293" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A293" s="19">
+        <v>287</v>
+      </c>
+      <c r="B293" s="8"/>
+      <c r="C293" s="9" t="s">
+        <v>873</v>
+      </c>
+      <c r="D293" s="10" t="s">
+        <v>874</v>
+      </c>
+      <c r="E293" s="10" t="s">
+        <v>875</v>
+      </c>
+      <c r="F293" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G293" s="17">
+        <v>36.86</v>
+      </c>
+      <c r="H293" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I293" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J293" s="11">
+        <v>0</v>
+      </c>
+      <c r="K293" s="14">
+        <f>G293*J293</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="294" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A294" s="19">
+        <v>288</v>
+      </c>
+      <c r="B294" s="8"/>
+      <c r="C294" s="9" t="s">
+        <v>876</v>
+      </c>
+      <c r="D294" s="10" t="s">
+        <v>877</v>
+      </c>
+      <c r="E294" s="10" t="s">
+        <v>878</v>
+      </c>
+      <c r="F294" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G294" s="17">
+        <v>36.86</v>
+      </c>
+      <c r="H294" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I294" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J294" s="11">
+        <v>0</v>
+      </c>
+      <c r="K294" s="14">
+        <f>G294*J294</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="295" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A295" s="19">
+        <v>289</v>
+      </c>
+      <c r="B295" s="8"/>
+      <c r="C295" s="9" t="s">
+        <v>879</v>
+      </c>
+      <c r="D295" s="10" t="s">
+        <v>880</v>
+      </c>
+      <c r="E295" s="10" t="s">
+        <v>881</v>
+      </c>
+      <c r="F295" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G295" s="17">
+        <v>36.86</v>
+      </c>
+      <c r="H295" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I295" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J295" s="11">
+        <v>0</v>
+      </c>
+      <c r="K295" s="14">
+        <f>G295*J295</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="296" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A296" s="19">
+        <v>290</v>
+      </c>
+      <c r="B296" s="8"/>
+      <c r="C296" s="9" t="s">
+        <v>882</v>
+      </c>
+      <c r="D296" s="10" t="s">
+        <v>883</v>
+      </c>
+      <c r="E296" s="10" t="s">
+        <v>884</v>
+      </c>
+      <c r="F296" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G296" s="17">
+        <v>36.86</v>
+      </c>
+      <c r="H296" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I296" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J296" s="11">
+        <v>0</v>
+      </c>
+      <c r="K296" s="14">
+        <f>G296*J296</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="297" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A297" s="19">
+        <v>291</v>
+      </c>
+      <c r="B297" s="8"/>
+      <c r="C297" s="9" t="s">
+        <v>885</v>
+      </c>
+      <c r="D297" s="10" t="s">
+        <v>886</v>
+      </c>
+      <c r="E297" s="10" t="s">
+        <v>887</v>
+      </c>
+      <c r="F297" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G297" s="17">
+        <v>36.86</v>
+      </c>
+      <c r="H297" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I297" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J297" s="11">
+        <v>0</v>
+      </c>
+      <c r="K297" s="14">
+        <f>G297*J297</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="298" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A298" s="19">
+        <v>292</v>
+      </c>
+      <c r="B298" s="8"/>
+      <c r="C298" s="9" t="s">
+        <v>888</v>
+      </c>
+      <c r="D298" s="10" t="s">
+        <v>889</v>
+      </c>
+      <c r="E298" s="10" t="s">
+        <v>890</v>
+      </c>
+      <c r="F298" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G298" s="17">
+        <v>36.86</v>
+      </c>
+      <c r="H298" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I298" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J298" s="11">
+        <v>0</v>
+      </c>
+      <c r="K298" s="14">
+        <f>G298*J298</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="299" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A299" s="19">
+        <v>293</v>
+      </c>
+      <c r="B299" s="8"/>
+      <c r="C299" s="9" t="s">
+        <v>891</v>
+      </c>
+      <c r="D299" s="10" t="s">
+        <v>892</v>
+      </c>
+      <c r="E299" s="10" t="s">
+        <v>893</v>
+      </c>
+      <c r="F299" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G299" s="17">
+        <v>36.86</v>
+      </c>
+      <c r="H299" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I299" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J299" s="11">
+        <v>0</v>
+      </c>
+      <c r="K299" s="14">
+        <f>G299*J299</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="300" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A300" s="19">
+        <v>294</v>
+      </c>
+      <c r="B300" s="8"/>
+      <c r="C300" s="9" t="s">
+        <v>894</v>
+      </c>
+      <c r="D300" s="10" t="s">
+        <v>895</v>
+      </c>
+      <c r="E300" s="10" t="s">
+        <v>896</v>
+      </c>
+      <c r="F300" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G300" s="17">
+        <v>36.86</v>
+      </c>
+      <c r="H300" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I300" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J300" s="11">
+        <v>0</v>
+      </c>
+      <c r="K300" s="14">
+        <f>G300*J300</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="301" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A301" s="19">
+        <v>295</v>
+      </c>
+      <c r="B301" s="8"/>
+      <c r="C301" s="9" t="s">
+        <v>897</v>
+      </c>
+      <c r="D301" s="10" t="s">
+        <v>898</v>
+      </c>
+      <c r="E301" s="10" t="s">
+        <v>899</v>
+      </c>
+      <c r="F301" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G301" s="17">
+        <v>36.86</v>
+      </c>
+      <c r="H301" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I301" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J301" s="11">
+        <v>0</v>
+      </c>
+      <c r="K301" s="14">
+        <f>G301*J301</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="302" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A302" s="19">
+        <v>296</v>
+      </c>
+      <c r="B302" s="8"/>
+      <c r="C302" s="9" t="s">
+        <v>900</v>
+      </c>
+      <c r="D302" s="10" t="s">
+        <v>901</v>
+      </c>
+      <c r="E302" s="10" t="s">
+        <v>902</v>
+      </c>
+      <c r="F302" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G302" s="17">
+        <v>36.86</v>
+      </c>
+      <c r="H302" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I302" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J302" s="11">
+        <v>0</v>
+      </c>
+      <c r="K302" s="14">
+        <f>G302*J302</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="303" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A303" s="19">
+        <v>297</v>
+      </c>
+      <c r="B303" s="8"/>
+      <c r="C303" s="9" t="s">
+        <v>903</v>
+      </c>
+      <c r="D303" s="10" t="s">
+        <v>904</v>
+      </c>
+      <c r="E303" s="10" t="s">
+        <v>905</v>
+      </c>
+      <c r="F303" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G303" s="17">
+        <v>36.86</v>
+      </c>
+      <c r="H303" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I303" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J303" s="11">
+        <v>0</v>
+      </c>
+      <c r="K303" s="14">
+        <f>G303*J303</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="304" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A304" s="19">
+        <v>298</v>
+      </c>
+      <c r="B304" s="8"/>
+      <c r="C304" s="9" t="s">
+        <v>906</v>
+      </c>
+      <c r="D304" s="10" t="s">
+        <v>907</v>
+      </c>
+      <c r="E304" s="10" t="s">
+        <v>908</v>
+      </c>
+      <c r="F304" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G304" s="17">
+        <v>36.86</v>
+      </c>
+      <c r="H304" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I304" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J304" s="11">
+        <v>0</v>
+      </c>
+      <c r="K304" s="14">
+        <f>G304*J304</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="305" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A305" s="19">
+        <v>299</v>
+      </c>
+      <c r="B305" s="8"/>
+      <c r="C305" s="9" t="s">
+        <v>909</v>
+      </c>
+      <c r="D305" s="10" t="s">
+        <v>910</v>
+      </c>
+      <c r="E305" s="10" t="s">
+        <v>911</v>
+      </c>
+      <c r="F305" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G305" s="17">
+        <v>5187.0</v>
+      </c>
+      <c r="H305" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I305" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J305" s="11">
+        <v>0</v>
+      </c>
+      <c r="K305" s="14">
+        <f>G305*J305</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="306" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A306" s="19">
+        <v>300</v>
+      </c>
+      <c r="B306" s="8"/>
+      <c r="C306" s="9" t="s">
+        <v>912</v>
+      </c>
+      <c r="D306" s="10" t="s">
+        <v>913</v>
+      </c>
+      <c r="E306" s="10" t="s">
+        <v>914</v>
+      </c>
+      <c r="F306" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G306" s="17">
+        <v>5187.0</v>
+      </c>
+      <c r="H306" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I306" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J306" s="11">
+        <v>0</v>
+      </c>
+      <c r="K306" s="14">
+        <f>G306*J306</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="307" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A307" s="19">
+        <v>301</v>
+      </c>
+      <c r="B307" s="8"/>
+      <c r="C307" s="9" t="s">
+        <v>915</v>
+      </c>
+      <c r="D307" s="10" t="s">
+        <v>916</v>
+      </c>
+      <c r="E307" s="10" t="s">
+        <v>917</v>
+      </c>
+      <c r="F307" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G307" s="17">
+        <v>57.33</v>
+      </c>
+      <c r="H307" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I307" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J307" s="11">
+        <v>0</v>
+      </c>
+      <c r="K307" s="14">
+        <f>G307*J307</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="308" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A308" s="19">
+        <v>302</v>
+      </c>
+      <c r="B308" s="8"/>
+      <c r="C308" s="9" t="s">
+        <v>918</v>
+      </c>
+      <c r="D308" s="10" t="s">
+        <v>919</v>
+      </c>
+      <c r="E308" s="10" t="s">
+        <v>920</v>
+      </c>
+      <c r="F308" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G308" s="17">
+        <v>102.38</v>
+      </c>
+      <c r="H308" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I308" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J308" s="11">
+        <v>0</v>
+      </c>
+      <c r="K308" s="14">
+        <f>G308*J308</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="309" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A309" s="19">
+        <v>303</v>
+      </c>
+      <c r="B309" s="8"/>
+      <c r="C309" s="9" t="s">
+        <v>921</v>
+      </c>
+      <c r="D309" s="10" t="s">
+        <v>922</v>
+      </c>
+      <c r="E309" s="10" t="s">
+        <v>923</v>
+      </c>
+      <c r="F309" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G309" s="17">
+        <v>102.38</v>
+      </c>
+      <c r="H309" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I309" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J309" s="11">
+        <v>0</v>
+      </c>
+      <c r="K309" s="14">
+        <f>G309*J309</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="310" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A310" s="19">
+        <v>304</v>
+      </c>
+      <c r="B310" s="8"/>
+      <c r="C310" s="9" t="s">
+        <v>924</v>
+      </c>
+      <c r="D310" s="10" t="s">
+        <v>925</v>
+      </c>
+      <c r="E310" s="10" t="s">
+        <v>926</v>
+      </c>
+      <c r="F310" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G310" s="17">
+        <v>102.38</v>
+      </c>
+      <c r="H310" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I310" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J310" s="11">
+        <v>0</v>
+      </c>
+      <c r="K310" s="14">
+        <f>G310*J310</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="311" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A311" s="19">
+        <v>305</v>
+      </c>
+      <c r="B311" s="8"/>
+      <c r="C311" s="9" t="s">
+        <v>927</v>
+      </c>
+      <c r="D311" s="10" t="s">
+        <v>928</v>
+      </c>
+      <c r="E311" s="10" t="s">
+        <v>929</v>
+      </c>
+      <c r="F311" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G311" s="17">
+        <v>102.38</v>
+      </c>
+      <c r="H311" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I311" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J311" s="11">
+        <v>0</v>
+      </c>
+      <c r="K311" s="14">
+        <f>G311*J311</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="312" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A312" s="19">
+        <v>306</v>
+      </c>
+      <c r="B312" s="8"/>
+      <c r="C312" s="9" t="s">
+        <v>930</v>
+      </c>
+      <c r="D312" s="10" t="s">
+        <v>931</v>
+      </c>
+      <c r="E312" s="10" t="s">
+        <v>932</v>
+      </c>
+      <c r="F312" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G312" s="17">
+        <v>682.5</v>
+      </c>
+      <c r="H312" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I312" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J312" s="11">
+        <v>0</v>
+      </c>
+      <c r="K312" s="14">
+        <f>G312*J312</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="313" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A313" s="19">
+        <v>307</v>
+      </c>
+      <c r="B313" s="8"/>
+      <c r="C313" s="9" t="s">
+        <v>933</v>
+      </c>
+      <c r="D313" s="10" t="s">
+        <v>934</v>
+      </c>
+      <c r="E313" s="10" t="s">
+        <v>935</v>
+      </c>
+      <c r="F313" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G313" s="17">
+        <v>682.5</v>
+      </c>
+      <c r="H313" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I313" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J313" s="11">
+        <v>0</v>
+      </c>
+      <c r="K313" s="14">
+        <f>G313*J313</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="314" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A314" s="19">
+        <v>308</v>
+      </c>
+      <c r="B314" s="8"/>
+      <c r="C314" s="9" t="s">
+        <v>936</v>
+      </c>
+      <c r="D314" s="10" t="s">
+        <v>937</v>
+      </c>
+      <c r="E314" s="10" t="s">
+        <v>938</v>
+      </c>
+      <c r="F314" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G314" s="17">
+        <v>273.0</v>
+      </c>
+      <c r="H314" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I314" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J314" s="11">
+        <v>0</v>
+      </c>
+      <c r="K314" s="14">
+        <f>G314*J314</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="315" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A315" s="19">
+        <v>309</v>
+      </c>
+      <c r="B315" s="8"/>
+      <c r="C315" s="9" t="s">
+        <v>939</v>
+      </c>
+      <c r="D315" s="10" t="s">
+        <v>940</v>
+      </c>
+      <c r="E315" s="10" t="s">
+        <v>941</v>
+      </c>
+      <c r="F315" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G315" s="17">
+        <v>260.72</v>
+      </c>
+      <c r="H315" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I315" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J315" s="11">
+        <v>0</v>
+      </c>
+      <c r="K315" s="14">
+        <f>G315*J315</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="316" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A316" s="19">
+        <v>310</v>
+      </c>
+      <c r="B316" s="8"/>
+      <c r="C316" s="9" t="s">
+        <v>942</v>
+      </c>
+      <c r="D316" s="10" t="s">
+        <v>943</v>
+      </c>
+      <c r="E316" s="10" t="s">
+        <v>944</v>
+      </c>
+      <c r="F316" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G316" s="17">
+        <v>260.72</v>
+      </c>
+      <c r="H316" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I316" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J316" s="11">
+        <v>0</v>
+      </c>
+      <c r="K316" s="14">
+        <f>G316*J316</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="317" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A317" s="19">
+        <v>311</v>
+      </c>
+      <c r="B317" s="8"/>
+      <c r="C317" s="9" t="s">
+        <v>945</v>
+      </c>
+      <c r="D317" s="10" t="s">
+        <v>946</v>
+      </c>
+      <c r="E317" s="10" t="s">
+        <v>947</v>
+      </c>
+      <c r="F317" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G317" s="17">
+        <v>260.72</v>
+      </c>
+      <c r="H317" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I317" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J317" s="11">
+        <v>0</v>
+      </c>
+      <c r="K317" s="14">
+        <f>G317*J317</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="318" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A318" s="19">
+        <v>312</v>
+      </c>
+      <c r="B318" s="8"/>
+      <c r="C318" s="9" t="s">
+        <v>948</v>
+      </c>
+      <c r="D318" s="10" t="s">
+        <v>949</v>
+      </c>
+      <c r="E318" s="10" t="s">
+        <v>950</v>
+      </c>
+      <c r="F318" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G318" s="17">
+        <v>472.29</v>
+      </c>
+      <c r="H318" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I318" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J318" s="11">
+        <v>0</v>
+      </c>
+      <c r="K318" s="14">
+        <f>G318*J318</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="319" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A319" s="19">
+        <v>313</v>
+      </c>
+      <c r="B319" s="8"/>
+      <c r="C319" s="9" t="s">
+        <v>951</v>
+      </c>
+      <c r="D319" s="10" t="s">
+        <v>952</v>
+      </c>
+      <c r="E319" s="10" t="s">
+        <v>953</v>
+      </c>
+      <c r="F319" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G319" s="17">
+        <v>472.29</v>
+      </c>
+      <c r="H319" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I319" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J319" s="11">
+        <v>0</v>
+      </c>
+      <c r="K319" s="14">
+        <f>G319*J319</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="320" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A320" s="19">
+        <v>314</v>
+      </c>
+      <c r="B320" s="8"/>
+      <c r="C320" s="9" t="s">
+        <v>954</v>
+      </c>
+      <c r="D320" s="10" t="s">
+        <v>955</v>
+      </c>
+      <c r="E320" s="10" t="s">
+        <v>956</v>
+      </c>
+      <c r="F320" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G320" s="17">
+        <v>375.38</v>
+      </c>
+      <c r="H320" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I320" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J320" s="11">
+        <v>0</v>
+      </c>
+      <c r="K320" s="14">
+        <f>G320*J320</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="321" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A321" s="19">
+        <v>315</v>
+      </c>
+      <c r="B321" s="8"/>
+      <c r="C321" s="9" t="s">
+        <v>957</v>
+      </c>
+      <c r="D321" s="10" t="s">
+        <v>958</v>
+      </c>
+      <c r="E321" s="10" t="s">
+        <v>959</v>
+      </c>
+      <c r="F321" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G321" s="17">
+        <v>477.75</v>
+      </c>
+      <c r="H321" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I321" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J321" s="11">
+        <v>0</v>
+      </c>
+      <c r="K321" s="14">
+        <f>G321*J321</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="322" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A322" s="19">
+        <v>316</v>
+      </c>
+      <c r="B322" s="8"/>
+      <c r="C322" s="9" t="s">
+        <v>960</v>
+      </c>
+      <c r="D322" s="10" t="s">
+        <v>961</v>
+      </c>
+      <c r="E322" s="10" t="s">
+        <v>962</v>
+      </c>
+      <c r="F322" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G322" s="17">
+        <v>115.34</v>
+      </c>
+      <c r="H322" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I322" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J322" s="11">
+        <v>0</v>
+      </c>
+      <c r="K322" s="14">
+        <f>G322*J322</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="323" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A323" s="19">
+        <v>317</v>
+      </c>
+      <c r="B323" s="8"/>
+      <c r="C323" s="9" t="s">
+        <v>963</v>
+      </c>
+      <c r="D323" s="10" t="s">
+        <v>964</v>
+      </c>
+      <c r="E323" s="10" t="s">
+        <v>965</v>
+      </c>
+      <c r="F323" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G323" s="17">
+        <v>120.12</v>
+      </c>
+      <c r="H323" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I323" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J323" s="11">
+        <v>0</v>
+      </c>
+      <c r="K323" s="14">
+        <f>G323*J323</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="324" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A324" s="19">
+        <v>318</v>
+      </c>
+      <c r="B324" s="8"/>
+      <c r="C324" s="9" t="s">
+        <v>966</v>
+      </c>
+      <c r="D324" s="10" t="s">
+        <v>967</v>
+      </c>
+      <c r="E324" s="10" t="s">
+        <v>968</v>
+      </c>
+      <c r="F324" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G324" s="17">
+        <v>98.28</v>
+      </c>
+      <c r="H324" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I324" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J324" s="11">
+        <v>0</v>
+      </c>
+      <c r="K324" s="14">
+        <f>G324*J324</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="325" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A325" s="19">
+        <v>319</v>
+      </c>
+      <c r="B325" s="8"/>
+      <c r="C325" s="9" t="s">
+        <v>969</v>
+      </c>
+      <c r="D325" s="10" t="s">
+        <v>970</v>
+      </c>
+      <c r="E325" s="10" t="s">
+        <v>971</v>
+      </c>
+      <c r="F325" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G325" s="17">
+        <v>98.28</v>
+      </c>
+      <c r="H325" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I325" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J325" s="11">
+        <v>0</v>
+      </c>
+      <c r="K325" s="14">
+        <f>G325*J325</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="326" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A326" s="19">
+        <v>320</v>
+      </c>
+      <c r="B326" s="8"/>
+      <c r="C326" s="9" t="s">
+        <v>972</v>
+      </c>
+      <c r="D326" s="10" t="s">
+        <v>973</v>
+      </c>
+      <c r="E326" s="10" t="s">
+        <v>974</v>
+      </c>
+      <c r="F326" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G326" s="17">
+        <v>98.28</v>
+      </c>
+      <c r="H326" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I326" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J326" s="11">
+        <v>0</v>
+      </c>
+      <c r="K326" s="14">
+        <f>G326*J326</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="327" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A327" s="19">
+        <v>321</v>
+      </c>
+      <c r="B327" s="8"/>
+      <c r="C327" s="9" t="s">
+        <v>975</v>
+      </c>
+      <c r="D327" s="10" t="s">
+        <v>976</v>
+      </c>
+      <c r="E327" s="10" t="s">
+        <v>977</v>
+      </c>
+      <c r="F327" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G327" s="17">
+        <v>9.56</v>
+      </c>
+      <c r="H327" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I327" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J327" s="11">
+        <v>0</v>
+      </c>
+      <c r="K327" s="14">
+        <f>G327*J327</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="328" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A328" s="19">
+        <v>322</v>
+      </c>
+      <c r="B328" s="8"/>
+      <c r="C328" s="9" t="s">
+        <v>978</v>
+      </c>
+      <c r="D328" s="10" t="s">
+        <v>979</v>
+      </c>
+      <c r="E328" s="10" t="s">
+        <v>980</v>
+      </c>
+      <c r="F328" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G328" s="17">
+        <v>9.56</v>
+      </c>
+      <c r="H328" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I328" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J328" s="11">
+        <v>0</v>
+      </c>
+      <c r="K328" s="14">
+        <f>G328*J328</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="329" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A329" s="19">
+        <v>323</v>
+      </c>
+      <c r="B329" s="8"/>
+      <c r="C329" s="9" t="s">
+        <v>981</v>
+      </c>
+      <c r="D329" s="10" t="s">
+        <v>982</v>
+      </c>
+      <c r="E329" s="10" t="s">
+        <v>983</v>
+      </c>
+      <c r="F329" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G329" s="17">
+        <v>116.03</v>
+      </c>
+      <c r="H329" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I329" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J329" s="11">
+        <v>0</v>
+      </c>
+      <c r="K329" s="14">
+        <f>G329*J329</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="330" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A330" s="19">
+        <v>324</v>
+      </c>
+      <c r="B330" s="8"/>
+      <c r="C330" s="9" t="s">
+        <v>984</v>
+      </c>
+      <c r="D330" s="10" t="s">
+        <v>985</v>
+      </c>
+      <c r="E330" s="10" t="s">
+        <v>986</v>
+      </c>
+      <c r="F330" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G330" s="17">
+        <v>116.03</v>
+      </c>
+      <c r="H330" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I330" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J330" s="11">
+        <v>0</v>
+      </c>
+      <c r="K330" s="14">
+        <f>G330*J330</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="331" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A331" s="19">
+        <v>325</v>
+      </c>
+      <c r="B331" s="8"/>
+      <c r="C331" s="9" t="s">
+        <v>987</v>
+      </c>
+      <c r="D331" s="10" t="s">
+        <v>988</v>
+      </c>
+      <c r="E331" s="10" t="s">
+        <v>989</v>
+      </c>
+      <c r="F331" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G331" s="17">
+        <v>614.25</v>
+      </c>
+      <c r="H331" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I331" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J331" s="11">
+        <v>0</v>
+      </c>
+      <c r="K331" s="14">
+        <f>G331*J331</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="332" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A332" s="19">
+        <v>326</v>
+      </c>
+      <c r="B332" s="8"/>
+      <c r="C332" s="9" t="s">
+        <v>990</v>
+      </c>
+      <c r="D332" s="10" t="s">
+        <v>991</v>
+      </c>
+      <c r="E332" s="10" t="s">
+        <v>992</v>
+      </c>
+      <c r="F332" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G332" s="17">
+        <v>853.13</v>
+      </c>
+      <c r="H332" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I332" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J332" s="11">
+        <v>0</v>
+      </c>
+      <c r="K332" s="14">
+        <f>G332*J332</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="333" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A333" s="19">
+        <v>327</v>
+      </c>
+      <c r="B333" s="8"/>
+      <c r="C333" s="9" t="s">
+        <v>993</v>
+      </c>
+      <c r="D333" s="10" t="s">
+        <v>994</v>
+      </c>
+      <c r="E333" s="10" t="s">
+        <v>995</v>
+      </c>
+      <c r="F333" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G333" s="17">
+        <v>832.65</v>
+      </c>
+      <c r="H333" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I333" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J333" s="11">
+        <v>0</v>
+      </c>
+      <c r="K333" s="14">
+        <f>G333*J333</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="334" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A334" s="19">
+        <v>328</v>
+      </c>
+      <c r="B334" s="8"/>
+      <c r="C334" s="9" t="s">
+        <v>996</v>
+      </c>
+      <c r="D334" s="10" t="s">
+        <v>997</v>
+      </c>
+      <c r="E334" s="10" t="s">
+        <v>998</v>
+      </c>
+      <c r="F334" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G334" s="17">
+        <v>662.03</v>
+      </c>
+      <c r="H334" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I334" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J334" s="11">
+        <v>0</v>
+      </c>
+      <c r="K334" s="14">
+        <f>G334*J334</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="335" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A335" s="19">
+        <v>329</v>
+      </c>
+      <c r="B335" s="8"/>
+      <c r="C335" s="9" t="s">
+        <v>999</v>
+      </c>
+      <c r="D335" s="10" t="s">
+        <v>1000</v>
+      </c>
+      <c r="E335" s="10" t="s">
+        <v>1001</v>
+      </c>
+      <c r="F335" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G335" s="17">
+        <v>614.25</v>
+      </c>
+      <c r="H335" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I335" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J335" s="11">
+        <v>0</v>
+      </c>
+      <c r="K335" s="14">
+        <f>G335*J335</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="336" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A336" s="19">
+        <v>330</v>
+      </c>
+      <c r="B336" s="8"/>
+      <c r="C336" s="9" t="s">
+        <v>1002</v>
+      </c>
+      <c r="D336" s="10" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E336" s="10" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F336" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G336" s="17">
+        <v>614.25</v>
+      </c>
+      <c r="H336" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I336" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J336" s="11">
+        <v>0</v>
+      </c>
+      <c r="K336" s="14">
+        <f>G336*J336</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="337" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A337" s="19">
+        <v>331</v>
+      </c>
+      <c r="B337" s="8"/>
+      <c r="C337" s="9" t="s">
+        <v>1005</v>
+      </c>
+      <c r="D337" s="10" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E337" s="10" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F337" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G337" s="17">
+        <v>887.25</v>
+      </c>
+      <c r="H337" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I337" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J337" s="11">
+        <v>0</v>
+      </c>
+      <c r="K337" s="14">
+        <f>G337*J337</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="338" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A338" s="19">
+        <v>332</v>
+      </c>
+      <c r="B338" s="8"/>
+      <c r="C338" s="9" t="s">
+        <v>1008</v>
+      </c>
+      <c r="D338" s="10" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E338" s="10" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F338" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G338" s="17">
+        <v>887.25</v>
+      </c>
+      <c r="H338" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I338" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J338" s="11">
+        <v>0</v>
+      </c>
+      <c r="K338" s="14">
+        <f>G338*J338</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="339" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A339" s="19">
+        <v>333</v>
+      </c>
+      <c r="B339" s="8"/>
+      <c r="C339" s="9" t="s">
+        <v>1011</v>
+      </c>
+      <c r="D339" s="10" t="s">
+        <v>1012</v>
+      </c>
+      <c r="E339" s="10" t="s">
+        <v>1013</v>
+      </c>
+      <c r="F339" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G339" s="17">
+        <v>887.25</v>
+      </c>
+      <c r="H339" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I339" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J339" s="11">
+        <v>0</v>
+      </c>
+      <c r="K339" s="14">
+        <f>G339*J339</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="340" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A340" s="19">
+        <v>334</v>
+      </c>
+      <c r="B340" s="8"/>
+      <c r="C340" s="9" t="s">
+        <v>1014</v>
+      </c>
+      <c r="D340" s="10" t="s">
+        <v>1015</v>
+      </c>
+      <c r="E340" s="10" t="s">
+        <v>1016</v>
+      </c>
+      <c r="F340" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G340" s="17">
+        <v>887.25</v>
+      </c>
+      <c r="H340" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I340" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J340" s="11">
+        <v>0</v>
+      </c>
+      <c r="K340" s="14">
+        <f>G340*J340</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="341" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A341" s="19">
+        <v>335</v>
+      </c>
+      <c r="B341" s="8"/>
+      <c r="C341" s="9" t="s">
+        <v>1017</v>
+      </c>
+      <c r="D341" s="10" t="s">
+        <v>1018</v>
+      </c>
+      <c r="E341" s="10" t="s">
+        <v>1019</v>
+      </c>
+      <c r="F341" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G341" s="17">
+        <v>784.88</v>
+      </c>
+      <c r="H341" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I341" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J341" s="11">
+        <v>0</v>
+      </c>
+      <c r="K341" s="14">
+        <f>G341*J341</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="342" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A342" s="19">
+        <v>336</v>
+      </c>
+      <c r="B342" s="8"/>
+      <c r="C342" s="9" t="s">
+        <v>1020</v>
+      </c>
+      <c r="D342" s="10" t="s">
+        <v>1021</v>
+      </c>
+      <c r="E342" s="10" t="s">
+        <v>1022</v>
+      </c>
+      <c r="F342" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G342" s="17">
+        <v>784.88</v>
+      </c>
+      <c r="H342" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I342" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J342" s="11">
+        <v>0</v>
+      </c>
+      <c r="K342" s="14">
+        <f>G342*J342</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="343" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A343" s="19">
+        <v>337</v>
+      </c>
+      <c r="B343" s="8"/>
+      <c r="C343" s="9" t="s">
+        <v>1023</v>
+      </c>
+      <c r="D343" s="10" t="s">
+        <v>1024</v>
+      </c>
+      <c r="E343" s="10" t="s">
+        <v>1025</v>
+      </c>
+      <c r="F343" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G343" s="17">
+        <v>306.44</v>
+      </c>
+      <c r="H343" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I343" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J343" s="11">
+        <v>0</v>
+      </c>
+      <c r="K343" s="14">
+        <f>G343*J343</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="344" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A344" s="19">
+        <v>338</v>
+      </c>
+      <c r="B344" s="8"/>
+      <c r="C344" s="9" t="s">
+        <v>1026</v>
+      </c>
+      <c r="D344" s="10" t="s">
+        <v>1027</v>
+      </c>
+      <c r="E344" s="10" t="s">
+        <v>1028</v>
+      </c>
+      <c r="F344" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G344" s="17">
+        <v>47.09</v>
+      </c>
+      <c r="H344" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I344" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J344" s="11">
+        <v>0</v>
+      </c>
+      <c r="K344" s="14">
+        <f>G344*J344</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="345" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A345" s="19">
+        <v>339</v>
+      </c>
+      <c r="B345" s="8"/>
+      <c r="C345" s="9" t="s">
+        <v>1029</v>
+      </c>
+      <c r="D345" s="10" t="s">
+        <v>1030</v>
+      </c>
+      <c r="E345" s="10" t="s">
+        <v>1031</v>
+      </c>
+      <c r="F345" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G345" s="17">
+        <v>53.92</v>
+      </c>
+      <c r="H345" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I345" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J345" s="11">
+        <v>0</v>
+      </c>
+      <c r="K345" s="14">
+        <f>G345*J345</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="346" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A346" s="19">
+        <v>340</v>
+      </c>
+      <c r="B346" s="8"/>
+      <c r="C346" s="9" t="s">
+        <v>1032</v>
+      </c>
+      <c r="D346" s="10" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E346" s="10" t="s">
+        <v>1034</v>
+      </c>
+      <c r="F346" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G346" s="17">
+        <v>44.36</v>
+      </c>
+      <c r="H346" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I346" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J346" s="11">
+        <v>0</v>
+      </c>
+      <c r="K346" s="14">
+        <f>G346*J346</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="347" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A347" s="19">
+        <v>341</v>
+      </c>
+      <c r="B347" s="8"/>
+      <c r="C347" s="9" t="s">
+        <v>1035</v>
+      </c>
+      <c r="D347" s="10" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E347" s="10" t="s">
+        <v>1037</v>
+      </c>
+      <c r="F347" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G347" s="17">
+        <v>44.36</v>
+      </c>
+      <c r="H347" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I347" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J347" s="11">
+        <v>0</v>
+      </c>
+      <c r="K347" s="14">
+        <f>G347*J347</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="348" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A348" s="19">
+        <v>342</v>
+      </c>
+      <c r="B348" s="8"/>
+      <c r="C348" s="9" t="s">
+        <v>1038</v>
+      </c>
+      <c r="D348" s="10" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E348" s="10" t="s">
+        <v>1040</v>
+      </c>
+      <c r="F348" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G348" s="17">
+        <v>44.36</v>
+      </c>
+      <c r="H348" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I348" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J348" s="11">
+        <v>0</v>
+      </c>
+      <c r="K348" s="14">
+        <f>G348*J348</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="349" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A349" s="19">
+        <v>343</v>
+      </c>
+      <c r="B349" s="8"/>
+      <c r="C349" s="9" t="s">
+        <v>1041</v>
+      </c>
+      <c r="D349" s="10" t="s">
+        <v>1042</v>
+      </c>
+      <c r="E349" s="10" t="s">
+        <v>1043</v>
+      </c>
+      <c r="F349" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G349" s="17">
+        <v>44.36</v>
+      </c>
+      <c r="H349" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I349" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J349" s="11">
+        <v>0</v>
+      </c>
+      <c r="K349" s="14">
+        <f>G349*J349</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="350" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A350" s="19">
+        <v>344</v>
+      </c>
+      <c r="B350" s="8"/>
+      <c r="C350" s="9" t="s">
+        <v>1044</v>
+      </c>
+      <c r="D350" s="10" t="s">
+        <v>1045</v>
+      </c>
+      <c r="E350" s="10" t="s">
+        <v>1046</v>
+      </c>
+      <c r="F350" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G350" s="17">
+        <v>44.36</v>
+      </c>
+      <c r="H350" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I350" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J350" s="11">
+        <v>0</v>
+      </c>
+      <c r="K350" s="14">
+        <f>G350*J350</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="351" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A351" s="19">
+        <v>345</v>
+      </c>
+      <c r="B351" s="8"/>
+      <c r="C351" s="9" t="s">
+        <v>1047</v>
+      </c>
+      <c r="D351" s="10" t="s">
+        <v>1048</v>
+      </c>
+      <c r="E351" s="10" t="s">
+        <v>1049</v>
+      </c>
+      <c r="F351" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G351" s="17">
+        <v>853.13</v>
+      </c>
+      <c r="H351" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I351" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J351" s="11">
+        <v>0</v>
+      </c>
+      <c r="K351" s="14">
+        <f>G351*J351</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="352" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A352" s="19">
+        <v>346</v>
+      </c>
+      <c r="B352" s="8"/>
+      <c r="C352" s="9" t="s">
+        <v>1050</v>
+      </c>
+      <c r="D352" s="10" t="s">
+        <v>1051</v>
+      </c>
+      <c r="E352" s="10" t="s">
+        <v>1052</v>
+      </c>
+      <c r="F352" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G352" s="17">
+        <v>24.57</v>
+      </c>
+      <c r="H352" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I352" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J352" s="11">
+        <v>0</v>
+      </c>
+      <c r="K352" s="14">
+        <f>G352*J352</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="353" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A353" s="19">
+        <v>347</v>
+      </c>
+      <c r="B353" s="8"/>
+      <c r="C353" s="9" t="s">
+        <v>1053</v>
+      </c>
+      <c r="D353" s="10" t="s">
+        <v>1054</v>
+      </c>
+      <c r="E353" s="10" t="s">
+        <v>1055</v>
+      </c>
+      <c r="F353" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G353" s="17">
+        <v>361.73</v>
+      </c>
+      <c r="H353" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I353" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J353" s="11">
+        <v>0</v>
+      </c>
+      <c r="K353" s="14">
+        <f>G353*J353</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="354" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A354" s="19">
+        <v>348</v>
+      </c>
+      <c r="B354" s="8"/>
+      <c r="C354" s="9" t="s">
+        <v>1056</v>
+      </c>
+      <c r="D354" s="10" t="s">
+        <v>1057</v>
+      </c>
+      <c r="E354" s="10" t="s">
+        <v>1058</v>
+      </c>
+      <c r="F354" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G354" s="17">
+        <v>361.73</v>
+      </c>
+      <c r="H354" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I354" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J354" s="11">
+        <v>0</v>
+      </c>
+      <c r="K354" s="14">
+        <f>G354*J354</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="355" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A355" s="19">
+        <v>349</v>
+      </c>
+      <c r="B355" s="8"/>
+      <c r="C355" s="9" t="s">
+        <v>1059</v>
+      </c>
+      <c r="D355" s="10" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="10" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G355" s="17">
+        <v>320.78</v>
+      </c>
+      <c r="H355" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I355" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J355" s="11">
+        <v>0</v>
+      </c>
+      <c r="K355" s="14">
+        <f>G355*J355</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="356" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A356" s="19">
+        <v>350</v>
+      </c>
+      <c r="B356" s="8"/>
+      <c r="C356" s="9" t="s">
+        <v>1062</v>
+      </c>
+      <c r="D356" s="10" t="s">
+        <v>1063</v>
+      </c>
+      <c r="E356" s="10" t="s">
+        <v>1064</v>
+      </c>
+      <c r="F356" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G356" s="17">
+        <v>320.78</v>
+      </c>
+      <c r="H356" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I356" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J356" s="11">
+        <v>0</v>
+      </c>
+      <c r="K356" s="14">
+        <f>G356*J356</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="357" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A357" s="19">
+        <v>351</v>
+      </c>
+      <c r="B357" s="8"/>
+      <c r="C357" s="9" t="s">
+        <v>1065</v>
+      </c>
+      <c r="D357" s="10" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="10" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G357" s="17">
+        <v>252.53</v>
+      </c>
+      <c r="H357" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I357" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J357" s="11">
+        <v>0</v>
+      </c>
+      <c r="K357" s="14">
+        <f>G357*J357</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="358" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A358" s="19">
+        <v>352</v>
+      </c>
+      <c r="B358" s="8"/>
+      <c r="C358" s="9" t="s">
+        <v>1068</v>
+      </c>
+      <c r="D358" s="10" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="10" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G358" s="17">
+        <v>204.75</v>
+      </c>
+      <c r="H358" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I358" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J358" s="11">
+        <v>0</v>
+      </c>
+      <c r="K358" s="14">
+        <f>G358*J358</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="359" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A359" s="19">
+        <v>353</v>
+      </c>
+      <c r="B359" s="8"/>
+      <c r="C359" s="9" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D359" s="10" t="s">
+        <v>1072</v>
+      </c>
+      <c r="E359" s="10" t="s">
+        <v>1073</v>
+      </c>
+      <c r="F359" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G359" s="17">
+        <v>204.75</v>
+      </c>
+      <c r="H359" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I359" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J359" s="11">
+        <v>0</v>
+      </c>
+      <c r="K359" s="14">
+        <f>G359*J359</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="360" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A360" s="19">
+        <v>354</v>
+      </c>
+      <c r="B360" s="8"/>
+      <c r="C360" s="9" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D360" s="10" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E360" s="10" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F360" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G360" s="17">
+        <v>1569.75</v>
+      </c>
+      <c r="H360" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I360" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J360" s="11">
+        <v>0</v>
+      </c>
+      <c r="K360" s="14">
+        <f>G360*J360</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="361" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A361" s="19">
+        <v>355</v>
+      </c>
+      <c r="B361" s="8"/>
+      <c r="C361" s="9" t="s">
+        <v>1077</v>
+      </c>
+      <c r="D361" s="10" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="10" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G361" s="17">
+        <v>31.4</v>
+      </c>
+      <c r="H361" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I361" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J361" s="11">
+        <v>0</v>
+      </c>
+      <c r="K361" s="14">
+        <f>G361*J361</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="362" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A362" s="19">
+        <v>356</v>
+      </c>
+      <c r="B362" s="8"/>
+      <c r="C362" s="9" t="s">
+        <v>1080</v>
+      </c>
+      <c r="D362" s="10" t="s">
+        <v>1081</v>
+      </c>
+      <c r="E362" s="10" t="s">
+        <v>1082</v>
+      </c>
+      <c r="F362" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G362" s="17">
+        <v>47.09</v>
+      </c>
+      <c r="H362" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I362" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J362" s="11">
+        <v>0</v>
+      </c>
+      <c r="K362" s="14">
+        <f>G362*J362</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="363" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A363" s="19">
+        <v>357</v>
+      </c>
+      <c r="B363" s="8"/>
+      <c r="C363" s="9" t="s">
+        <v>1083</v>
+      </c>
+      <c r="D363" s="10" t="s">
+        <v>1084</v>
+      </c>
+      <c r="E363" s="10" t="s">
+        <v>1085</v>
+      </c>
+      <c r="F363" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G363" s="17">
+        <v>62.79</v>
+      </c>
+      <c r="H363" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I363" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J363" s="11">
+        <v>0</v>
+      </c>
+      <c r="K363" s="14">
+        <f>G363*J363</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="364" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A364" s="19">
+        <v>358</v>
+      </c>
+      <c r="B364" s="8"/>
+      <c r="C364" s="9" t="s">
+        <v>1086</v>
+      </c>
+      <c r="D364" s="10" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E364" s="10" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F364" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G364" s="17">
+        <v>31.4</v>
+      </c>
+      <c r="H364" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I364" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J364" s="11">
+        <v>0</v>
+      </c>
+      <c r="K364" s="14">
+        <f>G364*J364</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="365" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A365" s="19">
+        <v>359</v>
+      </c>
+      <c r="B365" s="8"/>
+      <c r="C365" s="9" t="s">
+        <v>1089</v>
+      </c>
+      <c r="D365" s="10" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E365" s="10" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F365" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G365" s="17">
+        <v>47.09</v>
+      </c>
+      <c r="H365" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I365" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J365" s="11">
+        <v>0</v>
+      </c>
+      <c r="K365" s="14">
+        <f>G365*J365</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="366" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A366" s="19">
+        <v>360</v>
+      </c>
+      <c r="B366" s="8"/>
+      <c r="C366" s="9" t="s">
+        <v>1092</v>
+      </c>
+      <c r="D366" s="10" t="s">
+        <v>1093</v>
+      </c>
+      <c r="E366" s="10" t="s">
+        <v>1094</v>
+      </c>
+      <c r="F366" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G366" s="17">
+        <v>62.79</v>
+      </c>
+      <c r="H366" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I366" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J366" s="11">
+        <v>0</v>
+      </c>
+      <c r="K366" s="14">
+        <f>G366*J366</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="367" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A367" s="19">
+        <v>361</v>
+      </c>
+      <c r="B367" s="8"/>
+      <c r="C367" s="9" t="s">
+        <v>1095</v>
+      </c>
+      <c r="D367" s="10" t="s">
+        <v>1096</v>
+      </c>
+      <c r="E367" s="10" t="s">
+        <v>1097</v>
+      </c>
+      <c r="F367" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G367" s="17">
+        <v>31.4</v>
+      </c>
+      <c r="H367" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I367" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J367" s="11">
+        <v>0</v>
+      </c>
+      <c r="K367" s="14">
+        <f>G367*J367</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="368" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A368" s="19">
+        <v>362</v>
+      </c>
+      <c r="B368" s="8"/>
+      <c r="C368" s="9" t="s">
+        <v>1098</v>
+      </c>
+      <c r="D368" s="10" t="s">
+        <v>1099</v>
+      </c>
+      <c r="E368" s="10" t="s">
+        <v>1100</v>
+      </c>
+      <c r="F368" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G368" s="17">
+        <v>47.09</v>
+      </c>
+      <c r="H368" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I368" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J368" s="11">
+        <v>0</v>
+      </c>
+      <c r="K368" s="14">
+        <f>G368*J368</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="369" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A369" s="19">
+        <v>363</v>
+      </c>
+      <c r="B369" s="8"/>
+      <c r="C369" s="9" t="s">
+        <v>1101</v>
+      </c>
+      <c r="D369" s="10" t="s">
+        <v>1102</v>
+      </c>
+      <c r="E369" s="10" t="s">
+        <v>1103</v>
+      </c>
+      <c r="F369" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G369" s="17">
+        <v>51.87</v>
+      </c>
+      <c r="H369" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I369" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J369" s="11">
+        <v>0</v>
+      </c>
+      <c r="K369" s="14">
+        <f>G369*J369</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="370" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A370" s="19">
+        <v>364</v>
+      </c>
+      <c r="B370" s="8"/>
+      <c r="C370" s="9" t="s">
+        <v>1104</v>
+      </c>
+      <c r="D370" s="10" t="s">
+        <v>1105</v>
+      </c>
+      <c r="E370" s="10" t="s">
+        <v>1106</v>
+      </c>
+      <c r="F370" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G370" s="17">
+        <v>33.44</v>
+      </c>
+      <c r="H370" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I370" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J370" s="11">
+        <v>0</v>
+      </c>
+      <c r="K370" s="14">
+        <f>G370*J370</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="371" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A371" s="19">
+        <v>365</v>
+      </c>
+      <c r="B371" s="8"/>
+      <c r="C371" s="9" t="s">
+        <v>1107</v>
+      </c>
+      <c r="D371" s="10" t="s">
+        <v>1108</v>
+      </c>
+      <c r="E371" s="10" t="s">
+        <v>1109</v>
+      </c>
+      <c r="F371" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G371" s="17">
+        <v>24.57</v>
+      </c>
+      <c r="H371" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I371" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J371" s="11">
+        <v>0</v>
+      </c>
+      <c r="K371" s="14">
+        <f>G371*J371</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="372" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A372" s="19">
+        <v>366</v>
+      </c>
+      <c r="B372" s="8"/>
+      <c r="C372" s="9" t="s">
+        <v>1110</v>
+      </c>
+      <c r="D372" s="10" t="s">
+        <v>1111</v>
+      </c>
+      <c r="E372" s="10" t="s">
+        <v>1112</v>
+      </c>
+      <c r="F372" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G372" s="17">
+        <v>24.57</v>
+      </c>
+      <c r="H372" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I372" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J372" s="11">
+        <v>0</v>
+      </c>
+      <c r="K372" s="14">
+        <f>G372*J372</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="373" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A373" s="19">
+        <v>367</v>
+      </c>
+      <c r="B373" s="8"/>
+      <c r="C373" s="9" t="s">
+        <v>1113</v>
+      </c>
+      <c r="D373" s="10" t="s">
+        <v>1114</v>
+      </c>
+      <c r="E373" s="10" t="s">
+        <v>1115</v>
+      </c>
+      <c r="F373" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G373" s="17">
+        <v>33.44</v>
+      </c>
+      <c r="H373" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I373" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J373" s="11">
+        <v>0</v>
+      </c>
+      <c r="K373" s="14">
+        <f>G373*J373</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="374" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A374" s="19">
+        <v>368</v>
+      </c>
+      <c r="B374" s="8"/>
+      <c r="C374" s="9" t="s">
+        <v>1116</v>
+      </c>
+      <c r="D374" s="10" t="s">
+        <v>1117</v>
+      </c>
+      <c r="E374" s="10" t="s">
+        <v>1118</v>
+      </c>
+      <c r="F374" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G374" s="17">
+        <v>23.21</v>
+      </c>
+      <c r="H374" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I374" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J374" s="11">
+        <v>0</v>
+      </c>
+      <c r="K374" s="14">
+        <f>G374*J374</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="375" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A375" s="19">
+        <v>369</v>
+      </c>
+      <c r="B375" s="8"/>
+      <c r="C375" s="9" t="s">
+        <v>1119</v>
+      </c>
+      <c r="D375" s="10" t="s">
+        <v>1120</v>
+      </c>
+      <c r="E375" s="10" t="s">
+        <v>1121</v>
+      </c>
+      <c r="F375" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G375" s="17">
+        <v>47.09</v>
+      </c>
+      <c r="H375" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I375" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J375" s="11">
+        <v>0</v>
+      </c>
+      <c r="K375" s="14">
+        <f>G375*J375</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="376" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A376" s="19">
+        <v>370</v>
+      </c>
+      <c r="B376" s="8"/>
+      <c r="C376" s="9" t="s">
+        <v>1122</v>
+      </c>
+      <c r="D376" s="10" t="s">
+        <v>1123</v>
+      </c>
+      <c r="E376" s="10" t="s">
+        <v>1124</v>
+      </c>
+      <c r="F376" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G376" s="17">
+        <v>23.89</v>
+      </c>
+      <c r="H376" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I376" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J376" s="11">
+        <v>0</v>
+      </c>
+      <c r="K376" s="14">
+        <f>G376*J376</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="377" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A377" s="19">
+        <v>371</v>
+      </c>
+      <c r="B377" s="8"/>
+      <c r="C377" s="9" t="s">
+        <v>1125</v>
+      </c>
+      <c r="D377" s="10" t="s">
+        <v>1126</v>
+      </c>
+      <c r="E377" s="10" t="s">
+        <v>1127</v>
+      </c>
+      <c r="F377" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G377" s="17">
+        <v>36.17</v>
+      </c>
+      <c r="H377" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I377" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J377" s="11">
+        <v>0</v>
+      </c>
+      <c r="K377" s="14">
+        <f>G377*J377</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="378" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A378" s="19">
+        <v>372</v>
+      </c>
+      <c r="B378" s="8"/>
+      <c r="C378" s="9" t="s">
+        <v>1128</v>
+      </c>
+      <c r="D378" s="10" t="s">
+        <v>1129</v>
+      </c>
+      <c r="E378" s="10" t="s">
+        <v>1130</v>
+      </c>
+      <c r="F378" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G378" s="17">
+        <v>47.09</v>
+      </c>
+      <c r="H378" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I378" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J378" s="11">
+        <v>0</v>
+      </c>
+      <c r="K378" s="14">
+        <f>G378*J378</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="379" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A379" s="19">
+        <v>373</v>
+      </c>
+      <c r="B379" s="8"/>
+      <c r="C379" s="9" t="s">
+        <v>1131</v>
+      </c>
+      <c r="D379" s="10" t="s">
+        <v>1132</v>
+      </c>
+      <c r="E379" s="10" t="s">
+        <v>1133</v>
+      </c>
+      <c r="F379" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G379" s="17">
+        <v>73.03</v>
+      </c>
+      <c r="H379" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I379" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J379" s="11">
+        <v>0</v>
+      </c>
+      <c r="K379" s="14">
+        <f>G379*J379</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="380" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A380" s="19">
+        <v>374</v>
+      </c>
+      <c r="B380" s="8"/>
+      <c r="C380" s="9" t="s">
+        <v>1134</v>
+      </c>
+      <c r="D380" s="10" t="s">
+        <v>1135</v>
+      </c>
+      <c r="E380" s="10" t="s">
+        <v>1136</v>
+      </c>
+      <c r="F380" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G380" s="17">
+        <v>122.17</v>
+      </c>
+      <c r="H380" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I380" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J380" s="11">
+        <v>0</v>
+      </c>
+      <c r="K380" s="14">
+        <f>G380*J380</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="381" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A381" s="19">
+        <v>375</v>
+      </c>
+      <c r="B381" s="8"/>
+      <c r="C381" s="9" t="s">
+        <v>1137</v>
+      </c>
+      <c r="D381" s="10" t="s">
+        <v>1138</v>
+      </c>
+      <c r="E381" s="10" t="s">
+        <v>1139</v>
+      </c>
+      <c r="F381" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G381" s="17">
+        <v>35.49</v>
+      </c>
+      <c r="H381" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I381" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J381" s="11">
+        <v>0</v>
+      </c>
+      <c r="K381" s="14">
+        <f>G381*J381</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="382" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A382" s="19">
+        <v>376</v>
+      </c>
+      <c r="B382" s="8"/>
+      <c r="C382" s="9" t="s">
+        <v>1140</v>
+      </c>
+      <c r="D382" s="10" t="s">
+        <v>1141</v>
+      </c>
+      <c r="E382" s="10" t="s">
+        <v>1142</v>
+      </c>
+      <c r="F382" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G382" s="17">
+        <v>33.44</v>
+      </c>
+      <c r="H382" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I382" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J382" s="11">
+        <v>0</v>
+      </c>
+      <c r="K382" s="14">
+        <f>G382*J382</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="383" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A383" s="19">
+        <v>377</v>
+      </c>
+      <c r="B383" s="8"/>
+      <c r="C383" s="9" t="s">
+        <v>1143</v>
+      </c>
+      <c r="D383" s="10" t="s">
+        <v>1144</v>
+      </c>
+      <c r="E383" s="10" t="s">
+        <v>1145</v>
+      </c>
+      <c r="F383" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G383" s="17">
+        <v>68.25</v>
+      </c>
+      <c r="H383" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I383" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J383" s="11">
+        <v>0</v>
+      </c>
+      <c r="K383" s="14">
+        <f>G383*J383</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="384" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A384" s="19">
+        <v>378</v>
+      </c>
+      <c r="B384" s="8"/>
+      <c r="C384" s="9" t="s">
+        <v>1146</v>
+      </c>
+      <c r="D384" s="10" t="s">
+        <v>1147</v>
+      </c>
+      <c r="E384" s="10" t="s">
+        <v>1148</v>
+      </c>
+      <c r="F384" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G384" s="17">
+        <v>36.17</v>
+      </c>
+      <c r="H384" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I384" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J384" s="11">
+        <v>0</v>
+      </c>
+      <c r="K384" s="14">
+        <f>G384*J384</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="385" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A385" s="19">
+        <v>379</v>
+      </c>
+      <c r="B385" s="8"/>
+      <c r="C385" s="9" t="s">
+        <v>1149</v>
+      </c>
+      <c r="D385" s="10" t="s">
+        <v>1150</v>
+      </c>
+      <c r="E385" s="10" t="s">
+        <v>1151</v>
+      </c>
+      <c r="F385" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G385" s="17">
+        <v>41.63</v>
+      </c>
+      <c r="H385" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I385" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J385" s="11">
+        <v>0</v>
+      </c>
+      <c r="K385" s="14">
+        <f>G385*J385</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="386" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A386" s="19">
+        <v>380</v>
+      </c>
+      <c r="B386" s="8"/>
+      <c r="C386" s="9" t="s">
+        <v>1152</v>
+      </c>
+      <c r="D386" s="10" t="s">
+        <v>1153</v>
+      </c>
+      <c r="E386" s="10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="F386" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G386" s="17">
+        <v>23.21</v>
+      </c>
+      <c r="H386" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I386" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J386" s="11">
+        <v>0</v>
+      </c>
+      <c r="K386" s="14">
+        <f>G386*J386</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="387" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A387" s="19">
+        <v>381</v>
+      </c>
+      <c r="B387" s="8"/>
+      <c r="C387" s="9" t="s">
+        <v>1155</v>
+      </c>
+      <c r="D387" s="10" t="s">
+        <v>1156</v>
+      </c>
+      <c r="E387" s="10" t="s">
+        <v>1157</v>
+      </c>
+      <c r="F387" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G387" s="17">
+        <v>41.63</v>
+      </c>
+      <c r="H387" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I387" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J387" s="11">
+        <v>0</v>
+      </c>
+      <c r="K387" s="14">
+        <f>G387*J387</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="388" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A388" s="19">
+        <v>382</v>
+      </c>
+      <c r="B388" s="8"/>
+      <c r="C388" s="9" t="s">
+        <v>1158</v>
+      </c>
+      <c r="D388" s="10" t="s">
+        <v>1159</v>
+      </c>
+      <c r="E388" s="10" t="s">
+        <v>1160</v>
+      </c>
+      <c r="F388" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G388" s="17">
+        <v>47.09</v>
+      </c>
+      <c r="H388" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I388" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J388" s="11">
+        <v>0</v>
+      </c>
+      <c r="K388" s="14">
+        <f>G388*J388</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="389" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A389" s="19">
+        <v>383</v>
+      </c>
+      <c r="B389" s="8"/>
+      <c r="C389" s="9" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D389" s="10" t="s">
+        <v>1162</v>
+      </c>
+      <c r="E389" s="10" t="s">
+        <v>1163</v>
+      </c>
+      <c r="F389" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G389" s="17">
+        <v>88.73</v>
+      </c>
+      <c r="H389" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I389" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J389" s="11">
+        <v>0</v>
+      </c>
+      <c r="K389" s="14">
+        <f>G389*J389</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="390" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A390" s="19">
+        <v>384</v>
+      </c>
+      <c r="B390" s="8"/>
+      <c r="C390" s="9" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D390" s="10" t="s">
+        <v>1165</v>
+      </c>
+      <c r="E390" s="10" t="s">
+        <v>1166</v>
+      </c>
+      <c r="F390" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G390" s="17">
+        <v>62.79</v>
+      </c>
+      <c r="H390" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I390" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J390" s="11">
+        <v>0</v>
+      </c>
+      <c r="K390" s="14">
+        <f>G390*J390</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="391" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A391" s="19">
+        <v>385</v>
+      </c>
+      <c r="B391" s="8"/>
+      <c r="C391" s="9" t="s">
+        <v>1167</v>
+      </c>
+      <c r="D391" s="10" t="s">
+        <v>1168</v>
+      </c>
+      <c r="E391" s="10" t="s">
+        <v>1169</v>
+      </c>
+      <c r="F391" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G391" s="17">
+        <v>104.42</v>
+      </c>
+      <c r="H391" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I391" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J391" s="11">
+        <v>0</v>
+      </c>
+      <c r="K391" s="14">
+        <f>G391*J391</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="392" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A392" s="19">
+        <v>386</v>
+      </c>
+      <c r="B392" s="8"/>
+      <c r="C392" s="9" t="s">
+        <v>1170</v>
+      </c>
+      <c r="D392" s="10" t="s">
+        <v>1171</v>
+      </c>
+      <c r="E392" s="10" t="s">
+        <v>1172</v>
+      </c>
+      <c r="F392" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G392" s="17">
+        <v>125.58</v>
+      </c>
+      <c r="H392" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I392" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J392" s="11">
+        <v>0</v>
+      </c>
+      <c r="K392" s="14">
+        <f>G392*J392</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="393" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A393" s="19">
+        <v>387</v>
+      </c>
+      <c r="B393" s="8"/>
+      <c r="C393" s="9" t="s">
+        <v>1173</v>
+      </c>
+      <c r="D393" s="10" t="s">
+        <v>1174</v>
+      </c>
+      <c r="E393" s="10" t="s">
+        <v>1175</v>
+      </c>
+      <c r="F393" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G393" s="17">
+        <v>23.21</v>
+      </c>
+      <c r="H393" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I393" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J393" s="11">
+        <v>0</v>
+      </c>
+      <c r="K393" s="14">
+        <f>G393*J393</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="394" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A394" s="19">
+        <v>388</v>
+      </c>
+      <c r="B394" s="8"/>
+      <c r="C394" s="9" t="s">
+        <v>1176</v>
+      </c>
+      <c r="D394" s="10" t="s">
+        <v>1177</v>
+      </c>
+      <c r="E394" s="10" t="s">
+        <v>1178</v>
+      </c>
+      <c r="F394" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G394" s="17">
+        <v>24.57</v>
+      </c>
+      <c r="H394" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I394" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J394" s="11">
+        <v>0</v>
+      </c>
+      <c r="K394" s="14">
+        <f>G394*J394</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="395" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A395" s="19">
+        <v>389</v>
+      </c>
+      <c r="B395" s="8"/>
+      <c r="C395" s="9" t="s">
+        <v>1179</v>
+      </c>
+      <c r="D395" s="10" t="s">
+        <v>1180</v>
+      </c>
+      <c r="E395" s="10" t="s">
+        <v>1181</v>
+      </c>
+      <c r="F395" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G395" s="17">
+        <v>31.4</v>
+      </c>
+      <c r="H395" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I395" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J395" s="11">
+        <v>0</v>
+      </c>
+      <c r="K395" s="14">
+        <f>G395*J395</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="396" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A396" s="19">
+        <v>390</v>
+      </c>
+      <c r="B396" s="8"/>
+      <c r="C396" s="9" t="s">
+        <v>1182</v>
+      </c>
+      <c r="D396" s="10" t="s">
+        <v>1183</v>
+      </c>
+      <c r="E396" s="10" t="s">
+        <v>1184</v>
+      </c>
+      <c r="F396" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G396" s="17">
+        <v>41.63</v>
+      </c>
+      <c r="H396" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I396" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J396" s="11">
+        <v>0</v>
+      </c>
+      <c r="K396" s="14">
+        <f>G396*J396</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="397" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A397" s="19">
+        <v>391</v>
+      </c>
+      <c r="B397" s="8"/>
+      <c r="C397" s="9" t="s">
+        <v>1185</v>
+      </c>
+      <c r="D397" s="10" t="s">
+        <v>1186</v>
+      </c>
+      <c r="E397" s="10" t="s">
+        <v>1187</v>
+      </c>
+      <c r="F397" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G397" s="17">
+        <v>47.09</v>
+      </c>
+      <c r="H397" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I397" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J397" s="11">
+        <v>0</v>
+      </c>
+      <c r="K397" s="14">
+        <f>G397*J397</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="398" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A398" s="19">
+        <v>392</v>
+      </c>
+      <c r="B398" s="8"/>
+      <c r="C398" s="9" t="s">
+        <v>1188</v>
+      </c>
+      <c r="D398" s="10" t="s">
+        <v>1189</v>
+      </c>
+      <c r="E398" s="10" t="s">
+        <v>1190</v>
+      </c>
+      <c r="F398" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G398" s="17">
+        <v>88.73</v>
+      </c>
+      <c r="H398" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I398" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J398" s="11">
+        <v>0</v>
+      </c>
+      <c r="K398" s="14">
+        <f>G398*J398</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="399" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A399" s="19">
+        <v>393</v>
+      </c>
+      <c r="B399" s="8"/>
+      <c r="C399" s="9" t="s">
+        <v>1191</v>
+      </c>
+      <c r="D399" s="10" t="s">
+        <v>1192</v>
+      </c>
+      <c r="E399" s="10" t="s">
+        <v>1193</v>
+      </c>
+      <c r="F399" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G399" s="17">
+        <v>62.79</v>
+      </c>
+      <c r="H399" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I399" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J399" s="11">
+        <v>0</v>
+      </c>
+      <c r="K399" s="14">
+        <f>G399*J399</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="400" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A400" s="19">
+        <v>394</v>
+      </c>
+      <c r="B400" s="8"/>
+      <c r="C400" s="9" t="s">
+        <v>1194</v>
+      </c>
+      <c r="D400" s="10" t="s">
+        <v>1195</v>
+      </c>
+      <c r="E400" s="10" t="s">
+        <v>1196</v>
+      </c>
+      <c r="F400" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G400" s="17">
+        <v>104.42</v>
+      </c>
+      <c r="H400" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I400" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J400" s="11">
+        <v>0</v>
+      </c>
+      <c r="K400" s="14">
+        <f>G400*J400</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="401" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A401" s="19">
+        <v>395</v>
+      </c>
+      <c r="B401" s="8"/>
+      <c r="C401" s="9" t="s">
+        <v>1197</v>
+      </c>
+      <c r="D401" s="10" t="s">
+        <v>1198</v>
+      </c>
+      <c r="E401" s="10" t="s">
+        <v>1199</v>
+      </c>
+      <c r="F401" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G401" s="17">
+        <v>125.58</v>
+      </c>
+      <c r="H401" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I401" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J401" s="11">
+        <v>0</v>
+      </c>
+      <c r="K401" s="14">
+        <f>G401*J401</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="402" spans="1:11">
+      <c r="I402" s="7" t="s">
+        <v>1200</v>
+      </c>
+      <c r="J402" s="20">
+        <f>SUM(J5:J401)</f>
+        <v>0</v>
+      </c>
+      <c r="K402" s="20">
+        <f>SUM(K5:K401)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:G1"/>
     <mergeCell ref="A5:K5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="E7" r:id="rId_hyperlink_1"/>
     <hyperlink ref="E8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="E9" r:id="rId_hyperlink_3"/>
     <hyperlink ref="E10" r:id="rId_hyperlink_4"/>
     <hyperlink ref="E11" r:id="rId_hyperlink_5"/>
     <hyperlink ref="E12" r:id="rId_hyperlink_6"/>
     <hyperlink ref="E13" r:id="rId_hyperlink_7"/>
     <hyperlink ref="E14" r:id="rId_hyperlink_8"/>
     <hyperlink ref="E15" r:id="rId_hyperlink_9"/>
     <hyperlink ref="E16" r:id="rId_hyperlink_10"/>
     <hyperlink ref="E17" r:id="rId_hyperlink_11"/>
     <hyperlink ref="E18" r:id="rId_hyperlink_12"/>
     <hyperlink ref="E19" r:id="rId_hyperlink_13"/>
     <hyperlink ref="E20" r:id="rId_hyperlink_14"/>
     <hyperlink ref="E21" r:id="rId_hyperlink_15"/>
@@ -14618,50 +29656,256 @@
     <hyperlink ref="E171" r:id="rId_hyperlink_165"/>
     <hyperlink ref="E172" r:id="rId_hyperlink_166"/>
     <hyperlink ref="E173" r:id="rId_hyperlink_167"/>
     <hyperlink ref="E174" r:id="rId_hyperlink_168"/>
     <hyperlink ref="E175" r:id="rId_hyperlink_169"/>
     <hyperlink ref="E176" r:id="rId_hyperlink_170"/>
     <hyperlink ref="E177" r:id="rId_hyperlink_171"/>
     <hyperlink ref="E178" r:id="rId_hyperlink_172"/>
     <hyperlink ref="E179" r:id="rId_hyperlink_173"/>
     <hyperlink ref="E180" r:id="rId_hyperlink_174"/>
     <hyperlink ref="E181" r:id="rId_hyperlink_175"/>
     <hyperlink ref="E182" r:id="rId_hyperlink_176"/>
     <hyperlink ref="E183" r:id="rId_hyperlink_177"/>
     <hyperlink ref="E184" r:id="rId_hyperlink_178"/>
     <hyperlink ref="E185" r:id="rId_hyperlink_179"/>
     <hyperlink ref="E186" r:id="rId_hyperlink_180"/>
     <hyperlink ref="E187" r:id="rId_hyperlink_181"/>
     <hyperlink ref="E188" r:id="rId_hyperlink_182"/>
     <hyperlink ref="E189" r:id="rId_hyperlink_183"/>
     <hyperlink ref="E190" r:id="rId_hyperlink_184"/>
     <hyperlink ref="E191" r:id="rId_hyperlink_185"/>
     <hyperlink ref="E192" r:id="rId_hyperlink_186"/>
     <hyperlink ref="E193" r:id="rId_hyperlink_187"/>
     <hyperlink ref="E194" r:id="rId_hyperlink_188"/>
     <hyperlink ref="E195" r:id="rId_hyperlink_189"/>
+    <hyperlink ref="E196" r:id="rId_hyperlink_190"/>
+    <hyperlink ref="E197" r:id="rId_hyperlink_191"/>
+    <hyperlink ref="E198" r:id="rId_hyperlink_192"/>
+    <hyperlink ref="E199" r:id="rId_hyperlink_193"/>
+    <hyperlink ref="E200" r:id="rId_hyperlink_194"/>
+    <hyperlink ref="E201" r:id="rId_hyperlink_195"/>
+    <hyperlink ref="E202" r:id="rId_hyperlink_196"/>
+    <hyperlink ref="E203" r:id="rId_hyperlink_197"/>
+    <hyperlink ref="E204" r:id="rId_hyperlink_198"/>
+    <hyperlink ref="E205" r:id="rId_hyperlink_199"/>
+    <hyperlink ref="E206" r:id="rId_hyperlink_200"/>
+    <hyperlink ref="E207" r:id="rId_hyperlink_201"/>
+    <hyperlink ref="E208" r:id="rId_hyperlink_202"/>
+    <hyperlink ref="E209" r:id="rId_hyperlink_203"/>
+    <hyperlink ref="E210" r:id="rId_hyperlink_204"/>
+    <hyperlink ref="E211" r:id="rId_hyperlink_205"/>
+    <hyperlink ref="E212" r:id="rId_hyperlink_206"/>
+    <hyperlink ref="E213" r:id="rId_hyperlink_207"/>
+    <hyperlink ref="E214" r:id="rId_hyperlink_208"/>
+    <hyperlink ref="E215" r:id="rId_hyperlink_209"/>
+    <hyperlink ref="E216" r:id="rId_hyperlink_210"/>
+    <hyperlink ref="E217" r:id="rId_hyperlink_211"/>
+    <hyperlink ref="E218" r:id="rId_hyperlink_212"/>
+    <hyperlink ref="E219" r:id="rId_hyperlink_213"/>
+    <hyperlink ref="E220" r:id="rId_hyperlink_214"/>
+    <hyperlink ref="E221" r:id="rId_hyperlink_215"/>
+    <hyperlink ref="E222" r:id="rId_hyperlink_216"/>
+    <hyperlink ref="E223" r:id="rId_hyperlink_217"/>
+    <hyperlink ref="E224" r:id="rId_hyperlink_218"/>
+    <hyperlink ref="E225" r:id="rId_hyperlink_219"/>
+    <hyperlink ref="E226" r:id="rId_hyperlink_220"/>
+    <hyperlink ref="E227" r:id="rId_hyperlink_221"/>
+    <hyperlink ref="E228" r:id="rId_hyperlink_222"/>
+    <hyperlink ref="E229" r:id="rId_hyperlink_223"/>
+    <hyperlink ref="E230" r:id="rId_hyperlink_224"/>
+    <hyperlink ref="E231" r:id="rId_hyperlink_225"/>
+    <hyperlink ref="E232" r:id="rId_hyperlink_226"/>
+    <hyperlink ref="E233" r:id="rId_hyperlink_227"/>
+    <hyperlink ref="E234" r:id="rId_hyperlink_228"/>
+    <hyperlink ref="E235" r:id="rId_hyperlink_229"/>
+    <hyperlink ref="E236" r:id="rId_hyperlink_230"/>
+    <hyperlink ref="E237" r:id="rId_hyperlink_231"/>
+    <hyperlink ref="E238" r:id="rId_hyperlink_232"/>
+    <hyperlink ref="E239" r:id="rId_hyperlink_233"/>
+    <hyperlink ref="E240" r:id="rId_hyperlink_234"/>
+    <hyperlink ref="E241" r:id="rId_hyperlink_235"/>
+    <hyperlink ref="E242" r:id="rId_hyperlink_236"/>
+    <hyperlink ref="E243" r:id="rId_hyperlink_237"/>
+    <hyperlink ref="E244" r:id="rId_hyperlink_238"/>
+    <hyperlink ref="E245" r:id="rId_hyperlink_239"/>
+    <hyperlink ref="E246" r:id="rId_hyperlink_240"/>
+    <hyperlink ref="E247" r:id="rId_hyperlink_241"/>
+    <hyperlink ref="E248" r:id="rId_hyperlink_242"/>
+    <hyperlink ref="E249" r:id="rId_hyperlink_243"/>
+    <hyperlink ref="E250" r:id="rId_hyperlink_244"/>
+    <hyperlink ref="E251" r:id="rId_hyperlink_245"/>
+    <hyperlink ref="E252" r:id="rId_hyperlink_246"/>
+    <hyperlink ref="E253" r:id="rId_hyperlink_247"/>
+    <hyperlink ref="E254" r:id="rId_hyperlink_248"/>
+    <hyperlink ref="E255" r:id="rId_hyperlink_249"/>
+    <hyperlink ref="E256" r:id="rId_hyperlink_250"/>
+    <hyperlink ref="E257" r:id="rId_hyperlink_251"/>
+    <hyperlink ref="E258" r:id="rId_hyperlink_252"/>
+    <hyperlink ref="E259" r:id="rId_hyperlink_253"/>
+    <hyperlink ref="E260" r:id="rId_hyperlink_254"/>
+    <hyperlink ref="E261" r:id="rId_hyperlink_255"/>
+    <hyperlink ref="E262" r:id="rId_hyperlink_256"/>
+    <hyperlink ref="E263" r:id="rId_hyperlink_257"/>
+    <hyperlink ref="E264" r:id="rId_hyperlink_258"/>
+    <hyperlink ref="E265" r:id="rId_hyperlink_259"/>
+    <hyperlink ref="E266" r:id="rId_hyperlink_260"/>
+    <hyperlink ref="E267" r:id="rId_hyperlink_261"/>
+    <hyperlink ref="E268" r:id="rId_hyperlink_262"/>
+    <hyperlink ref="E269" r:id="rId_hyperlink_263"/>
+    <hyperlink ref="E270" r:id="rId_hyperlink_264"/>
+    <hyperlink ref="E271" r:id="rId_hyperlink_265"/>
+    <hyperlink ref="E272" r:id="rId_hyperlink_266"/>
+    <hyperlink ref="E273" r:id="rId_hyperlink_267"/>
+    <hyperlink ref="E274" r:id="rId_hyperlink_268"/>
+    <hyperlink ref="E275" r:id="rId_hyperlink_269"/>
+    <hyperlink ref="E276" r:id="rId_hyperlink_270"/>
+    <hyperlink ref="E277" r:id="rId_hyperlink_271"/>
+    <hyperlink ref="E278" r:id="rId_hyperlink_272"/>
+    <hyperlink ref="E279" r:id="rId_hyperlink_273"/>
+    <hyperlink ref="E280" r:id="rId_hyperlink_274"/>
+    <hyperlink ref="E281" r:id="rId_hyperlink_275"/>
+    <hyperlink ref="E282" r:id="rId_hyperlink_276"/>
+    <hyperlink ref="E283" r:id="rId_hyperlink_277"/>
+    <hyperlink ref="E284" r:id="rId_hyperlink_278"/>
+    <hyperlink ref="E285" r:id="rId_hyperlink_279"/>
+    <hyperlink ref="E286" r:id="rId_hyperlink_280"/>
+    <hyperlink ref="E287" r:id="rId_hyperlink_281"/>
+    <hyperlink ref="E288" r:id="rId_hyperlink_282"/>
+    <hyperlink ref="E289" r:id="rId_hyperlink_283"/>
+    <hyperlink ref="E290" r:id="rId_hyperlink_284"/>
+    <hyperlink ref="E291" r:id="rId_hyperlink_285"/>
+    <hyperlink ref="E292" r:id="rId_hyperlink_286"/>
+    <hyperlink ref="E293" r:id="rId_hyperlink_287"/>
+    <hyperlink ref="E294" r:id="rId_hyperlink_288"/>
+    <hyperlink ref="E295" r:id="rId_hyperlink_289"/>
+    <hyperlink ref="E296" r:id="rId_hyperlink_290"/>
+    <hyperlink ref="E297" r:id="rId_hyperlink_291"/>
+    <hyperlink ref="E298" r:id="rId_hyperlink_292"/>
+    <hyperlink ref="E299" r:id="rId_hyperlink_293"/>
+    <hyperlink ref="E300" r:id="rId_hyperlink_294"/>
+    <hyperlink ref="E301" r:id="rId_hyperlink_295"/>
+    <hyperlink ref="E302" r:id="rId_hyperlink_296"/>
+    <hyperlink ref="E303" r:id="rId_hyperlink_297"/>
+    <hyperlink ref="E304" r:id="rId_hyperlink_298"/>
+    <hyperlink ref="E305" r:id="rId_hyperlink_299"/>
+    <hyperlink ref="E306" r:id="rId_hyperlink_300"/>
+    <hyperlink ref="E307" r:id="rId_hyperlink_301"/>
+    <hyperlink ref="E308" r:id="rId_hyperlink_302"/>
+    <hyperlink ref="E309" r:id="rId_hyperlink_303"/>
+    <hyperlink ref="E310" r:id="rId_hyperlink_304"/>
+    <hyperlink ref="E311" r:id="rId_hyperlink_305"/>
+    <hyperlink ref="E312" r:id="rId_hyperlink_306"/>
+    <hyperlink ref="E313" r:id="rId_hyperlink_307"/>
+    <hyperlink ref="E314" r:id="rId_hyperlink_308"/>
+    <hyperlink ref="E315" r:id="rId_hyperlink_309"/>
+    <hyperlink ref="E316" r:id="rId_hyperlink_310"/>
+    <hyperlink ref="E317" r:id="rId_hyperlink_311"/>
+    <hyperlink ref="E318" r:id="rId_hyperlink_312"/>
+    <hyperlink ref="E319" r:id="rId_hyperlink_313"/>
+    <hyperlink ref="E320" r:id="rId_hyperlink_314"/>
+    <hyperlink ref="E321" r:id="rId_hyperlink_315"/>
+    <hyperlink ref="E322" r:id="rId_hyperlink_316"/>
+    <hyperlink ref="E323" r:id="rId_hyperlink_317"/>
+    <hyperlink ref="E324" r:id="rId_hyperlink_318"/>
+    <hyperlink ref="E325" r:id="rId_hyperlink_319"/>
+    <hyperlink ref="E326" r:id="rId_hyperlink_320"/>
+    <hyperlink ref="E327" r:id="rId_hyperlink_321"/>
+    <hyperlink ref="E328" r:id="rId_hyperlink_322"/>
+    <hyperlink ref="E329" r:id="rId_hyperlink_323"/>
+    <hyperlink ref="E330" r:id="rId_hyperlink_324"/>
+    <hyperlink ref="E331" r:id="rId_hyperlink_325"/>
+    <hyperlink ref="E332" r:id="rId_hyperlink_326"/>
+    <hyperlink ref="E333" r:id="rId_hyperlink_327"/>
+    <hyperlink ref="E334" r:id="rId_hyperlink_328"/>
+    <hyperlink ref="E335" r:id="rId_hyperlink_329"/>
+    <hyperlink ref="E336" r:id="rId_hyperlink_330"/>
+    <hyperlink ref="E337" r:id="rId_hyperlink_331"/>
+    <hyperlink ref="E338" r:id="rId_hyperlink_332"/>
+    <hyperlink ref="E339" r:id="rId_hyperlink_333"/>
+    <hyperlink ref="E340" r:id="rId_hyperlink_334"/>
+    <hyperlink ref="E341" r:id="rId_hyperlink_335"/>
+    <hyperlink ref="E342" r:id="rId_hyperlink_336"/>
+    <hyperlink ref="E343" r:id="rId_hyperlink_337"/>
+    <hyperlink ref="E344" r:id="rId_hyperlink_338"/>
+    <hyperlink ref="E345" r:id="rId_hyperlink_339"/>
+    <hyperlink ref="E346" r:id="rId_hyperlink_340"/>
+    <hyperlink ref="E347" r:id="rId_hyperlink_341"/>
+    <hyperlink ref="E348" r:id="rId_hyperlink_342"/>
+    <hyperlink ref="E349" r:id="rId_hyperlink_343"/>
+    <hyperlink ref="E350" r:id="rId_hyperlink_344"/>
+    <hyperlink ref="E351" r:id="rId_hyperlink_345"/>
+    <hyperlink ref="E352" r:id="rId_hyperlink_346"/>
+    <hyperlink ref="E353" r:id="rId_hyperlink_347"/>
+    <hyperlink ref="E354" r:id="rId_hyperlink_348"/>
+    <hyperlink ref="E355" r:id="rId_hyperlink_349"/>
+    <hyperlink ref="E356" r:id="rId_hyperlink_350"/>
+    <hyperlink ref="E357" r:id="rId_hyperlink_351"/>
+    <hyperlink ref="E358" r:id="rId_hyperlink_352"/>
+    <hyperlink ref="E359" r:id="rId_hyperlink_353"/>
+    <hyperlink ref="E360" r:id="rId_hyperlink_354"/>
+    <hyperlink ref="E361" r:id="rId_hyperlink_355"/>
+    <hyperlink ref="E362" r:id="rId_hyperlink_356"/>
+    <hyperlink ref="E363" r:id="rId_hyperlink_357"/>
+    <hyperlink ref="E364" r:id="rId_hyperlink_358"/>
+    <hyperlink ref="E365" r:id="rId_hyperlink_359"/>
+    <hyperlink ref="E366" r:id="rId_hyperlink_360"/>
+    <hyperlink ref="E367" r:id="rId_hyperlink_361"/>
+    <hyperlink ref="E368" r:id="rId_hyperlink_362"/>
+    <hyperlink ref="E369" r:id="rId_hyperlink_363"/>
+    <hyperlink ref="E370" r:id="rId_hyperlink_364"/>
+    <hyperlink ref="E371" r:id="rId_hyperlink_365"/>
+    <hyperlink ref="E372" r:id="rId_hyperlink_366"/>
+    <hyperlink ref="E373" r:id="rId_hyperlink_367"/>
+    <hyperlink ref="E374" r:id="rId_hyperlink_368"/>
+    <hyperlink ref="E375" r:id="rId_hyperlink_369"/>
+    <hyperlink ref="E376" r:id="rId_hyperlink_370"/>
+    <hyperlink ref="E377" r:id="rId_hyperlink_371"/>
+    <hyperlink ref="E378" r:id="rId_hyperlink_372"/>
+    <hyperlink ref="E379" r:id="rId_hyperlink_373"/>
+    <hyperlink ref="E380" r:id="rId_hyperlink_374"/>
+    <hyperlink ref="E381" r:id="rId_hyperlink_375"/>
+    <hyperlink ref="E382" r:id="rId_hyperlink_376"/>
+    <hyperlink ref="E383" r:id="rId_hyperlink_377"/>
+    <hyperlink ref="E384" r:id="rId_hyperlink_378"/>
+    <hyperlink ref="E385" r:id="rId_hyperlink_379"/>
+    <hyperlink ref="E386" r:id="rId_hyperlink_380"/>
+    <hyperlink ref="E387" r:id="rId_hyperlink_381"/>
+    <hyperlink ref="E388" r:id="rId_hyperlink_382"/>
+    <hyperlink ref="E389" r:id="rId_hyperlink_383"/>
+    <hyperlink ref="E390" r:id="rId_hyperlink_384"/>
+    <hyperlink ref="E391" r:id="rId_hyperlink_385"/>
+    <hyperlink ref="E392" r:id="rId_hyperlink_386"/>
+    <hyperlink ref="E393" r:id="rId_hyperlink_387"/>
+    <hyperlink ref="E394" r:id="rId_hyperlink_388"/>
+    <hyperlink ref="E395" r:id="rId_hyperlink_389"/>
+    <hyperlink ref="E396" r:id="rId_hyperlink_390"/>
+    <hyperlink ref="E397" r:id="rId_hyperlink_391"/>
+    <hyperlink ref="E398" r:id="rId_hyperlink_392"/>
+    <hyperlink ref="E399" r:id="rId_hyperlink_393"/>
+    <hyperlink ref="E400" r:id="rId_hyperlink_394"/>
+    <hyperlink ref="E401" r:id="rId_hyperlink_395"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>